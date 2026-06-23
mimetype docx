--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="507EEC1B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="0012264F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3034979C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="0012264F">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -82,60 +82,58 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Definitions Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D98DD" w14:textId="575C5343" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="0012264F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Interest Rate Type – Structured ARM (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00926173" w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AEE8408" w14:textId="5F9B16AA" w:rsidR="003C30A6" w:rsidRPr="003D5344" w:rsidRDefault="00160A98" w:rsidP="0012264F">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -163,150 +161,107 @@
     </w:p>
     <w:p w14:paraId="05EC964B" w14:textId="3A7C3214" w:rsidR="00926173" w:rsidRPr="003D5344" w:rsidRDefault="00926173" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E835A5" w14:textId="0BF30AA8" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued But Unpaid Interest) of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE98017" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -695,67 +650,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50949128" w14:textId="471E4295" w:rsidR="003C30A6" w:rsidRPr="003D5344" w:rsidRDefault="003C30A6" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -991,59 +930,68 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower</w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Master Lessee</w:t>
+        <w:t xml:space="preserve"> or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2D63911A" w14:textId="5739BED5" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1054,86 +1002,104 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or Master Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5FC24FA9" w14:textId="5D5AC6B9" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the making of a general assignment for the benefit of creditors by Borrower</w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Master Lessee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3C76EF98" w14:textId="7E867CC6" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1192,61 +1158,70 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or Master Lessee or </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any substantial part of the assets of Borrower</w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or Master Lessee</w:t>
+        <w:t xml:space="preserve"> or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="59DDB391" w14:textId="4605F35A" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of </w:t>
       </w:r>
       <w:r w:rsidR="00A064F8" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower, </w:t>
       </w:r>
@@ -1415,92 +1390,112 @@
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="729D18EE" w14:textId="38DB7579" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0FD24D6C" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1740,51 +1735,69 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E5FA53" w14:textId="560FBA23" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1814,174 +1827,238 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B34465" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any Person that owns any direct ownership interest in </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower, Guarantor, Key Principal, or Master Lessee</w:t>
+        <w:t xml:space="preserve">Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee</w:t>
       </w:r>
       <w:r w:rsidR="00B34465" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08698DC6" w14:textId="40B439C1" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower, Guarantor, Key Principal, or Master Lessee</w:t>
+        <w:t xml:space="preserve">Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54708F90" w14:textId="5D188285" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person Controlled by, under common Control with, or which Controls, </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower, Guarantor, Key Principal, or Master Lessee</w:t>
+        <w:t xml:space="preserve">Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D406EB6" w14:textId="10540741" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any entity in which </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower, Guarantor, Key Principal, or Master Lessee</w:t>
+        <w:t xml:space="preserve">Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the own</w:t>
       </w:r>
       <w:r w:rsidR="009A2E04" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ership interests in such entity;</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE42F6F" w14:textId="02A7016A" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
@@ -1992,51 +2069,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower, Guarantor, Key Principal, or Master Lessee</w:t>
+        <w:t xml:space="preserve">Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFC7DC7" w14:textId="77777777" w:rsidR="00F56591" w:rsidRPr="003D5344" w:rsidRDefault="00F56591" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -2466,668 +2559,742 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3CB01C" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
+    <w:p w14:paraId="7D9A3B5C" w14:textId="77777777" w:rsidR="001D667B" w:rsidRPr="001D667B" w:rsidRDefault="001D667B" w:rsidP="001D667B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
-      <w:r w:rsidRPr="003D5344">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="001D667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D667B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, Master Lessee, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D667B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Master Lessee, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3CB01C" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:p w14:paraId="650F53A7" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the conversion of the Mortgage Loan from an adjustable rate to a fixed rate and, if applicable, the extension of the Maturity Date of the Mortgage Loan to the New Maturity Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18092D80" w14:textId="0D2B8216" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Amendment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then-current form of Amendment to Multifamily Loan and Security Agreement to be executed by Borrower and Lender to amend or restate all or any part of th</w:t>
+      </w:r>
+      <w:r w:rsidR="0077092C" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Loan Agreement (including any Schedules, Exhibits or other attachments)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in connection with, and reflecting the terms of, a Conversion of the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33233655" w14:textId="44304164" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Closing Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the date designated by Lender for the closing of the Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB9FFF2" w14:textId="6A6543CD" w:rsidR="00834FE0" w:rsidRPr="003D5344" w:rsidRDefault="00834FE0" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Determination Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Lender to Borrower pursuant to the Conversion Option in which Lender notifies Borrower whether the Mortgage Loan satisfies the Minimum Conversion Debt Service Coverage Ratio, establishes the Net Cash Flow and the Maximum Fixed Rate to which the Mortgage Loan may be converted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E82282" w14:textId="70DB97D4" w:rsidR="00301811" w:rsidRPr="003D5344" w:rsidRDefault="00301811" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the issuance date of the MBS effectuating the Conversion which date shall be (a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if the Conversion Exercise Date occurs on a Payment Date, the first</w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of the calendar month following the Conversion Exercise Date, or</w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the Conversion Exercise Date occurs on any other day other than a Payment Date, the first day of the second calendar month following the Conversion Exercise Date, but in no event shall the Conversion Effective Date be </w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before the first day of the Conversion Period or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>after the last day of the Conversion Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C80C7F1" w14:textId="195D0C1C" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Exercise Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6CF9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)(3)(B) of the Schedule of Interest Rate Type Provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638345E9" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means Borrower’s one-time option to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Conversion pursuant to the terms </w:t>
+      </w:r>
+      <w:r w:rsidR="00301811" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1DE1EC" w14:textId="77C3E991" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the period commencing on the day </w:t>
+      </w:r>
+      <w:r w:rsidR="00834FE0" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">after the end of the Prepayment Lockout Period </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and ending on the day </w:t>
+      </w:r>
+      <w:r w:rsidR="00557446" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>after the end of the Prepayment Premium Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9316B4" w14:textId="40B61BA1" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Borrower to Lender to exercise the Conversion Option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F73965D" w14:textId="6E85B12F" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the period beginning on the date three (3) months prior to the first day of the Conversion Period and ending on the date three (3) months prior to the last day of the Conversion Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B70F241" w14:textId="0C792B02" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715393D1" w14:textId="17199583" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...141 lines deleted...]
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Conversion Determination Notice</w:t>
-[...384 lines deleted...]
-        </w:rPr>
         <w:t>Corresponding Tenor</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” with respect to an Index Replacement means a tenor (including overnight) having approximately the same length (disregarding Business Day adjustment) as the tenor for the Current Index.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570A6115" w14:textId="19EB421A" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Credit Score</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a numerical value or a categorization derived from a statistical tool or modeling system used to measure credit risk and predict the likelihood of certain credit behaviors, including default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443B48AE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3434,153 +3601,195 @@
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Person who is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0CD727" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
+    <w:p w14:paraId="3C0CD727" w14:textId="51D4E61E" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>for individuals (i) a United States citizen or (ii) a legal permanent resident; or</w:t>
+        <w:t>for individuals (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A2E" w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A6D7A5" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>for entities, an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C60E4C9" w14:textId="75BB826B" w:rsidR="003C30A6" w:rsidRPr="003D5344" w:rsidRDefault="003C30A6" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DST Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the conversion of Borrower from a Delaware statutory trust into a Delaware limited liability company in accordance with the terms and conditions of the DST Trust Agreement and applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9871EF" w14:textId="243AF70F" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DST Lockbox Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule </w:t>
       </w:r>
@@ -3716,71 +3925,80 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE2BE02" w14:textId="2D8295A4" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21A05960" w14:textId="1716F112" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4102,85 +4320,85 @@
         <w:t>, Master Lessee or their respective</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERISA Affiliates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69210587" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the occurrence of any event listed in Section 14.01 (Events of Default) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DE09C6" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exceptions to Representations and Warranties Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 7</w:t>
@@ -4523,79 +4741,97 @@
     </w:p>
     <w:p w14:paraId="71F628E4" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a five (5) year yield maintenance period;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">seven (7) year term with a five (5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0B8BB821" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="003D5344" w:rsidRDefault="00CD0A18" w:rsidP="003D5344">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a six and one-half (6.5) year yield maintenance period;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">seven (7) year term with a six and one-half (6.5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0A2382DD" w14:textId="77777777" w:rsidR="004C2B91" w:rsidRPr="003D5344" w:rsidRDefault="004C2B91" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4710,50 +4946,91 @@
         <w:t xml:space="preserve">), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower </w:t>
       </w:r>
       <w:r w:rsidR="003C30A6" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and Master Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4E7AB95A" w14:textId="77777777" w:rsidR="00454A2E" w:rsidRPr="00454A2E" w:rsidRDefault="00454A2E" w:rsidP="00454A2E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E65306C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
@@ -4768,79 +5045,103 @@
     </w:p>
     <w:p w14:paraId="2AFF5170" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>foreclosure under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">foreclosure under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1FE403FD" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0979D3A2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4919,75 +5220,117 @@
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Person who is not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636E88E9" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
+    <w:p w14:paraId="636E88E9" w14:textId="56BA1B2B" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>for individuals (i) a United States citizen or (ii) a legal permanent resident; or</w:t>
+        <w:t>for individuals (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00454A2E" w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22873CE5" w14:textId="77777777" w:rsidR="00487DB3" w:rsidRPr="003D5344" w:rsidRDefault="00487DB3" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5039,50 +5382,88 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3B49F1A9" w14:textId="77777777" w:rsidR="00454A2E" w:rsidRPr="00454A2E" w:rsidRDefault="00454A2E" w:rsidP="00454A2E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00454A2E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="422BDD12" w14:textId="0F968D31" w:rsidR="00EB03B4" w:rsidRPr="003D5344" w:rsidRDefault="00EB03B4" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
@@ -5143,218 +5524,254 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INCLUDE IN THE SUMMARY OF LOAN TERMS (FORM 6102) ANY APPLICABLE GUARANTOR OF THE OBLIGATIONS OF MASTER LESSEE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305DA4A5" w14:textId="62D03066" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor Bankruptcy Event</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any one or more of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13821653" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="009F3377" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="76861061" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="102F4344" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0034479F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="70AC4FE9" w14:textId="6C903404" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a Guarantor Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or </w:t>
       </w:r>
       <w:r w:rsidR="00F276AB" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">active participation of Borrower, Master Lessee, Guarantor, Key Principal, or any Borrower Affiliate </w:t>
       </w:r>
@@ -5512,51 +5929,69 @@
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Immediate Family Members</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>” means a child, stepchild, grandchild, grandparent, spouse, sibling, step-sibling, parent, or step-parent, each of whom is not a Prohibited Person.</w:t>
+        <w:t xml:space="preserve">” means a child, stepchild, grandchild, grandparent, spouse, sibling, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>, parent, or step-parent, each of whom is not a Prohibited Person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8B9A2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5663,50 +6098,51 @@
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC2D176" w14:textId="1A0F798F" w:rsidR="00786FFD" w:rsidRPr="003D5344" w:rsidRDefault="00786FFD" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Independent Trustee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means _________________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5780,75 +6216,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a) the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Administrator at such time or (2) any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b) the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+        <w:t>” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a) the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2) any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b) the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467E2180" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5865,68 +6277,61 @@
     </w:p>
     <w:p w14:paraId="6FD80809" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4DB9279F" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5935,101 +6340,93 @@
     </w:p>
     <w:p w14:paraId="5331DD65" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B075557" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Conforming Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+        <w:t xml:space="preserve">” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2361C8CB" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6038,51 +6435,50 @@
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7960D395" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>in the case of clause (a) or (b) of the definition of “Index Transition Event,” the date on which the administrator of the Index permanently or indefinitely ceases to provide the Index; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12A1F20B" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6135,52 +6531,61 @@
     </w:p>
     <w:p w14:paraId="50E3390A" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="38101D02" w14:textId="77777777" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6339,144 +6744,160 @@
         <w:t>Initial Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361B213B" w14:textId="6A483F5D" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="OLE_LINK3"/>
       <w:bookmarkStart w:id="13" w:name="OLE_LINK4"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="49D6AAC0" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvent</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B616B2E" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that the sum total of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73599EF9" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6651,71 +7072,80 @@
       <w:r w:rsidR="00557446" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and after any Conversion, the Fixed Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBFA3F7" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate Type</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F021579" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6785,133 +7215,128 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investor Yield</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="0077092C" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A4C08E" w14:textId="51785892" w:rsidR="00557446" w:rsidRPr="003D5344" w:rsidRDefault="00557446" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISDA Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3312A833" w14:textId="77777777" w:rsidR="00C67262" w:rsidRPr="003D5344" w:rsidRDefault="00C67262" w:rsidP="003D5344">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>taking into account</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003D5344">
-[...70 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCB7C8C" w14:textId="0BF1F19B" w:rsidR="00C67262" w:rsidRPr="003D5344" w:rsidRDefault="00C67262" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6950,51 +7375,69 @@
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">individually and collectively, </w:t>
       </w:r>
       <w:r w:rsidR="00630691">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Person(s) who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t xml:space="preserve"> Person(s) who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3090AC5C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7379,50 +7822,51 @@
         <w:t>Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="367FB551" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C5BB45F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7446,481 +7890,511 @@
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45239972" w14:textId="6EED189B" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F710B6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Assignment of Management Agreement, all O&amp;M Plans, any estoppel certificate entered into by Master Lessee or Borrower for the benefit of Lender including the Master Lessee Estoppel Certificate, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B3A" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Subordination Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE76C2" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DST </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0B3A" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F710B6" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C28AB3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4FB82A" w14:textId="7ED500AF" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as the same may be extended following a Conversion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50788DF6" w14:textId="77777777" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5058F382" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEBC0C3" w14:textId="1D85A141" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means individually and collectively one or more agreement(s) for management services between Master Lessee and property manager, as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved in writing by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EEB752" w14:textId="3670900B" w:rsidR="00926939" w:rsidRPr="003D5344" w:rsidRDefault="00926939" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Margin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A629D49" w14:textId="77777777" w:rsidR="00786FFD" w:rsidRPr="003D5344" w:rsidRDefault="00786FFD" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[DRAFTING NOTE – DESCRIBE MASTER LEASE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Agreement, dated as of [the date hereof]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, between Borrower, as lessor, and Master Lessee, as lessee, and any amendments thereto entered into in accordance with the Loan Documents or any subsequent master lease of the Mortgaged Property entered into in accordance with the Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBF75AA" w14:textId="77777777" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Basic Rent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any amounts required to be paid to or on behalf of Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master Lease Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B11B4C0" w14:textId="379088A9" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Loan Documents</w:t>
-[...380 lines deleted...]
-        </w:rPr>
         <w:t>Master Lease Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, the Master Lease, the Property Level Assignment of Leases and Rents, and any other documents</w:t>
       </w:r>
       <w:r w:rsidR="00786FFD" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (that are not Loan Documents)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> executed by Borrower or Master Lessee in connection with the Master Lease, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time as permitted under the Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21501A38" w14:textId="310D23C5" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease Event of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00DB0B3A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
@@ -8332,51 +8806,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Lease</w:t>
       </w:r>
       <w:r w:rsidR="00786FFD" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (excluding the Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
+        <w:t xml:space="preserve"> that, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D7F4E0" w14:textId="40A05F9B" w:rsidR="00964CBF" w:rsidRPr="003D5344" w:rsidRDefault="00964CBF" w:rsidP="003D5344">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8430,60 +8920,79 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2E973B" w14:textId="6380A65B" w:rsidR="00964CBF" w:rsidRPr="003D5344" w:rsidRDefault="00964CBF" w:rsidP="003D5344">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal,</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002D034C" w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or another Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56238A41" w14:textId="361EB92B" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8536,92 +9045,93 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Fixed Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in connection with the exercise of the Conversion Option,</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the maximum Fixed Rate to which the Mortgage Loan may be converted, as determined by Lender, </w:t>
-[...7 lines deleted...]
-        <w:t>so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
+        <w:t xml:space="preserve"> the maximum Fixed Rate to which the Mortgage Loan may be converted, as determined by Lender, so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23975105" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E23A993" w14:textId="77777777" w:rsidR="007C4B06" w:rsidRPr="003D5344" w:rsidRDefault="007C4B06" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8997,50 +9507,51 @@
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AF59AB" w14:textId="38E096C2" w:rsidR="001438AE" w:rsidRPr="003D5344" w:rsidRDefault="001438AE" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_DV_C17"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
@@ -9116,1248 +9627,1256 @@
         <w:t>Monthly Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453B1FF2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0845694C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E54F0A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1628F2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C007879" w14:textId="377E8331" w:rsidR="00A15AD7" w:rsidRPr="003D5344" w:rsidRDefault="00A15AD7" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) other allowable income for the Mortgaged Property, if any, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (c) operating expenses for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d) the full amount underwritten </w:t>
+      </w:r>
+      <w:r w:rsidR="002F30DC" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F25DB54" w14:textId="087FEEFF" w:rsidR="004C2B91" w:rsidRPr="003D5344" w:rsidRDefault="004C2B91" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Maturity Date of the Mortgage Loan following the Conversion, as set forth on the Summary of Loan Terms attached as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Conversion Amendment, which date may be the same as, or later than, the Maturity Date prior to the exercise of the Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153E175E" w14:textId="1B768391" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A131AF6" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FE107C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CB129A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B6565C4" w14:textId="66B97C86" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...35 lines deleted...]
-        <w:t>Mortgaged Property</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Covenants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 7.01(c)(9) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B152C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Leases and Rents – Representations and Warranties – Master Lease) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477484C1" w14:textId="77777777" w:rsidR="007A7469" w:rsidRDefault="007A7469" w:rsidP="007A7469">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16292F86" w14:textId="3A37ACAE" w:rsidR="00C05171" w:rsidRPr="003D5344" w:rsidRDefault="00C05171" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F95FD8B" w14:textId="597AE439" w:rsidR="00C67262" w:rsidRPr="003D5344" w:rsidRDefault="00C67262" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00786FFD" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03958893" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA50EBA" w14:textId="18872AA8" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the First Payment Date and the first</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2E04" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4932A633" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371EC7F2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E54F0A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...360 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="3E7EE480" w14:textId="77777777" w:rsidR="007C4B06" w:rsidRPr="003D5344" w:rsidRDefault="007C4B06" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property, or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2298B84A" w14:textId="5CD772F8" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="003F1F56" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...223 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Mezzanine Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="00550866" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344" w:rsidDel="00BA20CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...109 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003D5344">
+        <w:t>would not in any circumstance cause (a) a change in Control in Borrower,</w:t>
+      </w:r>
+      <w:r w:rsidR="00550866" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve"> Master Lessee,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>Permitted Mezzanine Financing</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003D5344">
+        <w:t xml:space="preserve"> Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="00550866" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00550866" w:rsidRPr="003D5344">
+        <w:t xml:space="preserve">Master Lessee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">or Master Lessee </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Key Principal, or Guarantor; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E2C5B9" w14:textId="281D65D3" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="003F1F56" w:rsidP="003D5344">
+    <w:p w14:paraId="1EADDCD8" w14:textId="77777777" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_DV_M29"/>
       <w:bookmarkStart w:id="17" w:name="_DV_M32"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidRPr="003D5344">
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>” means Preferred Equity that (a) does not (</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003D5344">
+        <w:t>” means Preferred Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFE0EE2" w14:textId="77777777" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>1) require mandatory dividends, distributions, payments or returns (including at maturity or in connection with a redemption), or (2) provide the Preferred Equity owner with rights or remedies on account of a failure to receive any preferred dividends, distributions, payments or returns (or, if such rights are provided, the exercise of such rights do not violate the Loan Documents or are otherwise exercised with the prior written consent of Lender in accordance with Article 11 (Liens, Transfers</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142747">
+      </w:pPr>
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Assumptions) of the Loan Agreement and the payment of all applicable fees and expenses as set forth in </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D5344">
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>Section 11.03(g) (Further Conditions to Transfers and Assumption</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_DV_M30"/>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438DA15C" w14:textId="77777777" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8BECC3" w14:textId="2D946667" w:rsidR="00D63CC3" w:rsidRPr="003D5344" w:rsidRDefault="00D63CC3" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in Section 11.03(h) (Additional Permitted Transfers)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E82BA2" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086156AC" w14:textId="16311CC0" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1946C48D" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF1450" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6255DC03" w14:textId="629A882D" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means (a) direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Master Lessee that provide an equity owner preferred or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk219980627"/>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="000F58FE" w:rsidRPr="000F58FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidRPr="003D5344">
+      <w:r w:rsidRPr="00381FA7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>) of the Loan Agreement), and (b) is otherwise approved by Lender.</w:t>
-[...252 lines deleted...]
-    </w:p>
+        <w:t>or (b) the payment of an asset management fee or any fee to an equity owner before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="661DA578" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Lockout Period</w:t>
       </w:r>
@@ -10377,51 +10896,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the written notice that Borrower is required to provide to Lender in accordance with Section 2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+        <w:t xml:space="preserve">” means the written notice that Borrower is required to provide to Lender in accordance with Section 2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353CD408" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10505,200 +11040,208 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Term</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF18C42" w14:textId="35259442" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="00811B14" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="22" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk181730693"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+        <w:t xml:space="preserve">” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="069E8969" w14:textId="77777777" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="003F1F56" w:rsidP="003D5344">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohibited </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Person</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B0A34EC" w14:textId="77777777" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="003F1F56" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608F6CE9" w14:textId="77777777" w:rsidR="00786FFD" w:rsidRPr="003D5344" w:rsidRDefault="00786FFD" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that has caused any unsatisfactory experience of a material nature with Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206BE847" w14:textId="77777777" w:rsidR="003F1F56" w:rsidRPr="003D5344" w:rsidRDefault="003F1F56" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
@@ -10814,114 +11357,86 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55971CA8" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...62 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="4C3E83E2" w14:textId="77777777" w:rsidR="00381FA7" w:rsidRPr="00381FA7" w:rsidRDefault="00381FA7" w:rsidP="00381FA7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Publicly-Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00381FA7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B43E55" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11000,61 +11515,59 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a refinance of an existing loan encumbering or secured by the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E0EE7FE" w14:textId="4708F3D7" w:rsidR="00914AE7" w:rsidRPr="003D5344" w:rsidRDefault="00914AE7" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BA3138" w14:textId="3550F68A" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -11210,238 +11723,247 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E8FB97" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repairs Escrow Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C08C7E3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E95AAE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C08C7E3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...55 lines deleted...]
-        <w:t>Replacement Reserve Account Administration Fee</w:t>
+    <w:p w14:paraId="4E48B1EE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E48B1EE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...22 lines deleted...]
-        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+    <w:p w14:paraId="55DEE6E1" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634C2366" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DEE6E1" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...64 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7AF6DBD7" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Replacements</w:t>
       </w:r>
@@ -11756,116 +12278,132 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB6762F" w14:textId="44FC9966" w:rsidR="00B64AB7" w:rsidRPr="008F44FC" w:rsidRDefault="00B64AB7" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_DV_C25"/>
-      <w:bookmarkStart w:id="26" w:name="_DV_C26"/>
+      <w:bookmarkStart w:id="24" w:name="_DV_C25"/>
+      <w:bookmarkStart w:id="25" w:name="_DV_C26"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Restoration Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="4261F1D3" w14:textId="2B757FAA" w:rsidR="00454449" w:rsidRPr="003D5344" w:rsidRDefault="00454449" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
@@ -11880,371 +12418,808 @@
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidR="00FA101C" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3277AE4E" w14:textId="3460C9F3" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="1661A08E" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3466BC48" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+    <w:p w14:paraId="3A5927F3" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6451D6BE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="095E703E" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A826E4" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+    <w:p w14:paraId="0704C1A2" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E8D9EF" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+    <w:p w14:paraId="5C8525C9" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AFD8F40" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7B078A39" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6D539B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+    <w:p w14:paraId="6B4EB6B9" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="792D347A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C4C786" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56431DFC" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2927444F" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67E23B83" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6274625D" w14:textId="003A07D8" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D12112A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00473F3A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="25EE778F" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D5344">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="486D6065" w14:textId="355EE704" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001511E6" w:rsidRPr="001511E6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="2717EC6B" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means dividends, distributions, payments, or returns on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69296CC5" w14:textId="047BBC31" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12471,61 +13446,59 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the servicing fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3317B7A3" w14:textId="042D1167" w:rsidR="003D5344" w:rsidRPr="003D5344" w:rsidRDefault="003D5344" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="00142747">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553D560A" w14:textId="4569B8CE" w:rsidR="00C07822" w:rsidRPr="003D5344" w:rsidRDefault="00C07822" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -12587,59 +13560,76 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>for corporate tenant and guest suite purposes; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E20C8C" w14:textId="77A54067" w:rsidR="00E35258" w:rsidRPr="003D5344" w:rsidRDefault="00E35258" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(b) </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>with an agreement or arrangement between either:</w:t>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an agreement or arrangement between either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48083485" w14:textId="34A0C281" w:rsidR="00E35258" w:rsidRPr="003D5344" w:rsidRDefault="00E35258" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -12655,51 +13645,50 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower and a tenant whereby the tenant may enter into a separate agreement or arrangement with a Short-Term Rental Provider to offer Short-Term Rentals at the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DD3AE1A" w14:textId="7B6F7AF3" w:rsidR="00E35258" w:rsidRPr="003D5344" w:rsidRDefault="00E35258" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C3144A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower and a Short-Term Rental Provider, pursuant to which tenants may offer Short-Term Rentals at the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
@@ -12731,238 +13720,150 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6170D354" w14:textId="77777777" w:rsidR="00C3144A" w:rsidRPr="003D5344" w:rsidRDefault="00C3144A" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40681E8C" w14:textId="77777777" w:rsidR="00C3144A" w:rsidRPr="003D5344" w:rsidRDefault="00C3144A" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC40AC0" w14:textId="6125F7A2" w:rsidR="00C3144A" w:rsidRPr="003D5344" w:rsidRDefault="00C3144A" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0077092C" w:rsidRPr="003D5344">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EBDA63" w14:textId="7ECCAADE" w:rsidR="00C00271" w:rsidRPr="003D5344" w:rsidRDefault="00C00271" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13090,61 +13991,99 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Springing Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Transfer of the Mortgaged Property to a Springing LLC in accordance with the terms and conditions of the DST Trust Agreement and applicable law.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="335422B3" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Hlk62813690"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Master Lessee (that is not held by a Preferred Equity investor) that include (a) a Forced Sale right and/or (b) a Control Takeover right.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="544D6AC6" w14:textId="188A5749" w:rsidR="00F710B6" w:rsidRPr="003D5344" w:rsidRDefault="00F710B6" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Hlk62813690"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00DB0B3A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="00BE76C2" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DST </w:t>
       </w:r>
@@ -13168,53 +14107,61 @@
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="005D3043" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Delaware Statutory Trust</w:t>
       </w:r>
       <w:r w:rsidR="00DB0B3A" w:rsidRPr="003D5344">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dated as of even date herewith, by and among Borrower, Lender and Master Lessee with respect to the Mortgaged Property, in a form approved by Lender and delivered to Lender, as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> dated as of even date herewith, by and among Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lender and Master Lessee with respect to the Mortgaged Property, in a form approved by Lender and delivered to Lender, as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="4848137E" w14:textId="7802598F" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
@@ -13263,410 +14210,563 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2221CC47" w14:textId="4CA84388" w:rsidR="00E10A85" w:rsidRPr="003D5344" w:rsidRDefault="00E10A85" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_DV_C423"/>
+      <w:bookmarkStart w:id="35" w:name="_DV_C423"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tenant Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and charges for other services provided at the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55364" w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, whether now due, past due, or to become due, and tenant security deposits, exclusive of Master Lease Basic Rent.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1CB4F6E0" w14:textId="06C3BC54" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the mortgagee’s loan policy of title insurance issued in connection with the Mortgage Loan and insuring the lien of the Security Instrument as set forth therein, as approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656F9DAE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Parking Spaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0600FFCB" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Residential Units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6262B4E0" w14:textId="77777777" w:rsidR="003D5344" w:rsidRPr="003D5344" w:rsidRDefault="003D5344" w:rsidP="003D5344">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC1DDD2" w14:textId="77777777" w:rsidR="003D5344" w:rsidRPr="003D5344" w:rsidRDefault="003D5344" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a sale, assignment, transfer or other disposition (whether voluntary, involuntary, or by operation of law), other than Residential Leases, Material Commercial Leases, non-Material Commercial Leases, or the Master Lease permitted by the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="49E3EC4A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="47ECA827" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="448FAE34" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="00B34465" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009C00CC" w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="009C00CC" w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="571AE0CC" w14:textId="77777777" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4A32D9D7" w14:textId="070D20DD" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the replacement, withdrawal, substitution, addition, or removal of a manager or director on a Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDBF9AE" w14:textId="60A68450" w:rsidR="009C00CC" w:rsidRPr="009C00CC" w:rsidRDefault="009C00CC" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001D2881">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the termination or revocation of a trust, or the replacement, withdrawal, substitution, addition, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C00CC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a trustee of a trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640906D8" w14:textId="61064341" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="009C00CC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tenant Rents</w:t>
-[...343 lines deleted...]
-        </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a fee equal to one percent (1%) of the unpaid principal balance of the Mortgage Loan payable to Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B6F03E" w14:textId="48061C69" w:rsidR="00914AE7" w:rsidRPr="003D5344" w:rsidRDefault="00914AE7" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13684,102 +14784,90 @@
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49586F39" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AFC6FB" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="003D5344" w:rsidRDefault="00B34465" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="003D5344">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B13DBEB" w14:textId="5A529F29" w:rsidR="00C3144A" w:rsidRPr="003D5344" w:rsidRDefault="00C3144A" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -13795,51 +14883,50 @@
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Index Replacement excluding the Index Replacement Adjustment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52716CE4" w14:textId="4F19C7D3" w:rsidR="003A3533" w:rsidRPr="003D5344" w:rsidRDefault="003A3533" w:rsidP="003D5344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Underwriting Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003D5344">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
@@ -13905,181 +14992,182 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D1A5D" w:rsidRPr="003D5344" w:rsidSect="005B7694">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="43933801" w14:textId="77777777" w:rsidR="00FE55F1" w:rsidRDefault="00FE55F1">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="611ED2B2" w14:textId="77777777" w:rsidR="00FE55F1" w:rsidRDefault="00FE55F1">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="06B6AC61" w14:textId="77777777" w:rsidR="00FE55F1" w:rsidRDefault="00FE55F1">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="02D35497" w14:textId="77777777" w:rsidR="008F44FC" w:rsidRDefault="008F44FC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6861D205" w14:textId="77777777" w:rsidR="00F748C0" w:rsidRDefault="00F748C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5919E6C7" w14:textId="77777777" w:rsidR="003504FC" w:rsidRDefault="003504FC" w:rsidP="00075E70"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="003504FC" w14:paraId="39D928AA" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="51B73809" w14:textId="626D901A" w:rsidR="003504FC" w:rsidRPr="009411F0" w:rsidRDefault="003504FC" w:rsidP="00075E70">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -14103,67 +15191,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r w:rsidR="00461745">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="00653D11">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidR="00D63CC3">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00160A98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>(Delaware Statutory Trust)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
@@ -14174,65 +15246,51 @@
         </w:tcPr>
         <w:p w14:paraId="7CED7FA4" w14:textId="61C2D275" w:rsidR="003504FC" w:rsidRPr="009411F0" w:rsidRDefault="003504FC" w:rsidP="009411F0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Form </w:t>
           </w:r>
           <w:r w:rsidR="00160A98">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>6101.SARM.DST</w:t>
           </w:r>
           <w:r w:rsidR="00653D11">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3E46B6A2" w14:textId="77777777" w:rsidR="003504FC" w:rsidRPr="009411F0" w:rsidRDefault="003504FC" w:rsidP="009411F0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
@@ -14251,128 +15309,128 @@
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="002D2240">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0029116A" w14:paraId="6CD25DB7" w14:textId="77777777" w:rsidTr="001E5AE1">
+    <w:tr w:rsidR="00C8601E" w14:paraId="6CD25DB7" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5AF9C3FE" w14:textId="77777777" w:rsidR="0029116A" w:rsidRPr="009411F0" w:rsidRDefault="0029116A" w:rsidP="0029116A">
+        <w:p w14:paraId="5AF9C3FE" w14:textId="77777777" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3AE0D6FE" w14:textId="0B1FBCD2" w:rsidR="0029116A" w:rsidRPr="009411F0" w:rsidRDefault="0029116A" w:rsidP="0029116A">
+        <w:p w14:paraId="3AE0D6FE" w14:textId="3599FDF1" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5EA4A171" w14:textId="7659EB5B" w:rsidR="0029116A" w:rsidRPr="009411F0" w:rsidRDefault="0029116A" w:rsidP="0029116A">
+        <w:p w14:paraId="5EA4A171" w14:textId="494BAD7C" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D62245F" w14:textId="77777777" w:rsidR="003504FC" w:rsidRPr="00611913" w:rsidRDefault="003504FC" w:rsidP="00075E70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="209A5989" w14:textId="77777777" w:rsidR="00243A62" w:rsidRDefault="00243A62"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00243A62" w14:paraId="5E3A12A8" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5C69A12D" w14:textId="49CD8CFC" w:rsidR="00243A62" w:rsidRPr="009411F0" w:rsidRDefault="00243A62" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -14396,67 +15454,51 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r w:rsidR="00461745">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="00653D11">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidR="00D63CC3">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00160A98">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>(Delaware Statutory Trust)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
@@ -14467,65 +15509,51 @@
         </w:tcPr>
         <w:p w14:paraId="5B593554" w14:textId="3BD82E0B" w:rsidR="00243A62" w:rsidRPr="009411F0" w:rsidRDefault="00243A62" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Form </w:t>
           </w:r>
           <w:r w:rsidR="00160A98">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>6101.SARM.DST</w:t>
           </w:r>
           <w:r w:rsidR="00653D11">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="085FCCA2" w14:textId="77777777" w:rsidR="00243A62" w:rsidRPr="009411F0" w:rsidRDefault="00243A62" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
@@ -14544,204 +15572,180 @@
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="002D2240">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00FA6798" w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="007C4B06" w14:paraId="7C731C31" w14:textId="77777777" w:rsidTr="001E5AE1">
+    <w:tr w:rsidR="00C8601E" w14:paraId="7C731C31" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="74EA8C86" w14:textId="77777777" w:rsidR="007C4B06" w:rsidRPr="009411F0" w:rsidRDefault="007C4B06" w:rsidP="007C4B06">
+        <w:p w14:paraId="74EA8C86" w14:textId="77777777" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="651DD42F" w14:textId="38AB71A3" w:rsidR="007C4B06" w:rsidRPr="009411F0" w:rsidRDefault="0029116A" w:rsidP="007C4B06">
+        <w:p w14:paraId="651DD42F" w14:textId="4F23C6B3" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4461F14E" w14:textId="5F46791A" w:rsidR="007C4B06" w:rsidRPr="009411F0" w:rsidRDefault="007C4B06" w:rsidP="007C4B06">
+        <w:p w14:paraId="4461F14E" w14:textId="244F9235" w:rsidR="00C8601E" w:rsidRPr="009411F0" w:rsidRDefault="00C8601E" w:rsidP="00C8601E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="670D825A" w14:textId="77777777" w:rsidR="00243A62" w:rsidRDefault="00243A62">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="58AE0651" w14:textId="77777777" w:rsidR="00FE55F1" w:rsidRDefault="00FE55F1">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3EE63492" w14:textId="77777777" w:rsidR="00FE55F1" w:rsidRDefault="00FE55F1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22FE9BC2" w14:textId="77777777" w:rsidR="008F44FC" w:rsidRDefault="008F44FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D46CD96" w14:textId="77777777" w:rsidR="00F748C0" w:rsidRDefault="00F748C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="44D89BF7" w14:textId="77777777" w:rsidR="008F44FC" w:rsidRDefault="008F44FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AFDC00D" w14:textId="77777777" w:rsidR="00F748C0" w:rsidRDefault="00F748C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2001736A" w14:textId="77777777" w:rsidR="008F44FC" w:rsidRDefault="008F44FC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="506AA145" w14:textId="77777777" w:rsidR="00F748C0" w:rsidRDefault="00F748C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -17318,51 +18322,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1078792940">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
@@ -17376,98 +18380,107 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00004EB2"/>
     <w:rsid w:val="00011C8B"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="00026396"/>
     <w:rsid w:val="00027B83"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061957"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="000708A5"/>
     <w:rsid w:val="00072256"/>
     <w:rsid w:val="00072B5D"/>
     <w:rsid w:val="00075E70"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00083209"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="0009398A"/>
+    <w:rsid w:val="00093D0C"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A3480"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B3DBE"/>
     <w:rsid w:val="000B7F09"/>
     <w:rsid w:val="000C50C1"/>
     <w:rsid w:val="000C7C52"/>
     <w:rsid w:val="000D18E1"/>
     <w:rsid w:val="000D3870"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000E1557"/>
     <w:rsid w:val="000E186B"/>
+    <w:rsid w:val="000E1C63"/>
     <w:rsid w:val="000E6DA0"/>
     <w:rsid w:val="000E7F04"/>
     <w:rsid w:val="000F21EF"/>
     <w:rsid w:val="000F4E57"/>
+    <w:rsid w:val="000F58FE"/>
     <w:rsid w:val="001014BA"/>
     <w:rsid w:val="00101C45"/>
     <w:rsid w:val="00113A86"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00120EE3"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="0012264F"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="00142747"/>
     <w:rsid w:val="001438AE"/>
     <w:rsid w:val="0014398F"/>
+    <w:rsid w:val="001511E6"/>
     <w:rsid w:val="00160A98"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="00163290"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00171B26"/>
+    <w:rsid w:val="00182907"/>
     <w:rsid w:val="0018378B"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001B2F22"/>
     <w:rsid w:val="001B7847"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C06F5"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C4897"/>
     <w:rsid w:val="001C544A"/>
+    <w:rsid w:val="001D2881"/>
+    <w:rsid w:val="001D667B"/>
     <w:rsid w:val="001E084D"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E5AE1"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F2308"/>
     <w:rsid w:val="00200393"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0021747F"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="002404FF"/>
     <w:rsid w:val="002412C0"/>
     <w:rsid w:val="00241D0F"/>
     <w:rsid w:val="00242DDD"/>
     <w:rsid w:val="00243A62"/>
     <w:rsid w:val="00244136"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="00255060"/>
     <w:rsid w:val="002579E1"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265B41"/>
@@ -17495,104 +18508,109 @@
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002D7416"/>
     <w:rsid w:val="002E3C15"/>
     <w:rsid w:val="002E3F55"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002F2578"/>
     <w:rsid w:val="002F30DC"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00300DDD"/>
     <w:rsid w:val="00301811"/>
     <w:rsid w:val="00303E8C"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="003157C5"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00341EA3"/>
     <w:rsid w:val="003504FC"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="00352EA1"/>
     <w:rsid w:val="00353277"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="0037124E"/>
+    <w:rsid w:val="00381FA7"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="00385742"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003949F1"/>
     <w:rsid w:val="003A2A9A"/>
     <w:rsid w:val="003A3533"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B725D"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C30A6"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C72F0"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D5344"/>
     <w:rsid w:val="003D61A1"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E594F"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F1F56"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F7B3B"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00403576"/>
     <w:rsid w:val="00406574"/>
     <w:rsid w:val="004105A2"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
     <w:rsid w:val="00422277"/>
     <w:rsid w:val="00422D5D"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00427163"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00435BE0"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="004471BC"/>
+    <w:rsid w:val="00452F16"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00454449"/>
     <w:rsid w:val="0045479D"/>
+    <w:rsid w:val="00454A2E"/>
     <w:rsid w:val="00454CAA"/>
     <w:rsid w:val="0045638D"/>
     <w:rsid w:val="00461745"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00471015"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
+    <w:rsid w:val="00473F3A"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="004765B9"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="00481843"/>
     <w:rsid w:val="00487DB3"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A48A3"/>
     <w:rsid w:val="004B4DC5"/>
     <w:rsid w:val="004C2B91"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004E0DFE"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F27AF"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F4727"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="004F5E0C"/>
     <w:rsid w:val="004F6E6B"/>
@@ -17603,51 +18621,53 @@
     <w:rsid w:val="00520CAB"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="0052679E"/>
     <w:rsid w:val="00527393"/>
     <w:rsid w:val="00527E71"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="005414EA"/>
     <w:rsid w:val="00542927"/>
     <w:rsid w:val="0054539A"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00547D05"/>
     <w:rsid w:val="00550866"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="00557446"/>
     <w:rsid w:val="00563A9A"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="005827AB"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00585089"/>
     <w:rsid w:val="00585E36"/>
     <w:rsid w:val="00585F7A"/>
     <w:rsid w:val="0059287D"/>
+    <w:rsid w:val="0059405F"/>
     <w:rsid w:val="00596365"/>
+    <w:rsid w:val="0059754C"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A66A9"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B3E38"/>
     <w:rsid w:val="005B7694"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005D0160"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3043"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005E29EA"/>
     <w:rsid w:val="005E4CC0"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00606A37"/>
     <w:rsid w:val="00610250"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00615A7B"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00630691"/>
@@ -17696,87 +18716,89 @@
     <w:rsid w:val="00753836"/>
     <w:rsid w:val="0075476B"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00760A7D"/>
     <w:rsid w:val="00760AEB"/>
     <w:rsid w:val="0076140C"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="00762AFA"/>
     <w:rsid w:val="0077092C"/>
     <w:rsid w:val="00770B9F"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="00775D2C"/>
     <w:rsid w:val="00784631"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="00786FFD"/>
     <w:rsid w:val="00790E4C"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="00797624"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A7469"/>
     <w:rsid w:val="007B14B9"/>
+    <w:rsid w:val="007B2351"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C309E"/>
     <w:rsid w:val="007C47CD"/>
     <w:rsid w:val="007C4B06"/>
     <w:rsid w:val="007C5092"/>
     <w:rsid w:val="007C6310"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007E0A7B"/>
     <w:rsid w:val="007E1EDC"/>
     <w:rsid w:val="007E24A3"/>
     <w:rsid w:val="007E4811"/>
     <w:rsid w:val="007F093B"/>
     <w:rsid w:val="007F0B08"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00804E4F"/>
     <w:rsid w:val="008060F3"/>
     <w:rsid w:val="00811B14"/>
     <w:rsid w:val="0081493D"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008167CA"/>
     <w:rsid w:val="00816929"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="00817151"/>
     <w:rsid w:val="00821385"/>
     <w:rsid w:val="00821425"/>
     <w:rsid w:val="00834FE0"/>
     <w:rsid w:val="00842171"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
+    <w:rsid w:val="0084715E"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00866BD8"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00886612"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00891654"/>
     <w:rsid w:val="00895312"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008B6832"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C1B5F"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C41AA"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D0307"/>
     <w:rsid w:val="008D2B94"/>
     <w:rsid w:val="008D39A4"/>
     <w:rsid w:val="008D5D1F"/>
     <w:rsid w:val="008D76BD"/>
@@ -17799,219 +18821,228 @@
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="009411F0"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="009449E9"/>
     <w:rsid w:val="00953D9F"/>
     <w:rsid w:val="0095762C"/>
     <w:rsid w:val="009602B0"/>
     <w:rsid w:val="00961C78"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00964CBF"/>
     <w:rsid w:val="00972057"/>
     <w:rsid w:val="0097660E"/>
     <w:rsid w:val="0097757A"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00984A2D"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="009871EB"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="0099662B"/>
     <w:rsid w:val="0099758D"/>
     <w:rsid w:val="009A2E04"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
+    <w:rsid w:val="009C00CC"/>
     <w:rsid w:val="009C00EE"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009D726F"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E257C"/>
     <w:rsid w:val="009F0EA5"/>
     <w:rsid w:val="00A013AB"/>
     <w:rsid w:val="00A01A3F"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A05A81"/>
     <w:rsid w:val="00A064F8"/>
     <w:rsid w:val="00A13F17"/>
     <w:rsid w:val="00A15AD7"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A23D66"/>
     <w:rsid w:val="00A243DA"/>
     <w:rsid w:val="00A27870"/>
     <w:rsid w:val="00A301A4"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A44EF6"/>
     <w:rsid w:val="00A54052"/>
     <w:rsid w:val="00A5445D"/>
     <w:rsid w:val="00A55364"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A61B20"/>
     <w:rsid w:val="00A66081"/>
     <w:rsid w:val="00A77D0B"/>
     <w:rsid w:val="00A77EC6"/>
     <w:rsid w:val="00A82AB9"/>
     <w:rsid w:val="00A83285"/>
     <w:rsid w:val="00A85853"/>
     <w:rsid w:val="00A9020E"/>
     <w:rsid w:val="00A9133F"/>
+    <w:rsid w:val="00A92BDD"/>
     <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A9533E"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA0A90"/>
     <w:rsid w:val="00AB101C"/>
     <w:rsid w:val="00AB4B2E"/>
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB78E5"/>
     <w:rsid w:val="00AC0F47"/>
     <w:rsid w:val="00AC335D"/>
     <w:rsid w:val="00AD25AA"/>
     <w:rsid w:val="00AD4B6D"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3DB0"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B1348E"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B152C5"/>
     <w:rsid w:val="00B25705"/>
     <w:rsid w:val="00B30A99"/>
     <w:rsid w:val="00B34465"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B64AB7"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B83DB0"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B94F04"/>
     <w:rsid w:val="00B95918"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00B970E9"/>
     <w:rsid w:val="00BA1C38"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB53F7"/>
     <w:rsid w:val="00BB7A7F"/>
+    <w:rsid w:val="00BC6149"/>
     <w:rsid w:val="00BC6649"/>
     <w:rsid w:val="00BC6CF9"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD577E"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD71BC"/>
     <w:rsid w:val="00BD7393"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE478D"/>
     <w:rsid w:val="00BE76C2"/>
     <w:rsid w:val="00C00271"/>
     <w:rsid w:val="00C01070"/>
     <w:rsid w:val="00C03872"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C04876"/>
     <w:rsid w:val="00C05171"/>
     <w:rsid w:val="00C05809"/>
     <w:rsid w:val="00C062DA"/>
+    <w:rsid w:val="00C0641E"/>
     <w:rsid w:val="00C07822"/>
     <w:rsid w:val="00C1197C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C175C2"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C2435D"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C3144A"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43389"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C43EE4"/>
     <w:rsid w:val="00C46597"/>
     <w:rsid w:val="00C500CD"/>
     <w:rsid w:val="00C507E5"/>
     <w:rsid w:val="00C627D3"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C67262"/>
     <w:rsid w:val="00C70DF8"/>
     <w:rsid w:val="00C74BD0"/>
     <w:rsid w:val="00C75034"/>
     <w:rsid w:val="00C756F9"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C831AA"/>
+    <w:rsid w:val="00C8601E"/>
     <w:rsid w:val="00C9118A"/>
     <w:rsid w:val="00C923CE"/>
     <w:rsid w:val="00C93CFB"/>
     <w:rsid w:val="00C9459E"/>
     <w:rsid w:val="00CA7CB3"/>
     <w:rsid w:val="00CB19C1"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CB6D9A"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC05BA"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC4F9E"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CC6883"/>
     <w:rsid w:val="00CD0A18"/>
     <w:rsid w:val="00CD175A"/>
     <w:rsid w:val="00CE1A45"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF3B3B"/>
     <w:rsid w:val="00CF586F"/>
     <w:rsid w:val="00D031FA"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D05DC5"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D1216E"/>
     <w:rsid w:val="00D13A8E"/>
     <w:rsid w:val="00D27ACB"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D45E02"/>
     <w:rsid w:val="00D56C84"/>
     <w:rsid w:val="00D63822"/>
     <w:rsid w:val="00D63CC3"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D66315"/>
     <w:rsid w:val="00D70003"/>
     <w:rsid w:val="00D70047"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D845F5"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00DA08AC"/>
+    <w:rsid w:val="00DA166D"/>
     <w:rsid w:val="00DA16AB"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DB0B3A"/>
     <w:rsid w:val="00DC41AC"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD0A82"/>
     <w:rsid w:val="00DD687B"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E013D7"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E10A85"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E35258"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E43336"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E43BBA"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44E8A"/>
     <w:rsid w:val="00E51CA7"/>
@@ -18053,50 +19084,51 @@
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F2024D"/>
     <w:rsid w:val="00F22D09"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F276AB"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F3398C"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F35C54"/>
     <w:rsid w:val="00F35DB1"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F42A48"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F47A3F"/>
     <w:rsid w:val="00F56591"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F710B6"/>
+    <w:rsid w:val="00F748C0"/>
     <w:rsid w:val="00F8258F"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F86EEE"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA101C"/>
     <w:rsid w:val="00FA217B"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA2B99"/>
     <w:rsid w:val="00FA6798"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB00CE"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB75AF"/>
     <w:rsid w:val="00FC10D0"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE38F8"/>
     <w:rsid w:val="00FE44A1"/>
     <w:rsid w:val="00FE55F1"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FF0352"/>
     <w:rsid w:val="00FF103A"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF44EE"/>
@@ -18110,51 +19142,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C93489A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18956,51 +19988,51 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C07822"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0077092C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="23870946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -20586,68 +21618,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>28</Pages>
-  <Words>9987</Words>
-  <Characters>55075</Characters>
+  <Words>10183</Words>
+  <Characters>56068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>874</Lines>
-  <Paragraphs>417</Paragraphs>
+  <Lines>467</Lines>
+  <Paragraphs>132</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.SARM.DST SOFR</vt:lpstr>
+      <vt:lpstr>6101.SARM.DST (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64645</CharactersWithSpaces>
+  <CharactersWithSpaces>66119</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.SARM.DST SOFR</dc:title>
+  <dc:title>6101.SARM.DST (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type – Structured ARM (SOFR)) (Delaware Statutory Trust)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>