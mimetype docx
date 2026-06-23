--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="507EEC1B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00A61B20">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk44441725"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3034979C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00A61B20">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -81,215 +85,171 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Definitions Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7D98DD" w14:textId="06F44494" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00A61B20">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Interest Rate Type – Structured ARM (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D2400" w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOF</w:t>
       </w:r>
       <w:r w:rsidR="00A310A9" w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5E18BF" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capitalized terms used in the Loan Agreement have the meanings given to such terms in this Definitions Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593E9AA1" w14:textId="77777777" w:rsidR="007E5F43" w:rsidRPr="009178F2" w:rsidRDefault="007E5F43" w:rsidP="007E5F43">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E835A5" w14:textId="390F0FEA" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="007E5F43">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued But Unpaid Interest) of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B630123" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -677,67 +637,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0477E4" w14:textId="472DBD86" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009232CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amortization Period</w:t>
@@ -852,171 +796,207 @@
     <w:p w14:paraId="560535A9" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="6" w:name="OLE_LINK1"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="20E874E8" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Borrower (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="10D999F6" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06F43642" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Borrower; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D224D1" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or any substantial part of the assets of Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or any substantial part of the assets of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="55DB5186" w14:textId="15C2D459" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F6595A7" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -1144,87 +1124,105 @@
     </w:p>
     <w:p w14:paraId="66D4962F" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04926A56" w14:textId="159ED0FC" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="00060FE1" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person:</w:t>
@@ -1478,51 +1476,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E5FA53" w14:textId="4FD415CD" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1533,169 +1547,228 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C1305F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor or Key Principal;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person that owns any direct ownership interest in Borrower, Guarantor or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="08698DC6" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor or Key Principal;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54708F90" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor or Key Principal;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7D406EB6" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any entity in which Borrower, Guarantor or Key Principal directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the own</w:t>
+        <w:t xml:space="preserve">any entity in which Borrower, Guarantor or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the own</w:t>
       </w:r>
       <w:r w:rsidR="009A2E04" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ership interests in such entity;</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE42F6F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor or Key Principal.</w:t>
+        <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFC7DC7" w14:textId="77777777" w:rsidR="00F56591" w:rsidRPr="009178F2" w:rsidRDefault="00F56591" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower Requested Repairs</w:t>
@@ -2079,62 +2152,113 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4693AC91" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
+    <w:p w14:paraId="141D5106" w14:textId="77777777" w:rsidR="00DB237A" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4693AC91" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002277F2" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
@@ -2224,98 +2348,98 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in connection with, and reflecting the terms of, a Conversion of the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33233655" w14:textId="66924C11" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392949">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00392949">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Closing Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00392949">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidR="00514EE5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00392949">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the date designated by Lender for the closing of the Conversion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355E6539" w14:textId="4DC9D968" w:rsidR="00C0310E" w:rsidRPr="009178F2" w:rsidRDefault="00C0310E" w:rsidP="00E75B7B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk44401686"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Determination Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the notice given by Lender to Borrower pursuant to the Conversion Option in which Lender notifies Borrower whether the Mortgage Loan satisfies the Minimum Conversion Debt Service Coverage Ratio, establishes the Net Cash Flow and the Maximum Fixed Rate to which the Mortgage Loan may be converted.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="176D99E4" w14:textId="27FBB299" w:rsidR="008F12F6" w:rsidRPr="00392949" w:rsidRDefault="008F12F6" w:rsidP="008F12F6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2449,51 +2573,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Option</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means Borrower’s one-time option to effect the Conversion pursuant to the terms </w:t>
+        <w:t xml:space="preserve">” means Borrower’s one-time option to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Conversion pursuant to the terms </w:t>
       </w:r>
       <w:r w:rsidR="00301811" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2449C4DF" w14:textId="77777777" w:rsidR="00534DF1" w:rsidRPr="00A54F25" w:rsidRDefault="00534DF1" w:rsidP="00534DF1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2748,83 +2888,83 @@
         </w:rPr>
         <w:t>Current Index</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31602430" w14:textId="198FCEB7" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt Service Amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Monthly Debt Service Payments and all other amounts payable under the Loan Agreement, the Note, the Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="577C0507" w14:textId="4CE9623E" w:rsidR="00F6587A" w:rsidRPr="009178F2" w:rsidRDefault="00F6587A" w:rsidP="00F6587A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt Service Coverage Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the ratio of (a)</w:t>
       </w:r>
       <w:r w:rsidR="008B1E4F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
@@ -3161,137 +3301,151 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616D8289" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
+    <w:p w14:paraId="616D8289" w14:textId="6F8AB9A2" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3EAF" w:rsidRPr="00FB3EAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4135B888" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3370,71 +3524,80 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE2BE02" w14:textId="2D8295A4" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00585F7A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="475A83C7" w14:textId="77777777" w:rsidR="00E82DE7" w:rsidRPr="00E82DE7" w:rsidRDefault="00E82DE7" w:rsidP="00E82DE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_DV_C6"/>
       <w:r w:rsidRPr="00E82DE7">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82DE7">
         <w:rPr>
@@ -3451,106 +3614,99 @@
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA, or a “plan” as defined in Section 4975(e)(1) of the Internal Revenue Code.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1F917B17" w14:textId="6397AFE5" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00E82DE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enforcement Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B2BD236" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Indemnity Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means that certain Environmental Indemnity Agreement dated as of the Effective Date made by Borrower to and for the benefit of Lender, as </w:t>
-[...7 lines deleted...]
-        <w:t>the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+        <w:t>” means that certain Environmental Indemnity Agreement dated as of the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2C2594" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Inspections</w:t>
@@ -3995,84 +4151,84 @@
         <w:t>Fixed Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means an interest rate per annum equal to the sum of the Investor Yield, the Servicing Fee and the Guaranty Fee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028EEF92" w14:textId="77777777" w:rsidR="00A61B20" w:rsidRPr="009178F2" w:rsidRDefault="00A61B20" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Rate Amortization Factor</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4089650B" w14:textId="1AAD09CE" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="00BB278F">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Rate Option</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, in connection with a Conversion, Borrower’s selection of one of the following fixed rate options for the </w:t>
       </w:r>
       <w:r w:rsidR="00A61B20" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidR="00301811" w:rsidRPr="009178F2">
@@ -4105,78 +4261,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="71F628E4" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="009A2E04">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a five (5) year yield maintenance period;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">seven (7) year term with a five (5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0B8BB821" w14:textId="77777777" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="009A2E04">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a six and one-half (6.5) year yield maintenance period;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">seven (7) year term with a six and one-half (6.5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0A2382DD" w14:textId="77777777" w:rsidR="004C2B91" w:rsidRPr="009178F2" w:rsidRDefault="004C2B91" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a seven (7) year yield maintenance period; or</w:t>
@@ -4259,50 +4433,85 @@
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4F5F48DB" w14:textId="77777777" w:rsidR="00FB3EAF" w:rsidRPr="002B5C24" w:rsidRDefault="00FB3EAF" w:rsidP="00FB3EAF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E65306C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -4315,77 +4524,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2AFF5170" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>foreclosure under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">foreclosure under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1FE403FD" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0979D3A2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4475,154 +4709,169 @@
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701E7E17" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
+    <w:p w14:paraId="701E7E17" w14:textId="7ADEFBD2" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB3EAF" w:rsidRPr="00FB3EAF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD8345C" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="005C7D41" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ii</w:t>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or entities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
@@ -4703,65 +4952,111 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="340AED73" w14:textId="77777777" w:rsidR="00FB3EAF" w:rsidRDefault="00FB3EAF" w:rsidP="00FB3EAF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="06EAAED8" w14:textId="77777777" w:rsidR="004D2092" w:rsidRDefault="004D2092" w:rsidP="004D2092">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26233965" w14:textId="2E4A7B07" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="004D2092">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4825,171 +5120,207 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E11346C" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1514CE0E" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5A31B91D" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4097790F" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E0C0108" w14:textId="77777777" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7D903571" w14:textId="322E7912" w:rsidR="00A56871" w:rsidRDefault="00A56871" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Guarantor Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Guarantor Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D82A3D8" w14:textId="2A9B4539" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00A56871">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5010,50 +5341,51 @@
         </w:rPr>
         <w:t>Guarantor’s General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D4639F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FE8F8B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5155,89 +5487,97 @@
         </w:rPr>
         <w:t>the Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidR="00575B44" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2FE88B" w14:textId="77777777" w:rsidR="00A71F2A" w:rsidRPr="002B5C24" w:rsidRDefault="00A71F2A" w:rsidP="00A71F2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Immediate Family Members</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means a child, stepchild, grandchild, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">grandparent, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">spouse, sibling, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">step-sibling, </w:t>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parent,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or step-parent,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each of whom is not a Prohibited Person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8B9A2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
@@ -5472,65 +5812,56 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004A53A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F02ADF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at such time or (</w:t>
       </w:r>
       <w:r w:rsidR="004A53A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2) </w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time</w:t>
       </w:r>
       <w:r w:rsidR="004A53A6">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5666,73 +5997,73 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="009F64C4" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EA01D0" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...15 lines deleted...]
-      </w:r>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the applicable Unadjusted Index </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2F4FFDB0" w14:textId="3411E3A5" w:rsidR="00A83F5A" w:rsidRPr="009178F2" w:rsidRDefault="009F64C4" w:rsidP="009F64C4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b</w:t>
       </w:r>
       <w:r w:rsidR="00A83F5A" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -5815,126 +6146,124 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor </w:t>
+        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="003E21F7" w:rsidRPr="003E21F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">for the applicable Corresponding Tenor </w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>giving due consideration to (1)</w:t>
       </w:r>
       <w:r w:rsidR="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F02ADF" w:rsidRPr="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at such time or (2)</w:t>
       </w:r>
       <w:r w:rsidR="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003E21F7" w:rsidRPr="009D3167">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EC60964" w14:textId="16FFA53C" w:rsidR="00FD5830" w:rsidRPr="009178F2" w:rsidRDefault="00FD5830" w:rsidP="00A83F5A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Conforming Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period</w:t>
       </w:r>
       <w:r w:rsidR="00D85CCD" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
@@ -6204,77 +6533,94 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>a public statement or publication of information by or on behalf of the administrator of the Index</w:t>
       </w:r>
       <w:r w:rsidR="00FF789D" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7B021130" w14:textId="3137C4A4" w:rsidR="00B73BDE" w:rsidRPr="009178F2" w:rsidRDefault="00B73BDE" w:rsidP="00B73BDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
+        <w:t xml:space="preserve">a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65876D1B" w14:textId="5CAC4193" w:rsidR="00B73BDE" w:rsidRPr="009178F2" w:rsidRDefault="00B73BDE" w:rsidP="00B73BDE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6305,51 +6651,50 @@
         </w:rPr>
         <w:t>Initial Adjustable Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C3EE6F" w14:textId="708A4820" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Initial Fixed Rate Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the first day of the calendar month following the Conversion Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759EC77D" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6481,51 +6826,67 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that the sum total of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73599EF9" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>such Person’s inability to pay its debts as they become due.</w:t>
@@ -6770,949 +7131,1001 @@
       </w:r>
       <w:r w:rsidR="0091214E" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and after any Conversion, the Fixed Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBFA3F7" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009178F2">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate Type</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C0C43F" w14:textId="77777777" w:rsidR="009232CF" w:rsidRDefault="009232CF" w:rsidP="009232CF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFE7529" w14:textId="4173632B" w:rsidR="000E1557" w:rsidRPr="009178F2" w:rsidRDefault="000E1557" w:rsidP="009232CF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E17433" w14:textId="7CC782A2" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="004D2092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor Yield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00392949">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB93A6A" w14:textId="5EFF9878" w:rsidR="00C7787D" w:rsidRPr="009178F2" w:rsidRDefault="00C7787D" w:rsidP="004D2092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISDA Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053374E4" w14:textId="35A1D0A9" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2633D890" w14:textId="17AE7AB2" w:rsidR="002C0952" w:rsidRPr="00157A2A" w:rsidRDefault="002C0952" w:rsidP="002C0952">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A71F2A" w:rsidRPr="00A71F2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Controls Borrower that Lender determines is critical to the successful operation and management of Borrower and the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E07D72B" w14:textId="3F2FBA46" w:rsidR="002C0952" w:rsidRPr="00157A2A" w:rsidRDefault="002C0952" w:rsidP="002C0952">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A71F2A" w:rsidRPr="00A71F2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individually and collectively, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1548A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A71F2A" w:rsidRPr="00A71F2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3090AC5C" w14:textId="2209525D" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="002C0952">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C0C43F" w14:textId="77777777" w:rsidR="009232CF" w:rsidRDefault="009232CF" w:rsidP="009232CF">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="39310676" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D1A9D2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6CA5AC" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791C7CCA" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an amount equal to the delinquent amount then due under the Loan Documents multiplied by five percent (5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EC5242" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091C9801" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity identified as “Lender” in the first paragraph of the Loan Agreement and its transferees, successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290012AA" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D8D55C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537DD67B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D99FF09" w14:textId="4199ABA6" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D9B84A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367FB551" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C5BB45F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45239972" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all O&amp;M Plans, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C28AB3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4FB82A" w14:textId="7199CC46" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="001D61DB" w:rsidRPr="00EC321E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001D61DB" w:rsidRPr="00EC321E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00132259" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as the same may be extended following a Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478BEACC" w14:textId="77777777" w:rsidR="00961080" w:rsidRDefault="00961080" w:rsidP="00961080">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...859 lines deleted...]
-        <w:t>, as the same may be extended following a Conversion.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5058F382" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
@@ -7812,75 +8225,92 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Lease that</w:t>
       </w:r>
       <w:r w:rsidR="0067206B" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, individually or in the aggregate with other Leases entered into with the same tenant,</w:t>
+        <w:t xml:space="preserve">, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0067206B" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0067206B" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant,</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="161C4228" w14:textId="77777777" w:rsidR="008741DA" w:rsidRPr="009178F2" w:rsidRDefault="008741DA" w:rsidP="008741DA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regardless of the percentage of the total gross income at the Mortgaged Property that it comprises, any Lease relating to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5522BD8A" w14:textId="076A2EDB" w:rsidR="008741DA" w:rsidRPr="009178F2" w:rsidRDefault="008741DA" w:rsidP="008741DA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -7923,68 +8353,85 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
       <w:r w:rsidR="008741DA" w:rsidRPr="009178F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="008741DA" w:rsidRPr="009178F2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal, or another Borrower Affiliate.</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008741DA" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008741DA" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or another Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56238A41" w14:textId="3DA192C8" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="008741DA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maturity Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7BC73E" w14:textId="062AC86D" w:rsidR="00CD0A18" w:rsidRPr="009178F2" w:rsidRDefault="00CD0A18" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -8022,71 +8469,80 @@
       </w:r>
       <w:r w:rsidR="0091214E" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in connection with the exercise of the Conversion Option, </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the maximum Fixed Rate to which the Mortgage Loan may be converted, as determined by Lender, so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23975105" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="299642E8" w14:textId="77777777" w:rsidR="004F3D07" w:rsidRDefault="004F3D07" w:rsidP="004F3D07">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8367,50 +8823,51 @@
         </w:rPr>
         <w:t>Minimum Conversion Debt Service Coverage Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5470510C" w14:textId="43A0AD0F" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Repair</w:t>
       </w:r>
       <w:r w:rsidR="002104FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Disbursement Amount</w:t>
@@ -8537,575 +8994,564 @@
         </w:rPr>
         <w:t>Monthly Debt Service Payment</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51124703" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monthly Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453B1FF2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0845694C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E54F0A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1628F2" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51805152" w14:textId="79A49AF2" w:rsidR="002F5572" w:rsidRPr="009178F2" w:rsidRDefault="002F5572" w:rsidP="003A131D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="007F206A" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) other allowable income for the Mortgaged Property, if any, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (c) operating expenses for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A131D" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the full amount underwritten </w:t>
+      </w:r>
+      <w:r w:rsidR="00D8652A" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="003A131D" w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F25DB54" w14:textId="58C5ADFC" w:rsidR="004C2B91" w:rsidRPr="009178F2" w:rsidRDefault="004C2B91" w:rsidP="002F5572">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Maturity Date of the Mortgage Loan following the Conversion, as set forth on the Summary of Loan Terms attached as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Conversion Amendment, which date may be the same as, or later than, the Maturity Date prior to the exercise of the Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153E175E" w14:textId="514CC6A1" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A131AF6" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FE107C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Monthly Replacement Reserve Deposit</w:t>
-[...166 lines deleted...]
-        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CB129A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BE2773" w14:textId="77777777" w:rsidR="00B22CDB" w:rsidRDefault="00B22CDB" w:rsidP="00B22CDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7263A804" w14:textId="13218FA6" w:rsidR="003C2298" w:rsidRPr="009178F2" w:rsidRDefault="003C2298" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>plus</w:t>
-[...314 lines deleted...]
-        </w:rPr>
         <w:t>Schedule 8</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AECB91" w14:textId="6C454648" w:rsidR="00FA3A09" w:rsidRPr="00AF5DDB" w:rsidRDefault="00FA3A09" w:rsidP="00FA3A09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ownership Interests Seller</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
       </w:r>
       <w:r w:rsidR="002824AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
@@ -9334,502 +9780,397 @@
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_cp_change_102"/>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD2205E" w14:textId="3C678276" w:rsidR="00C90AE3" w:rsidRPr="00E231FB" w:rsidRDefault="00C90AE3" w:rsidP="00C90AE3">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AC52C8">
+    <w:p w14:paraId="0C7757A5" w14:textId="77777777" w:rsidR="00961080" w:rsidRDefault="00961080" w:rsidP="00961080">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52C8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">” means Preferred Equity that </w:t>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(a) </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596A0E43" w14:textId="77777777" w:rsidR="00961080" w:rsidRDefault="00961080" w:rsidP="00961080">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B1F874" w14:textId="77777777" w:rsidR="00961080" w:rsidRPr="002B5C24" w:rsidRDefault="00961080" w:rsidP="00961080">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="086156AC" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1946C48D" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF1450" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4F5D31" w14:textId="4819B676" w:rsidR="00961080" w:rsidRPr="002B5C24" w:rsidRDefault="00961080" w:rsidP="00961080">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">require mandatory </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower that provide an equity owner preferred </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dividends, distributions, </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk219980627"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">returns (including at maturity or in connection with a redemption), or </w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_DV_M29"/>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="00C44562" w:rsidRPr="00C44562">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...6 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">provide the Preferred Equity owner with rights or remedies on account of a failure to receive </w:t>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any </w:t>
-[...312 lines deleted...]
-    </w:p>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="661DA578" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Lockout Period</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
@@ -9847,51 +10188,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the written notice that Borrower is required to provide to Lender in accordance with Section 2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+        <w:t xml:space="preserve">” means the written notice that Borrower is required to provide to Lender in accordance with Section 2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="353CD408" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium</w:t>
@@ -9970,209 +10327,218 @@
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Term</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6E02FD" w14:textId="29486370" w:rsidR="00C90AE3" w:rsidRPr="002B5C24" w:rsidRDefault="008C27D1" w:rsidP="00C90AE3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="27" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve">” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p w14:paraId="69759A12" w14:textId="77777777" w:rsidR="00C90AE3" w:rsidRPr="002277F2" w:rsidRDefault="00C90AE3" w:rsidP="00C90AE3">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohibited </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Person</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA48F9C" w14:textId="77777777" w:rsidR="00C90AE3" w:rsidRPr="002277F2" w:rsidRDefault="00C90AE3" w:rsidP="00C90AE3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9EA239" w14:textId="77777777" w:rsidR="001A63D7" w:rsidRDefault="001A63D7" w:rsidP="001A63D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_46"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that has caused any unsatisfactory experience of a material nature with Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21EB86E3" w14:textId="77777777" w:rsidR="00C90AE3" w:rsidRPr="002B5C24" w:rsidRDefault="00C90AE3" w:rsidP="00C90AE3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10252,112 +10618,106 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55971CA8" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
-[...60 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="37C25B1C" w14:textId="77777777" w:rsidR="002A6167" w:rsidRDefault="002A6167" w:rsidP="002A6167">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B43E55" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate Change Date</w:t>
@@ -10449,90 +10809,89 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172C7210" w14:textId="77777777" w:rsidR="009232CF" w:rsidRDefault="009232CF" w:rsidP="009232CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BA3138" w14:textId="2523A506" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009232CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rents</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFF0AE3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10553,569 +10912,578 @@
         </w:rPr>
         <w:t>Repair Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22515C44" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264D6037" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Repairs Escrow Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C1F0EE" w14:textId="77777777" w:rsidR="004D2092" w:rsidRDefault="004D2092" w:rsidP="004D2092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E8FB97" w14:textId="7DCE5F41" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="004D2092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C08C7E3" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E95AAE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E48B1EE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEE6E1" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634C2366" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF6DBD7" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5CB480" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8573D5" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Repair Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B98A6C" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2900151F" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Replacement Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03370F78" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, collectively, the funds on deposit in the Reserve/Escrow Accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725933D3" w14:textId="14C9E6AE" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Repairs</w:t>
-[...508 lines deleted...]
-        </w:rPr>
         <w:t>Reserve/Escrow Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, </w:t>
       </w:r>
       <w:r w:rsidR="00923B24" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individually and collectively</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the Replacement Reserve Account</w:t>
       </w:r>
       <w:r w:rsidR="00923B24" w:rsidRPr="009178F2">
         <w:rPr>
@@ -11138,51 +11506,50 @@
         </w:rPr>
         <w:t>, and the Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABD6EDC" w14:textId="031B195D" w:rsidR="00585F7A" w:rsidRPr="009178F2" w:rsidRDefault="00585F7A" w:rsidP="00585F7A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Residential Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Lease of an individual dwelling unit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4895B619" w14:textId="6434784C" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00585F7A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11239,66 +11606,82 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B36A34" w14:textId="0CE08EFC" w:rsidR="00FB221D" w:rsidRPr="00606E58" w:rsidRDefault="00FB221D" w:rsidP="00FB221D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_DV_C25"/>
+      <w:bookmarkStart w:id="27" w:name="_DV_C25"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11318,414 +11701,914 @@
       <w:r w:rsidR="00F02ADF" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="007E50B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B29FA9" w14:textId="5486458C" w:rsidR="00FB221D" w:rsidRPr="009178F2" w:rsidRDefault="00FB221D" w:rsidP="00FB221D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_DV_C26"/>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkStart w:id="28" w:name="_DV_C26"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidR="00D402C1">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="00F02ADF" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="007E50B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3277AE4E" w14:textId="37F662F6" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00BB278F">
+    <w:p w14:paraId="79CF503E" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="002B5C24" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009178F2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009178F2">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3466BC48" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+    <w:p w14:paraId="214643A6" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6451D6BE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1F9E0B27" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A826E4" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+    <w:p w14:paraId="0D1E9476" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E8D9EF" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+    <w:p w14:paraId="69323CAB" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AFD8F40" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="474E691A" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6D539B" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+    <w:p w14:paraId="2622E363" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="792D347A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237A17BF" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56431DFC" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DEDB881" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="67E23B83" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CBF698" w14:textId="05212B01" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D12112A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E050DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="02BFF4DF" w14:textId="60BBF7F0" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute </w:t>
-[...7 lines deleted...]
-        <w:t>the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="1921C5B6" w14:textId="571C2EC3" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005B116E" w:rsidRPr="005B116E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3FAAA186" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="001D071C" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69296CC5" w14:textId="72DCAD6C" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -11981,61 +12864,59 @@
       <w:r w:rsidR="0053016A" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AFA605" w14:textId="09492932" w:rsidR="001A63D7" w:rsidRPr="001A63D7" w:rsidRDefault="001A63D7" w:rsidP="001A63D7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A63D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001A63D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001A63D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="000552F5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r w:rsidRPr="001A63D7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF1FA01" w14:textId="5D06C8B2" w:rsidR="00CD71BA" w:rsidRPr="009178F2" w:rsidRDefault="00CD71BA" w:rsidP="00BB278F">
       <w:pPr>
         <w:keepNext/>
@@ -12149,50 +13030,51 @@
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>with an agreement or arrangement between either:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21960F4D" w14:textId="231591D5" w:rsidR="00F32BB2" w:rsidRPr="009178F2" w:rsidRDefault="00F32BB2" w:rsidP="00F32BB2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00765373">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower and a tenant whereby the tenant may enter into a separate agreement or arrangement with a Short-Term Rental Provider to offer Short-Term Rentals at the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
@@ -12262,311 +13144,299 @@
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55F52982" w14:textId="16C8988E" w:rsidR="00B833FA" w:rsidRDefault="00B833FA" w:rsidP="00B833FA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00F6424C" w:rsidRPr="00F6424C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means, with respect to any day, the secured overnight financing rate </w:t>
       </w:r>
       <w:r w:rsidR="00142097">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">last </w:t>
       </w:r>
       <w:r w:rsidR="00F6424C" w:rsidRPr="00F6424C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">published for such day by the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+        <w:t>published for such day by the SOFR Administrator on the SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidR="00F6424C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552A5E4C" w14:textId="5A6CFEF6" w:rsidR="00B6769E" w:rsidRPr="009178F2" w:rsidRDefault="00B6769E" w:rsidP="00B833FA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CEB2D02" w14:textId="5A2089A3" w:rsidR="00B6769E" w:rsidRPr="009178F2" w:rsidRDefault="00B6769E" w:rsidP="00B6769E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003B3D11" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or such other source generally used by </w:t>
       </w:r>
       <w:r w:rsidR="000123C9" w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commercial </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC930ED" w14:textId="0D7A6E6E" w:rsidR="00DA5157" w:rsidRPr="009178F2" w:rsidRDefault="00DA5157" w:rsidP="00EC2780">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F5E550D" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="002B5C24" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4848137E" w14:textId="6C372A83" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
@@ -12611,90 +13481,90 @@
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB4F6E0" w14:textId="30A12121" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Hlk44401378"/>
+      <w:bookmarkStart w:id="37" w:name="_Hlk44401378"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means the mortgagee’s loan policy of title insurance issued in connection with the Mortgage Loan and insuring the lien of the Security Instrument as set forth therein, as approved by Lender.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="656F9DAE" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Total Parking Spaces</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
@@ -12730,50 +13600,51 @@
         <w:t>Total Residential Units</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F61D194" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16B21BDF" w14:textId="310544D5" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -12785,313 +13656,533 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>a sale, assignment, transfer or other disposition (whether voluntary, involuntary, or by operation of law), other than Residential Leases, Material Commercial Leases or non-Material Commercial Leases permitted by th</w:t>
       </w:r>
       <w:r w:rsidR="00B712F1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="49E3EC4A" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a granting, pledging, creating or attachment of a lien, encumbrance or security interest (whether voluntary, involuntary, or by operation of law);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47ECA827" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CFBAEC4" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7772A5BD" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRPr="002B5C24" w:rsidRDefault="00B34465" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E6C83CC" w14:textId="347572A1" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+      </w:r>
+      <w:r w:rsidR="007E6D05" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007E6D05" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="044D3841" w14:textId="77777777" w:rsidR="007E6D05" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009178F2">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009178F2">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="640906D8" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6FD9E157" w14:textId="1B34C47D" w:rsidR="007E6D05" w:rsidRPr="00A0084B" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A6A77E" w14:textId="2F76D476" w:rsidR="007E6D05" w:rsidRPr="002B5C24" w:rsidRDefault="007E6D05" w:rsidP="007E6D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D928D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640906D8" w14:textId="58743B01" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00FB38AF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a fee equal to one percent (1%) of the unpaid principal balance of the Mortgage Loan payable to Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E3D167" w14:textId="77777777" w:rsidR="009232CF" w:rsidRDefault="009232CF" w:rsidP="009232CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Treasury Regulations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49586F39" w14:textId="57C970A8" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009232CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60AFC6FB" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="009178F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF35C5D" w14:textId="39D90043" w:rsidR="00671460" w:rsidRPr="009178F2" w:rsidRDefault="00671460" w:rsidP="009A2E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -13138,249 +14229,264 @@
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646B3B45" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="009A2E04">
-[...2 lines deleted...]
-        <w:spacing w:after="960"/>
+    <w:p w14:paraId="646B3B45" w14:textId="77777777" w:rsidR="00B34465" w:rsidRPr="009178F2" w:rsidRDefault="00B34465" w:rsidP="00A26D05">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A458857" w14:textId="44C5454F" w:rsidR="00874CAD" w:rsidRPr="009178F2" w:rsidRDefault="00391C05" w:rsidP="003C1ED3">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009178F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00874CAD" w:rsidRPr="009178F2" w:rsidSect="005B7694">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1FAD2FA4" w14:textId="77777777" w:rsidR="00BB4F9A" w:rsidRDefault="00BB4F9A">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4FE6EDAF" w14:textId="77777777" w:rsidR="00BB4F9A" w:rsidRDefault="00BB4F9A">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="50C2F7AE" w14:textId="77777777" w:rsidR="00BB4F9A" w:rsidRDefault="00BB4F9A">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C3D5949" w14:textId="77777777" w:rsidR="00EA37D0" w:rsidRDefault="00EA37D0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5919E6C7" w14:textId="77777777" w:rsidR="001D3805" w:rsidRDefault="001D3805" w:rsidP="00075E70"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="001D3805" w14:paraId="39D928AA" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="51B73809" w14:textId="2A28D778" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="00075E70">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -13404,116 +14510,86 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r w:rsidR="00585F4D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="008639CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7CED7FA4" w14:textId="3271B323" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="009411F0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.SARM</w:t>
           </w:r>
           <w:r w:rsidR="008639CE">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3E46B6A2" w14:textId="77777777" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="009411F0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
@@ -13532,152 +14608,128 @@
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004F3D07" w14:paraId="6CD25DB7" w14:textId="77777777" w:rsidTr="001E5AE1">
+    <w:tr w:rsidR="00DB237A" w14:paraId="6CD25DB7" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5AF9C3FE" w14:textId="77777777" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="004F3D07" w:rsidP="004F3D07">
+        <w:p w14:paraId="5AF9C3FE" w14:textId="77777777" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3AE0D6FE" w14:textId="4DDCBD0B" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="00C90AE3" w:rsidP="004F3D07">
+        <w:p w14:paraId="3AE0D6FE" w14:textId="2C696861" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5EA4A171" w14:textId="31A05CE0" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="004F3D07" w:rsidP="004F3D07">
+        <w:p w14:paraId="5EA4A171" w14:textId="49823B01" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5D62245F" w14:textId="77777777" w:rsidR="001D3805" w:rsidRPr="00611913" w:rsidRDefault="001D3805" w:rsidP="00075E70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="209A5989" w14:textId="77777777" w:rsidR="001D3805" w:rsidRDefault="001D3805"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="001D3805" w14:paraId="5E3A12A8" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5C69A12D" w14:textId="160D2C1C" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -13701,116 +14753,86 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r w:rsidR="00585F4D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">tructured </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="008639CE">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5B593554" w14:textId="6B8D9C9B" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.SARM</w:t>
           </w:r>
           <w:r w:rsidR="008639CE">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="085FCCA2" w14:textId="77777777" w:rsidR="001D3805" w:rsidRPr="009411F0" w:rsidRDefault="001D3805" w:rsidP="00300DDD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
@@ -13829,174 +14851,180 @@
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="004F3D07" w14:paraId="7C731C31" w14:textId="77777777" w:rsidTr="001E5AE1">
+    <w:tr w:rsidR="00DB237A" w14:paraId="7C731C31" w14:textId="77777777" w:rsidTr="001E5AE1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="74EA8C86" w14:textId="77777777" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="004F3D07" w:rsidP="004F3D07">
+        <w:p w14:paraId="74EA8C86" w14:textId="77777777" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009411F0">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="651DD42F" w14:textId="16E6B08C" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="00C90AE3" w:rsidP="004F3D07">
+        <w:p w14:paraId="651DD42F" w14:textId="26BC1085" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4461F14E" w14:textId="1339C3E6" w:rsidR="004F3D07" w:rsidRPr="009411F0" w:rsidRDefault="004F3D07" w:rsidP="004F3D07">
+        <w:p w14:paraId="4461F14E" w14:textId="04916ECD" w:rsidR="00DB237A" w:rsidRPr="009411F0" w:rsidRDefault="00DB237A" w:rsidP="00DB237A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="670D825A" w14:textId="77777777" w:rsidR="001D3805" w:rsidRDefault="001D3805">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="023267B5" w14:textId="77777777" w:rsidR="00BB4F9A" w:rsidRDefault="00BB4F9A">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2C127CE0" w14:textId="77777777" w:rsidR="00BB4F9A" w:rsidRDefault="00BB4F9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5339289F" w14:textId="77777777" w:rsidR="00EA37D0" w:rsidRDefault="00EA37D0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E4D66EF" w14:textId="77777777" w:rsidR="00EA37D0" w:rsidRDefault="00EA37D0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="296CB4A8" w14:textId="77777777" w:rsidR="00EA37D0" w:rsidRDefault="00EA37D0">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -16573,68 +17601,68 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1829900737">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00003702"/>
     <w:rsid w:val="00003829"/>
     <w:rsid w:val="00004EB2"/>
     <w:rsid w:val="00006DFF"/>
@@ -16657,80 +17685,82 @@
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="00067E8D"/>
     <w:rsid w:val="00070436"/>
     <w:rsid w:val="000708A5"/>
     <w:rsid w:val="00072256"/>
     <w:rsid w:val="00075E70"/>
     <w:rsid w:val="000762BC"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00081454"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A1003"/>
     <w:rsid w:val="000A3480"/>
     <w:rsid w:val="000B059C"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B3DBE"/>
     <w:rsid w:val="000B7243"/>
     <w:rsid w:val="000C7C52"/>
     <w:rsid w:val="000D3870"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000D6534"/>
     <w:rsid w:val="000D775C"/>
     <w:rsid w:val="000E1557"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E6DA0"/>
     <w:rsid w:val="000E7F04"/>
     <w:rsid w:val="000F03A7"/>
     <w:rsid w:val="00101C45"/>
     <w:rsid w:val="00113A86"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00120845"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="00132259"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="0014107D"/>
     <w:rsid w:val="0014113A"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="00142097"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00151231"/>
     <w:rsid w:val="00152911"/>
     <w:rsid w:val="00161EF3"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="00163290"/>
     <w:rsid w:val="001656CA"/>
     <w:rsid w:val="00166FDF"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00171B26"/>
     <w:rsid w:val="0018378B"/>
+    <w:rsid w:val="00190AE4"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="0019690D"/>
     <w:rsid w:val="001A2B1A"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A63D7"/>
     <w:rsid w:val="001B241C"/>
     <w:rsid w:val="001B365B"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1793"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C4897"/>
     <w:rsid w:val="001D3805"/>
     <w:rsid w:val="001D61DB"/>
     <w:rsid w:val="001D72DC"/>
     <w:rsid w:val="001E084D"/>
     <w:rsid w:val="001E0E3D"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E268E"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E5AE1"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F0809"/>
     <w:rsid w:val="001F2308"/>
@@ -16748,72 +17778,74 @@
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="002412C0"/>
     <w:rsid w:val="002427F8"/>
     <w:rsid w:val="00242DDD"/>
     <w:rsid w:val="00243A62"/>
     <w:rsid w:val="00244136"/>
     <w:rsid w:val="002528FF"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="00255060"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265B41"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="00273219"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="002824AF"/>
     <w:rsid w:val="00282CFC"/>
     <w:rsid w:val="0028394A"/>
     <w:rsid w:val="00285ACC"/>
     <w:rsid w:val="0028722D"/>
     <w:rsid w:val="0029251C"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029478D"/>
     <w:rsid w:val="00296EA9"/>
+    <w:rsid w:val="002A6167"/>
     <w:rsid w:val="002B4529"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002B5D09"/>
     <w:rsid w:val="002B6A48"/>
     <w:rsid w:val="002B6F08"/>
     <w:rsid w:val="002B7D29"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C0952"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C1B9E"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D237F"/>
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E2B08"/>
     <w:rsid w:val="002E3C15"/>
     <w:rsid w:val="002E3F55"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002F2578"/>
+    <w:rsid w:val="002F30AE"/>
     <w:rsid w:val="002F5572"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00300DDD"/>
     <w:rsid w:val="00301811"/>
     <w:rsid w:val="003035EC"/>
     <w:rsid w:val="00303E8C"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="003157C5"/>
     <w:rsid w:val="003161FD"/>
     <w:rsid w:val="003214AF"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00330D01"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00336573"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00341EA3"/>
     <w:rsid w:val="00346943"/>
     <w:rsid w:val="003504FC"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="00352EA1"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0035403E"/>
     <w:rsid w:val="00354753"/>
     <w:rsid w:val="003571D9"/>
@@ -16842,85 +17874,87 @@
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C72F0"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003E21F7"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E594F"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F7B47"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00402E42"/>
     <w:rsid w:val="00406574"/>
     <w:rsid w:val="004105A2"/>
     <w:rsid w:val="00411834"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00414FF0"/>
     <w:rsid w:val="0041544A"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="00420FA3"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
     <w:rsid w:val="00422277"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00424CD6"/>
     <w:rsid w:val="00427163"/>
     <w:rsid w:val="004274CA"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00431DCF"/>
     <w:rsid w:val="00435BE0"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="00441EF5"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="0044722D"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="0045479D"/>
     <w:rsid w:val="00462119"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00471015"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="00473720"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="00481843"/>
     <w:rsid w:val="00484D79"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2084"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A48A3"/>
     <w:rsid w:val="004A53A6"/>
     <w:rsid w:val="004B4DC5"/>
     <w:rsid w:val="004C2B91"/>
     <w:rsid w:val="004D1E03"/>
     <w:rsid w:val="004D2092"/>
+    <w:rsid w:val="004D2418"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004E0DFE"/>
     <w:rsid w:val="004E23BB"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F3D07"/>
     <w:rsid w:val="004F4727"/>
     <w:rsid w:val="004F4791"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="004F5E0C"/>
     <w:rsid w:val="004F6E6B"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="00503403"/>
     <w:rsid w:val="005039FD"/>
     <w:rsid w:val="00511AFA"/>
     <w:rsid w:val="00511DD2"/>
     <w:rsid w:val="005138B1"/>
     <w:rsid w:val="00513FCC"/>
     <w:rsid w:val="00514EE5"/>
     <w:rsid w:val="00520850"/>
@@ -16942,51 +17976,53 @@
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00547D05"/>
     <w:rsid w:val="005509A8"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="0056305D"/>
     <w:rsid w:val="0056564F"/>
     <w:rsid w:val="00565D52"/>
     <w:rsid w:val="00575B44"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00577C75"/>
     <w:rsid w:val="005817C6"/>
     <w:rsid w:val="005827AB"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00585089"/>
     <w:rsid w:val="00585E36"/>
     <w:rsid w:val="00585F4D"/>
     <w:rsid w:val="00585F7A"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A66A9"/>
     <w:rsid w:val="005A79E6"/>
+    <w:rsid w:val="005B116E"/>
     <w:rsid w:val="005B14D0"/>
+    <w:rsid w:val="005B3E70"/>
     <w:rsid w:val="005B5AFC"/>
     <w:rsid w:val="005B7694"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C5016"/>
     <w:rsid w:val="005C5E40"/>
     <w:rsid w:val="005D0160"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D2E72"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005D557C"/>
     <w:rsid w:val="005E29EA"/>
     <w:rsid w:val="005E4CC0"/>
     <w:rsid w:val="005F3702"/>
     <w:rsid w:val="005F3AA0"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="006015CA"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00603825"/>
     <w:rsid w:val="00606A37"/>
     <w:rsid w:val="00606E58"/>
     <w:rsid w:val="00610250"/>
@@ -17036,86 +18072,89 @@
     <w:rsid w:val="00702797"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="0071422E"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00723F6E"/>
     <w:rsid w:val="007247CE"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741725"/>
     <w:rsid w:val="0074199C"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="00742C27"/>
     <w:rsid w:val="007435DB"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007464F8"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="00753836"/>
     <w:rsid w:val="0075476B"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00760AEB"/>
     <w:rsid w:val="0076140C"/>
     <w:rsid w:val="00762AC4"/>
+    <w:rsid w:val="007630BD"/>
     <w:rsid w:val="00765373"/>
     <w:rsid w:val="00765C25"/>
     <w:rsid w:val="00770B9F"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="00775ADF"/>
     <w:rsid w:val="00775D2C"/>
     <w:rsid w:val="00780141"/>
     <w:rsid w:val="00784631"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="00792FCD"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="00797624"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007B14B9"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C309E"/>
     <w:rsid w:val="007C47CD"/>
     <w:rsid w:val="007C5092"/>
     <w:rsid w:val="007C6310"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007E0A7B"/>
     <w:rsid w:val="007E1EDC"/>
     <w:rsid w:val="007E4811"/>
+    <w:rsid w:val="007E4E62"/>
     <w:rsid w:val="007E50B2"/>
     <w:rsid w:val="007E588D"/>
     <w:rsid w:val="007E5F43"/>
     <w:rsid w:val="007E60CD"/>
+    <w:rsid w:val="007E6D05"/>
     <w:rsid w:val="007E73A4"/>
     <w:rsid w:val="007F053E"/>
     <w:rsid w:val="007F06E8"/>
     <w:rsid w:val="007F093B"/>
     <w:rsid w:val="007F0B08"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F206A"/>
     <w:rsid w:val="007F3225"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="0081180A"/>
     <w:rsid w:val="0081268B"/>
     <w:rsid w:val="0081493D"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008167CA"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="00817151"/>
     <w:rsid w:val="00821385"/>
     <w:rsid w:val="00821425"/>
     <w:rsid w:val="00822E31"/>
     <w:rsid w:val="0083059E"/>
     <w:rsid w:val="0083610F"/>
     <w:rsid w:val="00837FDB"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00842763"/>
     <w:rsid w:val="0084570B"/>
@@ -17132,116 +18171,123 @@
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00866BD8"/>
     <w:rsid w:val="008670A4"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="008741DA"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00886612"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00891654"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A7274"/>
     <w:rsid w:val="008B1E4F"/>
     <w:rsid w:val="008B6646"/>
     <w:rsid w:val="008B6832"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C1B5F"/>
     <w:rsid w:val="008C27D1"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C41AA"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D0B78"/>
     <w:rsid w:val="008D2400"/>
     <w:rsid w:val="008D2B94"/>
+    <w:rsid w:val="008D6E63"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008E14F3"/>
+    <w:rsid w:val="008E52F8"/>
     <w:rsid w:val="008E766C"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F0001"/>
     <w:rsid w:val="008F12F6"/>
     <w:rsid w:val="008F5D20"/>
     <w:rsid w:val="008F60F8"/>
     <w:rsid w:val="00904682"/>
     <w:rsid w:val="00904FD6"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="0090677B"/>
     <w:rsid w:val="00907F55"/>
     <w:rsid w:val="0091214E"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="009178F2"/>
     <w:rsid w:val="00920889"/>
     <w:rsid w:val="009232CF"/>
     <w:rsid w:val="00923B24"/>
     <w:rsid w:val="00925DF3"/>
+    <w:rsid w:val="0092688E"/>
     <w:rsid w:val="00926E65"/>
     <w:rsid w:val="009320D2"/>
     <w:rsid w:val="0093310F"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00934F38"/>
+    <w:rsid w:val="009365C9"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="009411F0"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="009449E9"/>
     <w:rsid w:val="00953D9F"/>
     <w:rsid w:val="0095762C"/>
     <w:rsid w:val="009602B0"/>
+    <w:rsid w:val="00961080"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="009708F2"/>
     <w:rsid w:val="00972057"/>
     <w:rsid w:val="00973B87"/>
     <w:rsid w:val="0097660E"/>
     <w:rsid w:val="0097757A"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00984A2D"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="009871EB"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="00993CF8"/>
     <w:rsid w:val="009960E0"/>
     <w:rsid w:val="0099662B"/>
     <w:rsid w:val="0099758D"/>
     <w:rsid w:val="009A2E04"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
     <w:rsid w:val="009C58A3"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D3167"/>
     <w:rsid w:val="009D458B"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009D726F"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E3094"/>
     <w:rsid w:val="009F0EA5"/>
     <w:rsid w:val="009F270E"/>
     <w:rsid w:val="009F64C4"/>
     <w:rsid w:val="00A01A3F"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A20AD8"/>
     <w:rsid w:val="00A243DA"/>
+    <w:rsid w:val="00A26D05"/>
     <w:rsid w:val="00A27870"/>
     <w:rsid w:val="00A301A4"/>
     <w:rsid w:val="00A310A9"/>
     <w:rsid w:val="00A31821"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A33AB6"/>
     <w:rsid w:val="00A35D1A"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A403DF"/>
     <w:rsid w:val="00A42845"/>
     <w:rsid w:val="00A43556"/>
     <w:rsid w:val="00A44EF6"/>
     <w:rsid w:val="00A507E9"/>
     <w:rsid w:val="00A52C19"/>
     <w:rsid w:val="00A5445D"/>
     <w:rsid w:val="00A56871"/>
     <w:rsid w:val="00A574EC"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A61B20"/>
     <w:rsid w:val="00A63E7D"/>
     <w:rsid w:val="00A66081"/>
     <w:rsid w:val="00A7067E"/>
     <w:rsid w:val="00A71F2A"/>
     <w:rsid w:val="00A77D0B"/>
@@ -17277,112 +18323,118 @@
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B1348E"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B22CDB"/>
     <w:rsid w:val="00B25705"/>
     <w:rsid w:val="00B30A99"/>
     <w:rsid w:val="00B3110E"/>
     <w:rsid w:val="00B34465"/>
     <w:rsid w:val="00B36A73"/>
     <w:rsid w:val="00B3741B"/>
     <w:rsid w:val="00B37D0B"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B45B54"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B61586"/>
     <w:rsid w:val="00B62E44"/>
     <w:rsid w:val="00B65750"/>
     <w:rsid w:val="00B6679F"/>
     <w:rsid w:val="00B6769E"/>
     <w:rsid w:val="00B712F1"/>
     <w:rsid w:val="00B73BDE"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B833FA"/>
     <w:rsid w:val="00B83DB0"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B94F04"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00B970E9"/>
     <w:rsid w:val="00BA043A"/>
     <w:rsid w:val="00BA44E9"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB278F"/>
     <w:rsid w:val="00BB4387"/>
     <w:rsid w:val="00BB4F9A"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB53F7"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BD0C84"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD71BC"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE2198"/>
     <w:rsid w:val="00BE478D"/>
     <w:rsid w:val="00BE4AEF"/>
     <w:rsid w:val="00BE62B9"/>
+    <w:rsid w:val="00BF3EB3"/>
     <w:rsid w:val="00C01070"/>
     <w:rsid w:val="00C0310E"/>
     <w:rsid w:val="00C03872"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C06847"/>
     <w:rsid w:val="00C06AE1"/>
     <w:rsid w:val="00C06D0C"/>
     <w:rsid w:val="00C1197C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C2435D"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C273E8"/>
     <w:rsid w:val="00C27444"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C4136F"/>
     <w:rsid w:val="00C43389"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C43EE4"/>
+    <w:rsid w:val="00C44562"/>
     <w:rsid w:val="00C45CBB"/>
     <w:rsid w:val="00C46597"/>
     <w:rsid w:val="00C46B85"/>
     <w:rsid w:val="00C500CD"/>
     <w:rsid w:val="00C507E5"/>
     <w:rsid w:val="00C627D3"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C71846"/>
     <w:rsid w:val="00C74BD0"/>
     <w:rsid w:val="00C75034"/>
     <w:rsid w:val="00C756F9"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C7787D"/>
+    <w:rsid w:val="00C80525"/>
     <w:rsid w:val="00C80B86"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00C90AE3"/>
     <w:rsid w:val="00C9118A"/>
     <w:rsid w:val="00C923CE"/>
     <w:rsid w:val="00C93CFB"/>
     <w:rsid w:val="00C96AB1"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA7CB3"/>
     <w:rsid w:val="00CB19C1"/>
     <w:rsid w:val="00CB55D8"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CB6D9A"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC05BA"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC09A9"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC4F27"/>
     <w:rsid w:val="00CC4F9E"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CC6883"/>
     <w:rsid w:val="00CC7D55"/>
     <w:rsid w:val="00CD0A18"/>
@@ -17396,122 +18448,128 @@
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF3B3B"/>
     <w:rsid w:val="00CF586F"/>
     <w:rsid w:val="00CF6807"/>
     <w:rsid w:val="00D01135"/>
     <w:rsid w:val="00D02704"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D1216E"/>
     <w:rsid w:val="00D21582"/>
     <w:rsid w:val="00D25499"/>
     <w:rsid w:val="00D27ACB"/>
     <w:rsid w:val="00D32585"/>
     <w:rsid w:val="00D402C1"/>
     <w:rsid w:val="00D40AD3"/>
     <w:rsid w:val="00D41456"/>
     <w:rsid w:val="00D44567"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D52AF0"/>
     <w:rsid w:val="00D530E2"/>
     <w:rsid w:val="00D539CE"/>
     <w:rsid w:val="00D56C84"/>
     <w:rsid w:val="00D63822"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D70003"/>
     <w:rsid w:val="00D70047"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D74C17"/>
     <w:rsid w:val="00D80306"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D85CCD"/>
     <w:rsid w:val="00D8652A"/>
     <w:rsid w:val="00D86A79"/>
+    <w:rsid w:val="00D90D46"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D91359"/>
+    <w:rsid w:val="00D928D0"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA16AB"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DA5157"/>
+    <w:rsid w:val="00DB237A"/>
     <w:rsid w:val="00DB4970"/>
     <w:rsid w:val="00DB7AD7"/>
     <w:rsid w:val="00DC41AC"/>
     <w:rsid w:val="00DC48AA"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD0910"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD0A82"/>
     <w:rsid w:val="00DD29B7"/>
     <w:rsid w:val="00DD3009"/>
     <w:rsid w:val="00DD687B"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00DE5096"/>
     <w:rsid w:val="00DF1A12"/>
     <w:rsid w:val="00DF6699"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E03FCF"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
+    <w:rsid w:val="00E050DD"/>
     <w:rsid w:val="00E100A5"/>
     <w:rsid w:val="00E10AFC"/>
     <w:rsid w:val="00E11EA2"/>
     <w:rsid w:val="00E1422F"/>
     <w:rsid w:val="00E15CA5"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E323F2"/>
     <w:rsid w:val="00E36537"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E43336"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E43BBA"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44E8A"/>
     <w:rsid w:val="00E72821"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E747C7"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E74A4D"/>
     <w:rsid w:val="00E75B7B"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E82DE7"/>
     <w:rsid w:val="00E84CDE"/>
     <w:rsid w:val="00E857DD"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E86755"/>
     <w:rsid w:val="00E87193"/>
     <w:rsid w:val="00E87AFC"/>
     <w:rsid w:val="00E910D1"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00EA01D0"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA20FA"/>
     <w:rsid w:val="00EA2306"/>
+    <w:rsid w:val="00EA37D0"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA59ED"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB35E9"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EC2780"/>
     <w:rsid w:val="00ED07B4"/>
     <w:rsid w:val="00ED0DBD"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED2E3A"/>
     <w:rsid w:val="00ED7615"/>
     <w:rsid w:val="00EE1195"/>
     <w:rsid w:val="00EE1A98"/>
     <w:rsid w:val="00EE33B8"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE7D7A"/>
     <w:rsid w:val="00EF7054"/>
     <w:rsid w:val="00F02ADF"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F10D64"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
@@ -17537,97 +18595,100 @@
     <w:rsid w:val="00F500DB"/>
     <w:rsid w:val="00F526A8"/>
     <w:rsid w:val="00F56591"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F6070A"/>
     <w:rsid w:val="00F6424C"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F6587A"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F75B51"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F86EEE"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA206C"/>
     <w:rsid w:val="00FA217B"/>
     <w:rsid w:val="00FA28AA"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA2B99"/>
     <w:rsid w:val="00FA3A09"/>
     <w:rsid w:val="00FA6798"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB00CE"/>
     <w:rsid w:val="00FB221D"/>
+    <w:rsid w:val="00FB38AF"/>
+    <w:rsid w:val="00FB3EAF"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FC10D0"/>
     <w:rsid w:val="00FC1879"/>
     <w:rsid w:val="00FC2AF9"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD4603"/>
     <w:rsid w:val="00FD5830"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE3751"/>
     <w:rsid w:val="00FE6F14"/>
+    <w:rsid w:val="00FE7023"/>
     <w:rsid w:val="00FF103A"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF44EE"/>
     <w:rsid w:val="00FF789D"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C93489A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18502,51 +19563,51 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B712F1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="40978363">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19551,51 +20612,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2125148946">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19820,68 +20881,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>8964</Words>
-  <Characters>49208</Characters>
+  <Words>9153</Words>
+  <Characters>50161</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>781</Lines>
-  <Paragraphs>372</Paragraphs>
+  <Lines>418</Lines>
+  <Paragraphs>118</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.SARM SOFR</vt:lpstr>
+      <vt:lpstr>6101.SARM (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57800</CharactersWithSpaces>
+  <CharactersWithSpaces>59196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.SARM SOFR</dc:title>
+  <dc:title>6101.SARM (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Structured ARM (SOFR))</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>