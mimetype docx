--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2BE371CA" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F910C01" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00A3200E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -130,78 +133,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – </w:t>
       </w:r>
       <w:r w:rsidR="0036062D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hybrid ARM</w:t>
       </w:r>
       <w:r w:rsidR="003B15F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="003B15F2">
+        <w:t xml:space="preserve"> (SOFR)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="635BE986" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="007567B2" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Loan </w:t>
@@ -242,116 +227,58 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="581A9790" w14:textId="77777777" w:rsidR="00FC656F" w:rsidRDefault="00FC656F" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC656F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC656F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC656F">
         <w:rPr>
-          <w:b/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F356002" w14:textId="77777777" w:rsidR="008516FC" w:rsidRPr="00B57F1D" w:rsidRDefault="008516FC" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
@@ -939,67 +866,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74C10892" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003F5B8F" w:rsidRDefault="00422195" w:rsidP="00DA794F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1376,78 +1287,78 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a Person </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_cp_change_53"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>(1) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">named on the list of “Specially Designated Nationals and Blocked Persons” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002277F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_cp_change_54"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> or (2) named on the “Consolidated Sanctions List” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="002277F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="26075E89" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="002277F2" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
@@ -2724,63 +2635,98 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390A4CFC" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="002277F2" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
+    <w:p w14:paraId="60F87421" w14:textId="77777777" w:rsidR="005F4B9F" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
       <w:bookmarkStart w:id="9" w:name="_DV_C14"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to directly or indirectly change Control of Borrower, Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390A4CFC" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="002277F2" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -2870,97 +2816,97 @@
         </w:rPr>
         <w:t>Credit Score</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a numerical value or a categorization derived from a statistical tool or modeling system used to measure credit risk and predict the likelihood of certain credit behaviors, including default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465BBA12" w14:textId="77777777" w:rsidR="00F604D4" w:rsidRDefault="00B13E95" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13E95">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current Index</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13E95">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00F604D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidR="00F604D4" w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FE23C6" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt Service Amounts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3301,137 +3247,151 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F43B468" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
+    <w:p w14:paraId="2F43B468" w14:textId="3B041AE1" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BB8" w:rsidRPr="00BF0BB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536CC263" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3483,51 +3443,51 @@
         </w:rPr>
         <w:t>Economic</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sanctions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means any economic or financial sanction administered or enforced by the United States Government (including, without limitation, those administered by OFAC at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="009A68E9" w:rsidRPr="001F2526">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B21433" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3763,51 +3723,50 @@
         </w:rPr>
         <w:t xml:space="preserve">as of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB01F29" w14:textId="77777777" w:rsidR="00AD6E03" w:rsidRDefault="00AD6E03" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00003674">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Inspections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A84C26" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00471EB3" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4487,66 +4446,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="79AD4DF5" w14:textId="77777777" w:rsidR="00BF0BB8" w:rsidRPr="002B5C24" w:rsidRDefault="00BF0BB8" w:rsidP="00BF0BB8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="05A19744" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4809,242 +4802,224 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A3200E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004735CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_4">
+      <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_4">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="004735CC">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Louisiana</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004735CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any dation </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> any dation en paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CDEE22" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15356100" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
+    <w:p w14:paraId="15356100" w14:textId="10DB7DBD" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0BB8" w:rsidRPr="00BF0BB8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD6FDE3" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="005C7D41" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5082,50 +5057,97 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="56049216" w14:textId="77777777" w:rsidR="00BF0BB8" w:rsidRDefault="00BF0BB8" w:rsidP="00BF0BB8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6C0F97B6" w14:textId="77777777" w:rsidR="00CF15A7" w:rsidRDefault="00CF15A7" w:rsidP="00CF15A7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
@@ -5363,51 +5385,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4558F662" w14:textId="77777777" w:rsidR="0016433F" w:rsidRDefault="0016433F" w:rsidP="0016433F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F0E113" w14:textId="77777777" w:rsidR="0016433F" w:rsidRDefault="0016433F" w:rsidP="0016433F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5563,67 +5584,57 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1172BC" w14:textId="77777777" w:rsidR="00383E04" w:rsidRPr="00F8679D" w:rsidRDefault="00383E04" w:rsidP="00383E04">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Conversion</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HYARM Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth </w:t>
       </w:r>
       <w:r w:rsidRPr="00B13E95">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316BDC30" w14:textId="77777777" w:rsidR="00E75C09" w:rsidRPr="002B5C24" w:rsidRDefault="00E75C09" w:rsidP="00E75C09">
@@ -5961,88 +5972,71 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0809">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, for any Interest Period, </w:t>
       </w:r>
       <w:r w:rsidR="00D90425" w:rsidRPr="00D90425">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
       </w:r>
       <w:r w:rsidRPr="004B0809">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator at such time or (2) any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b) the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+        <w:t> the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2) any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b) the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B180CA" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00970654">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Index Replacement Adjustment</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
@@ -6056,2534 +6050,2519 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_C21"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00740BEB">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00740BEB">
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> for the applicable Unadjusted Index Replacement;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4DBBDBF6" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_DV_C22"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the applicable Unadjusted Index Replacement;</w:t>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_DV_C22"/>
+        <w:t>(b)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(b)</w:t>
-      </w:r>
+        <w:tab/>
+        <w:t>the spread adjustment (which may be a positive or negative value or zero) that would apply to the fallback rate for derivative transactions utilizing the ISDA Definitions to be effective upon an index cessation event with respect to the Current Index; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="3AF23BCB" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_DV_C23"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_DV_C23"/>
+        <w:t>(c)</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(c)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A853E4">
+        <w:tab/>
+        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC656F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC656F">
+        <w:t xml:space="preserve">the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00740BEB" w:rsidRPr="00FC656F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00740BEB" w:rsidRPr="00FC656F">
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC656F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00740BEB" w:rsidRPr="00FC656F">
+        <w:t xml:space="preserve"> at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="79ECA2E6" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_DV_C24"/>
+      <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC656F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Index Replacement Conforming Changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_DV_C24"/>
+        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="06324EB0" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00970654">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_DV_C25"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Index Replacement Conforming Changes</w:t>
+        <w:t>Index Replacement Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_DV_C25"/>
+        <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="5301769A" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_DV_C26"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...10 lines deleted...]
-        <w:t>Index Replacement Date</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="5301769A" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+        <w:tab/>
+        <w:t>in the case of clause (a) or (b) of the definition of “Index Transition Event,” the date on which the administrator of the Index permanently or indefinitely ceases to provide the Index; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="7A2FC26A" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_DV_C26"/>
+      <w:bookmarkStart w:id="20" w:name="_DV_C27"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>in the case of clause (a) or (b) of the definition of “Index Transition Event,” the date on which the administrator of the Index permanently or indefinitely ceases to provide the Index; or</w:t>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_DV_C27"/>
+        <w:t>in the case of clause (c) of the definition of “Index Transition Event,” the date of the public statement or publication of information referenced therein.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="15425FDC" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00970654">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_DV_C28"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(b)</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Index Transition Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="21" w:name="_DV_C28"/>
+        <w:t>” means the occurrence of one or more of the following events with respect to the Current Index, including comparable events that affect the published spread adjustment or other components used in the calculation of the Index:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="2E643E6F" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_DV_C29"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        <w:t>Index Transition Event</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>” means the occurrence of one or more of the following events with respect to the Current Index, including comparable events that affect the published spread adjustment or other components used in the calculation of the Index:</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2E643E6F" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+        <w:tab/>
+        <w:t>a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index;</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="56BBF50D" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_DV_C29"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="56BBF50D" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B4CD91" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00A853E4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_DV_C31"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(b)</w:t>
+        <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index announcing that the Index is no longer representative.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="4A3EDEFC" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FD42EF" w14:textId="77777777" w:rsidR="00CF15A7" w:rsidRDefault="00CF15A7" w:rsidP="00CF15A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FDBF69" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00CF15A7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA51142" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="23" w:name="_DV_C31"/>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the sum total of all of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a specified Person’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such Person’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non-exempt assets, i.e., all of the assets of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such Person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that are available to satisfy claims of creditors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A940351" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="000402A5" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>such Person’s inability to pay its debts as they become due.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B501B4E" w14:textId="77777777" w:rsidR="00F04F1B" w:rsidRDefault="00F04F1B" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intended Prepayment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the date upon which </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intends to make a prepayment on the Mortgage Loan, as set forth in the Prepayment Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B347A38" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003F5B8F" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00675751">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Accrual Method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37418BFD" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Only Term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A433FC" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>(c)</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Interest Period</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...387 lines deleted...]
-      <w:r w:rsidRPr="00A853E4">
+        <w:t xml:space="preserve">” means each period for the determination of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00311022">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        <w:t>Interest Period</w:t>
+        <w:t>Adjustable</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means each period for the determination of the </w:t>
+        <w:t xml:space="preserve"> Rate commencing on the </w:t>
       </w:r>
       <w:r w:rsidR="00311022">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Adjustable</w:t>
+        <w:t>HYARM Conversion Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rate commencing on the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00311022">
+        <w:t xml:space="preserve"> and ending on each Rate Change Date thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6B4AE5" w14:textId="77777777" w:rsidR="00812465" w:rsidRDefault="00812465" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00812465">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812465">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812465">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” mean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812465">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fixed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00812465">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate or the Adjustable Rate, as applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75253929" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate Type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300ED168" w14:textId="77777777" w:rsidR="00DA794F" w:rsidRDefault="00DA794F" w:rsidP="00DA794F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438451D5" w14:textId="77777777" w:rsidR="00950479" w:rsidRDefault="00950479" w:rsidP="00DA794F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4644240E" w14:textId="77777777" w:rsidR="00DC3349" w:rsidRPr="00A853E4" w:rsidRDefault="00DC3349" w:rsidP="00DC3349">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_DV_C33"/>
+      <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>HYARM</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00311022">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>ISDA Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Conversion Date</w:t>
-[...94 lines deleted...]
-        <w:t>Interest Rate Type</w:t>
+        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="3F281875" w14:textId="1467E0FF" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003F2583" w14:textId="35C7A71B" w:rsidR="009C3760" w:rsidRPr="00157A2A" w:rsidRDefault="009C3760" w:rsidP="009C3760">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E75C09" w:rsidRPr="00E75C09">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Controls Borrower that Lender determines is critical to the successful operation and management of Borrower and the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118EC060" w14:textId="1F59D07A" w:rsidR="009C3760" w:rsidRPr="00157A2A" w:rsidRDefault="009C3760" w:rsidP="009C3760">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E75C09" w:rsidRPr="00E75C09">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individually and collectively, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47E9C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75C09" w:rsidRPr="00E75C09">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C76D5AE" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300ED168" w14:textId="77777777" w:rsidR="00DA794F" w:rsidRDefault="00DA794F" w:rsidP="00DA794F">
-[...132 lines deleted...]
-        <w:t>Key Principal</w:t>
+    <w:p w14:paraId="65F03BE6" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>means:</w:t>
-[...117 lines deleted...]
-        <w:t>Key Principal’s General Business Address</w:t>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C36C1BE" w14:textId="77777777" w:rsidR="007F1590" w:rsidRDefault="007F1590" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056622A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0056622A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB37208" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> set fort</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2A9F34" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an amount equal to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delinquent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the Loan Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>multiplied by five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3200E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242A894D" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EE208AC" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entity identified as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first paragraph of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2CA4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and its transferees, successors and assigns,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10735CB8" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F03BE6" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
-[...21 lines deleted...]
-        <w:t>Key Principal’s Notice Address</w:t>
+    <w:p w14:paraId="34B8B518" w14:textId="77777777" w:rsidR="007F1590" w:rsidRDefault="007F1590" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C36C1BE" w14:textId="77777777" w:rsidR="007F1590" w:rsidRDefault="007F1590" w:rsidP="00AD78AD">
-[...21 lines deleted...]
-        <w:t>Land</w:t>
+    <w:p w14:paraId="2D0820AD" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BDA6736" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B65EB3" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definitions Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is attached, as</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the same</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="135C024D" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD0EE75" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2958D7F8" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F35C54" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the land described in </w:t>
-[...55 lines deleted...]
-        <w:t>Last Interest Only Payment Date</w:t>
+        <w:t xml:space="preserve"> the Note, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC071A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Instrument, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00452BCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC071A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all O&amp;M </w:t>
+      </w:r>
+      <w:r w:rsidR="00496BF2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC071A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any </w:t>
+      </w:r>
+      <w:r w:rsidR="0013392D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC071A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guarantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any other </w:t>
+      </w:r>
+      <w:r w:rsidR="0013392D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erson in connection with the Mortgage Loan, as such documents may be </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amended, restated</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, replaced, supplemented or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otherwise modified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50621A49" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>has the meaning</w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E975083" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00607532" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00607532">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607532">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00607532">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC321E" w:rsidRPr="00EC321E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC321E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2A9F34" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
-[...943 lines deleted...]
-      <w:r w:rsidR="00EC321E">
+    <w:p w14:paraId="727363B3" w14:textId="77777777" w:rsidR="006E177B" w:rsidRDefault="006E177B" w:rsidP="006E177B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8A44D" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -8773,51 +8752,50 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regardless of the percentage of the total gross income at the Mortgaged Property that it comprises, any Lease relating to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F1BA113" w14:textId="77777777" w:rsidR="009E1C82" w:rsidRDefault="009E1C82" w:rsidP="009E1C82">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FF3836" w14:textId="77777777" w:rsidR="009E1C82" w:rsidRDefault="009E1C82" w:rsidP="009E1C82">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -9544,51 +9522,50 @@
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF5EC1" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Monthly Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -10282,330 +10259,319 @@
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15AB63CD" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="005D3AE0" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005D3AE0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O&amp;M</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">O&amp;M </w:t>
+      </w:r>
+      <w:r w:rsidR="00496BF2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00452BCE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B207F32" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00496BF2">
-[...21 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Treasury Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5190A3ED" w14:textId="16BD2236" w:rsidR="00724EF7" w:rsidRDefault="00724EF7" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BC8531" w14:textId="28E59DEB" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2298">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA6D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F0960D" w14:textId="0B75E1F1" w:rsidR="00E231FB" w:rsidRPr="00AF5DDB" w:rsidRDefault="00E231FB" w:rsidP="00E231FB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1499">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B207F32" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
-[...215 lines deleted...]
-    </w:p>
     <w:p w14:paraId="534E9585" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00452BCE" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00614F30">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00614F30">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment Change Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00614F30">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00A96CB1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidR="00A96CB1" w:rsidRPr="00F14631">
@@ -10943,457 +10909,229 @@
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_cp_change_102"/>
       <w:r w:rsidR="00E231FB" w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591D3341" w14:textId="3D68F7EF" w:rsidR="0013392D" w:rsidRPr="00E231FB" w:rsidRDefault="0013392D" w:rsidP="00AD78AD">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AC52C8">
+    <w:bookmarkEnd w:id="29"/>
+    <w:p w14:paraId="4F00542D" w14:textId="77777777" w:rsidR="006E177B" w:rsidRDefault="006E177B" w:rsidP="006E177B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52C8">
-[...248 lines deleted...]
-      <w:r w:rsidRPr="00E231FB">
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00F14631">
+    <w:p w14:paraId="5AAA2254" w14:textId="77777777" w:rsidR="006E177B" w:rsidRDefault="006E177B" w:rsidP="006E177B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Prepayment Date</w:t>
       </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF3E481" w14:textId="77777777" w:rsidR="006E177B" w:rsidRPr="002B5C24" w:rsidRDefault="006E177B" w:rsidP="006E177B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631FB97B" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the last Business Day of a calendar month.</w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_6">
         <w:smartTagPr>
           <w:attr w:name="TagType" w:val="5"/>
         </w:smartTagPr>
         <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_4">
           <w:smartTagPr>
             <w:attr w:name="TagType" w:val="5"/>
           </w:smartTagPr>
-          <w:smartTag w:uri="schemas-workshare-com/workshare" w:element="PolicySmartTags.CWSPolicyTagAction_6">
-[...10 lines deleted...]
-          </w:smartTag>
+          <w:r w:rsidRPr="00F14631">
+            <w:rPr>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:t>private</w:t>
+          </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531B829E" w14:textId="77777777" w:rsidR="0013392D" w:rsidRDefault="0013392D" w:rsidP="00AD78AD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B961F6">
         <w:rPr>
           <w:b/>
@@ -11401,722 +11139,729 @@
         </w:rPr>
         <w:t>Personal Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2584">
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2584">
         <w:t xml:space="preserve">Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2584">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>all telephone numbers or listings,</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB2584">
-        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications </w:t>
-[...3 lines deleted...]
-        <w:t>and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="616EC68E" w14:textId="77777777" w:rsidR="00496BF2" w:rsidRDefault="00496BF2" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personalty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C429A6" w14:textId="77777777" w:rsidR="0013392D" w:rsidRPr="00AC52C8" w:rsidRDefault="0013392D" w:rsidP="00AD78AD">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AC52C8">
+    <w:p w14:paraId="2B73E1CC" w14:textId="0878AA03" w:rsidR="006E177B" w:rsidRPr="002B5C24" w:rsidRDefault="006E177B" w:rsidP="006E177B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AC52C8">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00AC52C8">
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="00397ABE" w:rsidRPr="00397ABE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p w14:paraId="0D7EAD02" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00643EAD" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-        <w:t>Prepayment Lockout Period</w:t>
+      <w:r w:rsidR="007D3A55">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3A55" w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FBFE830" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D3A55">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the written notice that Borrower is required to provide to Lender in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3200E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103B57B3" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3200E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and calculated in accordance with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA034D5" w14:textId="77777777" w:rsidR="00B66F76" w:rsidRDefault="00B66F76" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
-      <w:r w:rsidR="007D3A55" w:rsidRPr="00F14631">
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBFE830" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
-[...21 lines deleted...]
-        <w:t>Prepayment Notice</w:t>
+    <w:p w14:paraId="5017C22B" w14:textId="77777777" w:rsidR="00B66F76" w:rsidRDefault="00B66F76" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F4727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period Term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-        <w:t>Prepayment Premium</w:t>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period Term</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>means</w:t>
-[...89 lines deleted...]
-      <w:r w:rsidRPr="00F14631">
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A80CFF3" w14:textId="77777777" w:rsidR="00AD6E03" w:rsidRDefault="00AD6E03" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...188 lines deleted...]
-        </w:rPr>
         <w:t>Schedule 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAE4CB5" w14:textId="0202CC35" w:rsidR="006F7DF0" w:rsidRPr="002B5C24" w:rsidRDefault="00062354" w:rsidP="006F7DF0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="37" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p w14:paraId="42C1845C" w14:textId="77777777" w:rsidR="006F7DF0" w:rsidRPr="002277F2" w:rsidRDefault="006F7DF0" w:rsidP="006F7DF0">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -12138,110 +11883,109 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14FF97A3" w14:textId="77777777" w:rsidR="006F7DF0" w:rsidRPr="002277F2" w:rsidRDefault="006F7DF0" w:rsidP="006F7DF0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2444580B" w14:textId="77777777" w:rsidR="00EC1499" w:rsidRDefault="00EC1499" w:rsidP="00EC1499">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_46"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that has caused any unsatisfactory experience of a material nature with Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568BD8EE" w14:textId="77777777" w:rsidR="006F7DF0" w:rsidRPr="002B5C24" w:rsidRDefault="006F7DF0" w:rsidP="006F7DF0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12342,1946 +12086,2226 @@
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADC724F" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="267B9003" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585E0DE8" w14:textId="77777777" w:rsidR="00EA6DAC" w:rsidRDefault="00EA6DAC" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B7C94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7C94">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7C94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7C94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFCF91B" w14:textId="77777777" w:rsidR="006F7DF0" w:rsidRDefault="006F7DF0" w:rsidP="006F7DF0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B486DD3" w14:textId="77777777" w:rsidR="004D4D5E" w:rsidRPr="004D4D5E" w:rsidRDefault="004D4D5E" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4D5E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remaining Amortization Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D4D5E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AA0AC0" w14:textId="77777777" w:rsidR="00DA794F" w:rsidRDefault="00DA794F" w:rsidP="00DA794F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6B2C15" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00DA794F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C8714A4" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="007C47CD" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair Threshold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FD0D0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003B5FEF" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566A915B" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a corporation</w:t>
-[...59 lines deleted...]
-        <w:t>Publicly-Held Trust</w:t>
+        <w:t xml:space="preserve"> the account established by Lender into which the Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51572913" w14:textId="77777777" w:rsidR="00CF15A7" w:rsidRDefault="00CF15A7" w:rsidP="00CF15A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CF8FA7" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00CF15A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deposit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C6B3AA" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a real estate investment trust</w:t>
-[...68 lines deleted...]
-      <w:r w:rsidRPr="001B7C94">
+        <w:t xml:space="preserve"> the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E74ADD" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112FCC6A" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C1C6F6" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FABE02" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B582944" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00340E0B" w14:textId="77777777" w:rsidR="00AD6E03" w:rsidRDefault="00AD6E03" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680B64AE" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18225942" w14:textId="77777777" w:rsidR="00AD6E03" w:rsidRDefault="00AD6E03" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C6E601" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0172BAF0" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, collectively, the funds on deposit in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297A455B" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means, individually and collectively,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Replacement Reserve Account, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C3886E" w14:textId="77777777" w:rsidR="00AD78AD" w:rsidRDefault="00AD78AD" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Residential Lease</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a Lease of an individual dwelling unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3255B72C" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restoration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any work and improvements required to be performed to the Mortgaged Property following a casualty or event of loss as set forth in plans and specifications approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D60CEA1" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1A12">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restoration Reserve Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E3C072" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1A12">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restoration Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r>
-[...115 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="004423A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidR="004423A1" w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5A939B" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF1A12">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restoration Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1A12">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00285ACC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004423A1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidR="004423A1" w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73FA1AF7" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="002B5C24" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Restricted Ownership Interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, with respect to any entity, the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE96393" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
-        </w:rPr>
-[...1310 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F70D50C" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="009DE356" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AA1AAE" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="4427010E" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CE5F93" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="27605360" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2635667E" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="356B4E49" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A9AC50" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="70A71A23" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="2D447046" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A2A5D4" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359406E5" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+    <w:p w14:paraId="5BC08C42" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AD95463" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D19C71" w14:textId="2349D6CE" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E872199" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="002A4C38">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="786B5411" w14:textId="0669D130" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="48851925" w14:textId="35971A16" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E32E3B" w:rsidRPr="00E32E3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="35227BC8" w14:textId="77777777" w:rsidR="00F10B7F" w:rsidRPr="001D071C" w:rsidRDefault="00F10B7F" w:rsidP="00F10B7F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3120B6EF" w14:textId="77777777" w:rsidR="00A33A4C" w:rsidRDefault="00A33A4C" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -14363,51 +14387,50 @@
         </w:rPr>
         <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A10D37" w14:textId="77777777" w:rsidR="00B66ED6" w:rsidRPr="00A85853" w:rsidRDefault="00B66ED6" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00374560">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule of Interest Rate Type Provisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="004F4727">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule</w:t>
       </w:r>
@@ -14564,61 +14587,59 @@
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E0BFB1" w14:textId="3305B3AB" w:rsidR="00EC1499" w:rsidRPr="00EC1499" w:rsidRDefault="00EC1499" w:rsidP="00EC1499">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC1499">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EC1499">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EC1499">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="00983ECB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC1499">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2922DAFE" w14:textId="77777777" w:rsidR="008B4BDF" w:rsidRDefault="008B4BDF" w:rsidP="00970654">
       <w:pPr>
         <w:keepNext/>
@@ -14824,307 +14845,258 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4967C2BD" w14:textId="77777777" w:rsidR="008B4BDF" w:rsidRPr="00A853E4" w:rsidRDefault="00494882" w:rsidP="00F26D6E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, with respect to any day, the secured overnight financing rate </w:t>
       </w:r>
       <w:r w:rsidR="00740BEB" w:rsidRPr="00984666">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>last</w:t>
       </w:r>
       <w:r w:rsidR="00740BEB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">published </w:t>
       </w:r>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for such day</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00740BEB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E100A5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
       <w:r w:rsidR="00740BEB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52AF0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA6ADFE" w14:textId="77777777" w:rsidR="00740BEB" w:rsidRPr="00E10AFC" w:rsidRDefault="00740BEB" w:rsidP="00740BEB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E100A5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E100A5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7787D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7787D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any successor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>publisher of SOFR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7787D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116DC13E" w14:textId="77777777" w:rsidR="00740BEB" w:rsidRPr="00A853E4" w:rsidRDefault="00740BEB" w:rsidP="00740BEB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070436">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070436">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Website</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AF0">
-[...47 lines deleted...]
-        <w:t>” means the</w:t>
+      <w:r w:rsidRPr="00070436">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7787D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York</w:t>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="005D44EB" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C7787D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7787D">
         <w:rPr>
@@ -15144,123 +15116,181 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>source</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> generally used by </w:t>
       </w:r>
       <w:r w:rsidR="00F81958">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commercial </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day</w:t>
+        <w:t>lenders to obtain SOFR for any day</w:t>
       </w:r>
       <w:r w:rsidRPr="00C7787D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A9B2471" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRPr="00F14631" w:rsidRDefault="00F26D6E" w:rsidP="00F26D6E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5157">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1C589EF8" w14:textId="77777777" w:rsidR="00F36743" w:rsidRPr="002B5C24" w:rsidRDefault="00F36743" w:rsidP="00F36743">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="6CD1D060" w14:textId="77777777" w:rsidR="00B66ED6" w:rsidRDefault="00B66ED6" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15727,129 +15757,280 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00422195" w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3D9946" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="004F4727" w:rsidP="00AD78AD">
+    <w:p w14:paraId="164937FE" w14:textId="77777777" w:rsidR="00807E8C" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00807E8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00422195" w:rsidRPr="00F14631">
-[...7 lines deleted...]
-    <w:p w14:paraId="392DFA0E" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="004F4727" w:rsidP="00AD78AD">
+      <w:r w:rsidR="00807E8C" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F5CF03" w14:textId="77777777" w:rsidR="00807E8C" w:rsidRDefault="00807E8C" w:rsidP="00807E8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...22 lines deleted...]
-    <w:p w14:paraId="33DECCF1" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688AD3E5" w14:textId="1457E141" w:rsidR="00807E8C" w:rsidRPr="00A0084B" w:rsidRDefault="00807E8C" w:rsidP="00807E8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EFF15A" w14:textId="03C5EFBE" w:rsidR="00807E8C" w:rsidRPr="002B5C24" w:rsidRDefault="00807E8C" w:rsidP="00807E8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35E92">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DECCF1" w14:textId="000AD886" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00401E3C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -15930,194 +16111,182 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C616642" w14:textId="77777777" w:rsidR="00A3200E" w:rsidRDefault="00422195" w:rsidP="00DA794F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9CC1ED" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC873AC" w14:textId="77777777" w:rsidR="008B4BDF" w:rsidRPr="00A853E4" w:rsidRDefault="008B4BDF" w:rsidP="008B4BDF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_DV_C38"/>
+      <w:bookmarkStart w:id="45" w:name="_DV_C38"/>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Unadjusted Index Replacement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A853E4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means the Index Replacement excluding the Index Replacement Adjustment.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="440A4767" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00300CA3" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
@@ -16150,51 +16319,50 @@
         <w:t>e payment of money or transfer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="596223EA" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00A32B9E" w:rsidRDefault="00422195" w:rsidP="00AD78AD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yield Maintenance Period End Date</w:t>
       </w:r>
       <w:r w:rsidR="004F4727">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009A68E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
@@ -16365,178 +16533,193 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B85A1D7" w14:textId="77777777" w:rsidR="00F26D6E" w:rsidRPr="00267360" w:rsidRDefault="00F26D6E" w:rsidP="00267360">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5157">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F26D6E" w:rsidRPr="00267360" w:rsidSect="00E15E47">
-      <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="706B79E4" w14:textId="77777777" w:rsidR="00E97BC6" w:rsidRDefault="00E97BC6">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5ECB2A58" w14:textId="77777777" w:rsidR="00E97BC6" w:rsidRDefault="00E97BC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="11E4BCBA" w14:textId="77777777" w:rsidR="00E97BC6" w:rsidRDefault="00E97BC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56AC53B0" w14:textId="77777777" w:rsidR="001E547A" w:rsidRDefault="001E547A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EDD0E6B" w14:textId="77777777" w:rsidR="000671A1" w:rsidRDefault="000671A1" w:rsidP="00C120BA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2767"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
     <w:tr w:rsidR="000671A1" w14:paraId="2196BFCD" w14:textId="77777777" w:rsidTr="003C2382">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="517EE441" w14:textId="77777777" w:rsidR="000671A1" w:rsidRPr="00633D6D" w:rsidRDefault="000671A1" w:rsidP="00C120BA">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -16560,116 +16743,86 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> H</w:t>
           </w:r>
           <w:r w:rsidR="001E65CF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">ybrid </w:t>
           </w:r>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="003C2382">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="0C077319" w14:textId="77777777" w:rsidR="000671A1" w:rsidRPr="00633D6D" w:rsidRDefault="000671A1" w:rsidP="00633D6D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.HYARM</w:t>
           </w:r>
           <w:r w:rsidR="003C2382">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="14D745A0" w14:textId="77777777" w:rsidR="000671A1" w:rsidRPr="00633D6D" w:rsidRDefault="000671A1" w:rsidP="00633D6D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
@@ -16688,152 +16841,128 @@
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00B6385F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F12B14" w14:paraId="2D635654" w14:textId="77777777" w:rsidTr="003C2382">
+    <w:tr w:rsidR="005F4B9F" w14:paraId="2D635654" w14:textId="77777777" w:rsidTr="003C2382">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2F48E98D" w14:textId="77777777" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="00F12B14" w:rsidP="00F12B14">
+        <w:p w14:paraId="2F48E98D" w14:textId="77777777" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1B34840B" w14:textId="3C2C29AB" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="006F7DF0" w:rsidP="00F12B14">
+        <w:p w14:paraId="1B34840B" w14:textId="7B9FF443" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="48BA47DA" w14:textId="1B2776AB" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="00F12B14" w:rsidP="00F12B14">
+        <w:p w14:paraId="48BA47DA" w14:textId="11B6DC3F" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="56F3B014" w14:textId="77777777" w:rsidR="000671A1" w:rsidRPr="00C120BA" w:rsidRDefault="000671A1" w:rsidP="00C120BA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="481A24CF" w14:textId="77777777" w:rsidR="00E15E47" w:rsidRDefault="00E15E47" w:rsidP="00E15E47"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2767"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E15E47" w14:paraId="4F6D42AF" w14:textId="77777777" w:rsidTr="003C2382">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2E02F00B" w14:textId="77777777" w:rsidR="00E15E47" w:rsidRPr="00633D6D" w:rsidRDefault="00E15E47" w:rsidP="003524D9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -16857,116 +16986,86 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> H</w:t>
           </w:r>
           <w:r w:rsidR="001E65CF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">ybrid </w:t>
           </w:r>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>ARM</w:t>
           </w:r>
           <w:r w:rsidR="003C2382">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="41BF9D7A" w14:textId="77777777" w:rsidR="00E15E47" w:rsidRPr="00633D6D" w:rsidRDefault="00E15E47" w:rsidP="003524D9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.HYARM</w:t>
           </w:r>
           <w:r w:rsidR="003C2382">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="6F093619" w14:textId="77777777" w:rsidR="00E15E47" w:rsidRPr="00633D6D" w:rsidRDefault="00E15E47" w:rsidP="003524D9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
@@ -16985,174 +17084,180 @@
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00B6385F">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="0010757A" w:rsidRPr="00633D6D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F12B14" w14:paraId="6DBB2E4D" w14:textId="77777777" w:rsidTr="003C2382">
+    <w:tr w:rsidR="005F4B9F" w14:paraId="6DBB2E4D" w14:textId="77777777" w:rsidTr="003C2382">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2DA4191A" w14:textId="77777777" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="00F12B14" w:rsidP="00F12B14">
+        <w:p w14:paraId="2DA4191A" w14:textId="77777777" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00633D6D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0B63D902" w14:textId="742D4193" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="006F7DF0" w:rsidP="00F12B14">
+        <w:p w14:paraId="0B63D902" w14:textId="3110542E" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1088DE0C" w14:textId="4A301743" w:rsidR="00F12B14" w:rsidRPr="00633D6D" w:rsidRDefault="00F12B14" w:rsidP="00F12B14">
+        <w:p w14:paraId="1088DE0C" w14:textId="1E7A96DB" w:rsidR="005F4B9F" w:rsidRPr="00633D6D" w:rsidRDefault="005F4B9F" w:rsidP="005F4B9F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="40EC25CD" w14:textId="77777777" w:rsidR="00E15E47" w:rsidRDefault="00E15E47">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1F77806E" w14:textId="77777777" w:rsidR="00E97BC6" w:rsidRDefault="00E97BC6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C82F9A1" w14:textId="77777777" w:rsidR="00E97BC6" w:rsidRDefault="00E97BC6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1233A972" w14:textId="77777777" w:rsidR="001E547A" w:rsidRDefault="001E547A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="662AB3D1" w14:textId="77777777" w:rsidR="001E547A" w:rsidRDefault="001E547A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FB46DF" w14:textId="77777777" w:rsidR="001E547A" w:rsidRDefault="001E547A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -19705,253 +19810,261 @@
   <w:num w:numId="16" w16cid:durableId="983656890">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="592278949">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1439333947">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1424296711">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1411081686">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1944531907">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="31469383">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00003674"/>
+    <w:rsid w:val="00003A13"/>
     <w:rsid w:val="0002012C"/>
     <w:rsid w:val="0002383E"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="000329D9"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00062354"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="000671A1"/>
     <w:rsid w:val="000772B0"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00081884"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="000841EE"/>
     <w:rsid w:val="000878DB"/>
     <w:rsid w:val="00091273"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00095461"/>
     <w:rsid w:val="0009748F"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A35BD"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B3B81"/>
     <w:rsid w:val="000C6547"/>
     <w:rsid w:val="000D1098"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000D6817"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000F1C81"/>
     <w:rsid w:val="000F2560"/>
     <w:rsid w:val="000F4083"/>
     <w:rsid w:val="0010757A"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="00122595"/>
     <w:rsid w:val="0013392D"/>
     <w:rsid w:val="00134B01"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="00140F20"/>
     <w:rsid w:val="001413AB"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="001616F0"/>
     <w:rsid w:val="00161B0C"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="0016433F"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="00193164"/>
     <w:rsid w:val="00194175"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001B020F"/>
     <w:rsid w:val="001B4E1A"/>
     <w:rsid w:val="001B5817"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001D1713"/>
     <w:rsid w:val="001E04F5"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E38BE"/>
+    <w:rsid w:val="001E547A"/>
     <w:rsid w:val="001E65CF"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F2222"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="00201B73"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00206C33"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00222C41"/>
     <w:rsid w:val="00231187"/>
     <w:rsid w:val="002356FA"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="00240229"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="002621FE"/>
     <w:rsid w:val="00262F85"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="00267360"/>
     <w:rsid w:val="00267A93"/>
     <w:rsid w:val="00270183"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="00285FF2"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029515C"/>
     <w:rsid w:val="00296EA9"/>
+    <w:rsid w:val="002A4C38"/>
     <w:rsid w:val="002B1DF9"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D25C2"/>
+    <w:rsid w:val="002D563F"/>
     <w:rsid w:val="002E2E19"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00304A92"/>
     <w:rsid w:val="00304C89"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="00311022"/>
     <w:rsid w:val="00317A74"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00324917"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00336CE7"/>
     <w:rsid w:val="0033718B"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="003524D9"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036062D"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="00362016"/>
     <w:rsid w:val="003771E1"/>
     <w:rsid w:val="0038374C"/>
     <w:rsid w:val="00383E04"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="00385794"/>
     <w:rsid w:val="00387304"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="00390DC8"/>
     <w:rsid w:val="003949F1"/>
+    <w:rsid w:val="00397ABE"/>
     <w:rsid w:val="003A2955"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003B15F2"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C2382"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C6AA7"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D76A4"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="00400B27"/>
     <w:rsid w:val="004010AC"/>
+    <w:rsid w:val="00401E3C"/>
     <w:rsid w:val="00412502"/>
     <w:rsid w:val="004131F3"/>
     <w:rsid w:val="00413611"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="004158D2"/>
     <w:rsid w:val="004168F3"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00436469"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="004423A1"/>
     <w:rsid w:val="00444525"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00447382"/>
     <w:rsid w:val="00450B75"/>
     <w:rsid w:val="00452BCE"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="004544F4"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00462AE3"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00463926"/>
     <w:rsid w:val="0046756B"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="00475688"/>
     <w:rsid w:val="004765CB"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480821"/>
@@ -20000,80 +20113,84 @@
     <w:rsid w:val="005513B6"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="00560D2E"/>
     <w:rsid w:val="0056622A"/>
     <w:rsid w:val="00572609"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005B0782"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B284D"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C7C19"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005D44EB"/>
     <w:rsid w:val="005E34E9"/>
     <w:rsid w:val="005E5178"/>
+    <w:rsid w:val="005F4B9F"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00604022"/>
     <w:rsid w:val="00606CEB"/>
     <w:rsid w:val="00607532"/>
     <w:rsid w:val="00610250"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00633D6D"/>
+    <w:rsid w:val="00636365"/>
     <w:rsid w:val="00643EAD"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="006565DC"/>
     <w:rsid w:val="00665D81"/>
     <w:rsid w:val="00675751"/>
     <w:rsid w:val="00676349"/>
+    <w:rsid w:val="00680A5E"/>
     <w:rsid w:val="00684E12"/>
     <w:rsid w:val="0068662D"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="00694445"/>
     <w:rsid w:val="006A4220"/>
     <w:rsid w:val="006A7E24"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B4EEE"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C373B"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006D40EC"/>
+    <w:rsid w:val="006E177B"/>
     <w:rsid w:val="006E5B69"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="006F6846"/>
     <w:rsid w:val="006F7DF0"/>
     <w:rsid w:val="0070338C"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="00715AAA"/>
     <w:rsid w:val="00716006"/>
     <w:rsid w:val="007169EB"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00724EF7"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00732698"/>
     <w:rsid w:val="00734354"/>
     <w:rsid w:val="00735A02"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00740BEB"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
@@ -20094,99 +20211,104 @@
     <w:rsid w:val="00797807"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A7DFF"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1353"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C47CD"/>
     <w:rsid w:val="007C7C1B"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D18A3"/>
     <w:rsid w:val="007D3A55"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007E207B"/>
     <w:rsid w:val="007F1590"/>
     <w:rsid w:val="007F1A25"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F2C83"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00804550"/>
     <w:rsid w:val="00805742"/>
+    <w:rsid w:val="00807E8C"/>
     <w:rsid w:val="00812465"/>
+    <w:rsid w:val="00812FC3"/>
     <w:rsid w:val="00814A08"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="0081729D"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00842A8B"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="008516FC"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="008649F6"/>
     <w:rsid w:val="008718C2"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00876258"/>
     <w:rsid w:val="00884920"/>
     <w:rsid w:val="00884F85"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008B4BDF"/>
     <w:rsid w:val="008C134D"/>
+    <w:rsid w:val="008C2843"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C3B69"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008E14F3"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F445D"/>
     <w:rsid w:val="008F5B76"/>
     <w:rsid w:val="0090379A"/>
     <w:rsid w:val="00905D09"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00912B5C"/>
     <w:rsid w:val="00912F3D"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="00922D92"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="009344EE"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00950479"/>
     <w:rsid w:val="00950847"/>
+    <w:rsid w:val="0095244A"/>
     <w:rsid w:val="00954F36"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00963511"/>
     <w:rsid w:val="00970654"/>
     <w:rsid w:val="0097073C"/>
     <w:rsid w:val="00976E9F"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00983ECB"/>
     <w:rsid w:val="00984666"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="00990C64"/>
     <w:rsid w:val="009A174D"/>
     <w:rsid w:val="009A68E9"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
     <w:rsid w:val="009B50CC"/>
     <w:rsid w:val="009B76A1"/>
     <w:rsid w:val="009C3760"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009D7284"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E1C82"/>
@@ -20210,243 +20332,255 @@
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A82AB9"/>
     <w:rsid w:val="00A8456D"/>
     <w:rsid w:val="00A853E4"/>
     <w:rsid w:val="00A85853"/>
     <w:rsid w:val="00A9020E"/>
     <w:rsid w:val="00A9133F"/>
     <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A94C14"/>
     <w:rsid w:val="00A96CB1"/>
     <w:rsid w:val="00A97B27"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA0A90"/>
     <w:rsid w:val="00AA41DD"/>
     <w:rsid w:val="00AA4A7F"/>
     <w:rsid w:val="00AA4D15"/>
     <w:rsid w:val="00AB01C0"/>
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB661A"/>
     <w:rsid w:val="00AD0FB4"/>
     <w:rsid w:val="00AD1157"/>
     <w:rsid w:val="00AD2876"/>
     <w:rsid w:val="00AD643A"/>
     <w:rsid w:val="00AD6E03"/>
     <w:rsid w:val="00AD78AD"/>
+    <w:rsid w:val="00AF11AD"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B109CB"/>
     <w:rsid w:val="00B11730"/>
     <w:rsid w:val="00B13E95"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B40394"/>
+    <w:rsid w:val="00B4080D"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B555CD"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B6385F"/>
     <w:rsid w:val="00B66ED6"/>
     <w:rsid w:val="00B66F76"/>
     <w:rsid w:val="00B71E5C"/>
     <w:rsid w:val="00B7364F"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B93CBD"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00BA4275"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB614D"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC3323"/>
     <w:rsid w:val="00BC747F"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BE0632"/>
     <w:rsid w:val="00BE16A9"/>
+    <w:rsid w:val="00BF0BB8"/>
     <w:rsid w:val="00BF56F0"/>
     <w:rsid w:val="00BF6044"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C05030"/>
     <w:rsid w:val="00C0558C"/>
     <w:rsid w:val="00C0576E"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C06A44"/>
     <w:rsid w:val="00C120BA"/>
     <w:rsid w:val="00C159DD"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C30E8C"/>
     <w:rsid w:val="00C34049"/>
+    <w:rsid w:val="00C35E92"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C70108"/>
     <w:rsid w:val="00C7127F"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C801FD"/>
     <w:rsid w:val="00C80487"/>
     <w:rsid w:val="00C80521"/>
     <w:rsid w:val="00C826E3"/>
     <w:rsid w:val="00C831AA"/>
+    <w:rsid w:val="00C836A5"/>
     <w:rsid w:val="00C86C48"/>
     <w:rsid w:val="00C90505"/>
     <w:rsid w:val="00C905AA"/>
     <w:rsid w:val="00CA2628"/>
     <w:rsid w:val="00CA5231"/>
     <w:rsid w:val="00CB19C1"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC3752"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CD12A1"/>
     <w:rsid w:val="00CD316C"/>
     <w:rsid w:val="00CE4D2F"/>
     <w:rsid w:val="00CE6070"/>
     <w:rsid w:val="00CE6E7A"/>
     <w:rsid w:val="00CE7B84"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF15A7"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D159F8"/>
     <w:rsid w:val="00D43F46"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D50ED7"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D7676B"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D832F4"/>
     <w:rsid w:val="00D84F3A"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D90425"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D9469B"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA196B"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DA2F32"/>
     <w:rsid w:val="00DA6D7B"/>
     <w:rsid w:val="00DA794F"/>
     <w:rsid w:val="00DC23D1"/>
     <w:rsid w:val="00DC3349"/>
     <w:rsid w:val="00DC6086"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DE065D"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00DE27A7"/>
     <w:rsid w:val="00DE3036"/>
     <w:rsid w:val="00DE6E74"/>
     <w:rsid w:val="00DF0FF8"/>
     <w:rsid w:val="00DF67DD"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E043CC"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E13071"/>
+    <w:rsid w:val="00E13C21"/>
     <w:rsid w:val="00E15E47"/>
     <w:rsid w:val="00E231FB"/>
     <w:rsid w:val="00E23C70"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E25759"/>
     <w:rsid w:val="00E31882"/>
+    <w:rsid w:val="00E32E3B"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44E8A"/>
     <w:rsid w:val="00E50290"/>
     <w:rsid w:val="00E5082E"/>
     <w:rsid w:val="00E54A83"/>
     <w:rsid w:val="00E55432"/>
     <w:rsid w:val="00E569FE"/>
     <w:rsid w:val="00E61372"/>
     <w:rsid w:val="00E72821"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75C09"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E770B0"/>
     <w:rsid w:val="00E81640"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E871F0"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E97BC6"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA3897"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA67D8"/>
     <w:rsid w:val="00EA6DAC"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB2941"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EC1499"/>
     <w:rsid w:val="00EC321E"/>
     <w:rsid w:val="00EC37C2"/>
     <w:rsid w:val="00ED135F"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE7D7A"/>
     <w:rsid w:val="00EF7FC6"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F04F1B"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F05978"/>
+    <w:rsid w:val="00F10B7F"/>
     <w:rsid w:val="00F10D64"/>
     <w:rsid w:val="00F1277A"/>
     <w:rsid w:val="00F12B14"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F2024D"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F26D6E"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F316D9"/>
     <w:rsid w:val="00F3235B"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F35C54"/>
+    <w:rsid w:val="00F36743"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F4531C"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F46944"/>
     <w:rsid w:val="00F47255"/>
     <w:rsid w:val="00F47E9C"/>
     <w:rsid w:val="00F525A0"/>
     <w:rsid w:val="00F54EF1"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F604D4"/>
     <w:rsid w:val="00F64836"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F71D08"/>
     <w:rsid w:val="00F7604F"/>
     <w:rsid w:val="00F81958"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F85CD4"/>
     <w:rsid w:val="00F8679D"/>
     <w:rsid w:val="00F95C7C"/>
@@ -20460,69 +20594,68 @@
     <w:rsid w:val="00FD4CB1"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE61E4"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FF2942"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF31DD"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_6"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="59393"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="694AFCC0"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -21328,51 +21461,51 @@
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009A68E9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="41248597">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22090,51 +22223,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2081828801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22354,89 +22487,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>44339</Characters>
+  <Pages>6</Pages>
+  <Words>7983</Words>
+  <Characters>45506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>703</Lines>
-  <Paragraphs>335</Paragraphs>
+  <Lines>379</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.HYARM SOFR</vt:lpstr>
+      <vt:lpstr>6101.HYARM (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52012</CharactersWithSpaces>
+  <CharactersWithSpaces>53383</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.HYARM SOFR</dc:title>
+  <dc:title>6101.HYARM (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type – Hybrid ARM (SOFR))</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>