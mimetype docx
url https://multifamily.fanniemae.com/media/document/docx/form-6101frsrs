--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49863776" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk199332856"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="3D0A9444" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003B6AD2" w:rsidRDefault="00422195" w:rsidP="00DD606B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -706,67 +706,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A56C17F" w14:textId="6CCAF089" w:rsidR="0015433D" w:rsidRPr="00343AC3" w:rsidRDefault="0015433D" w:rsidP="00DD4E6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated </w:t>
@@ -4001,87 +3985,159 @@
         <w:t>” (including with correlative meanings, such as “</w:t>
       </w:r>
       <w:r w:rsidR="001C5722" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling,</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027E545F" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="002277F2" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
+    <w:p w14:paraId="14010740" w14:textId="77777777" w:rsidR="00E8757B" w:rsidRDefault="00E8757B" w:rsidP="00E8757B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk228276510"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002514B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Property Operator,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="027E545F" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="002277F2" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="0B077733" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Credit Score</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -4580,137 +4636,151 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F2A6E3" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
+    <w:p w14:paraId="08F2A6E3" w14:textId="03827558" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4074" w:rsidRPr="000E4074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF8FEF8" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4730,50 +4800,51 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DD4C5F" w14:textId="5F6D7300" w:rsidR="00BC1399" w:rsidRPr="00343AC3" w:rsidRDefault="00BC1399" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Economic</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sanctions</w:t>
       </w:r>
@@ -4794,1364 +4865,1380 @@
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673290C0" w14:textId="425F94E0" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E812F5" w14:textId="13BA5A26" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employee Benefit Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="003504B4" w:rsidRPr="003504B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or a “plan” as defined in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="003504B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="003504B4" w:rsidRPr="003504B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4975(e)(1) of the Internal Revenue Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772C087C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enforcement Costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4E61D3" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Environmental Indemnity Agreement dated as of the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0BC155" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00817798">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Inspections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3704A016" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7353317C" w14:textId="77777777" w:rsidR="00BB24F4" w:rsidRDefault="00BB24F4" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Employee Retirement Income Security Act of 1974, as amended from time to time and the regulations promulgated thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="536C20FD" w14:textId="5A582FC1" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Affiliate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall mean, with respect to Borrower, any entity that, together with Borrower, would be treated as a single employer under Section 414(b) or (c) of the Internal Revenue Code, or Section 4001(a)(14) of ERISA, or the regulations thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763A6911" w14:textId="48D94D97" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any employee pension benefit plan within the meaning of Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02CB5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3(2) of ERISA (or related trust) that is subject to the requirements of Title IV of ERISA, Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02CB5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">430 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB187D" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 431 of the Internal Revenue Code, or Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02CB5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower or its ERISA Affiliates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DDA53E" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the occurrence of any event listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.01 (Events of Default) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0718FCF1" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exceptions to Representations and Warranties Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64AC4C9E" w14:textId="1E50936B" w:rsidR="008A3F78" w:rsidRPr="00343AC3" w:rsidRDefault="008A3F78" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, individually and collectively, any of an Operating Lease, Sublease, Management Agreement or any other agreement setting forth the responsibilities for the operation, management, maintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93A0F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administration of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6113E" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a Seniors Housing Facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AE078E" w14:textId="77777777" w:rsidR="00C049C6" w:rsidRPr="00954535" w:rsidRDefault="00C049C6" w:rsidP="00C049C6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk200740948"/>
+      <w:r w:rsidRPr="00954535">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...5 lines deleted...]
-        <w:t>Effective Date</w:t>
+      <w:r w:rsidRPr="00954535">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00954535">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="4104238A" w14:textId="002FE2FF" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E812F5" w14:textId="13BA5A26" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
-[...38 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="56D42C50" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK6"/>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Principal and Interest Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B86C925" w14:textId="58EDF9A5" w:rsidR="00DD4E6F" w:rsidRDefault="00DD4E6F" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Investment Trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means an investment trust as defined in Section 301.7701-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00570DD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Treasury Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B4E855" w14:textId="3FE35CAF" w:rsidR="003A2955" w:rsidRPr="00343AC3" w:rsidRDefault="003A2955" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B41D49A" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixtures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3785FBFA" w14:textId="629B9EF8" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Force Majeure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and of which Borrower shall have notified Lender in writing within ten</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02CB5">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="003504B4" w:rsidRPr="003504B4">
-[...68 lines deleted...]
-        <w:t>Environmental Indemnity</w:t>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(10) days after its occurrence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="589E768B" w14:textId="77777777" w:rsidR="000E4074" w:rsidRPr="002B5C24" w:rsidRDefault="000E4074" w:rsidP="000E4074">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A206C1B" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E009D2" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
         <w:rPr>
-          <w:b/>
-[...78 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>foreclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Security Instrument;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E5981B" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2CA4" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5408FCFA" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery by Borrower to Lender (or its designee or nominee) of a deed </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or other conveyance of Borrower’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s interest in the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in lieu of any of the foregoing</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DDF35C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00EE4D39" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in Louisiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any dation en paiement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B4FBB5" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00FD04FE">
+      <w:pPr>
+        <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>ERISA</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the Employee Retirement Income Security Act of 1974, as amended from time to time and the regulations promulgated thereunder.</w:t>
-[...427 lines deleted...]
-      </w:pPr>
+        <w:t>” means a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person who is</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:bCs/>
-[...544 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44290920" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
+    <w:p w14:paraId="44290920" w14:textId="67864A2F" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4074" w:rsidRPr="000E4074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754FD734" w14:textId="77777777" w:rsidR="00570DD1" w:rsidRPr="005C7D41" w:rsidRDefault="00570DD1" w:rsidP="00570DD1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6171,68 +6258,116 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="471B4587" w14:textId="77777777" w:rsidR="00A56EBD" w:rsidRPr="00343AC3" w:rsidRDefault="00A56EBD" w:rsidP="00A56EBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="33897253" w14:textId="77777777" w:rsidR="000E4074" w:rsidRDefault="000E4074" w:rsidP="000E4074">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="18CE09E2" w14:textId="7F015808" w:rsidR="008635B9" w:rsidRPr="00343AC3" w:rsidRDefault="008635B9" w:rsidP="00A56EBD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Collection Account Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -6249,51 +6384,50 @@
         </w:rPr>
         <w:t xml:space="preserve">(Seniors Housing) </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>among Borrower, Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335DE783" w14:textId="24A6F23F" w:rsidR="005B3CA7" w:rsidRPr="00343AC3" w:rsidRDefault="005B3CA7" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Depositary Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, if any, that certain Government Receivables Depositary Agreement</w:t>
       </w:r>
       <w:r w:rsidR="00FD04FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Seniors Housing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -6598,51 +6732,59 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a </w:t>
       </w:r>
       <w:r w:rsidR="00F07522" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or </w:t>
+        <w:t xml:space="preserve">Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">proceeding or case occurred without the consent, encouragement or </w:t>
       </w:r>
       <w:r w:rsidR="00A1306B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">active participation of </w:t>
       </w:r>
       <w:r w:rsidR="00A1306B" w:rsidRPr="00D86043">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower, </w:t>
       </w:r>
       <w:r w:rsidR="00A1306B" w:rsidRPr="00A544AB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Property Operator</w:t>
       </w:r>
       <w:r w:rsidR="00A1306B" w:rsidRPr="00D86043">
         <w:rPr>
@@ -6744,578 +6886,578 @@
         </w:rPr>
         <w:t>Guarantor’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D867CF8" w14:textId="77777777" w:rsidR="00320D0E" w:rsidRPr="00343AC3" w:rsidRDefault="00320D0E" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B74E36C" w14:textId="77777777" w:rsidR="00DB7774" w:rsidRPr="00343AC3" w:rsidRDefault="00DB7774" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” mean</w:t>
+      </w:r>
+      <w:r w:rsidR="00370B3F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Health Insurance Portability and Accountability Act</w:t>
+      </w:r>
+      <w:r w:rsidR="00E47180" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1996, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B75" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subtitle D of the Health Information Technology for Economic and Clinical Health Act of 2009, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD361E" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and all regulations and other guidance promulgated </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B75" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under both laws </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD361E" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by the U.S. Department of Health and Human Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B75" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as may be amended from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD361E" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E45A251" w14:textId="77777777" w:rsidR="00F53B75" w:rsidRPr="00343AC3" w:rsidRDefault="00F53B75" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Business Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any entity that is a “business associate” as that term is defined in HIPAA, as identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6070CF78" w14:textId="77777777" w:rsidR="00872823" w:rsidRPr="00343AC3" w:rsidRDefault="00872823" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Covered Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any entity that is a “covered entity” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53B75" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as that term is defined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00052531" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C471C2" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidR="00052531" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00C471C2" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C76B077" w14:textId="77777777" w:rsidR="002E2E94" w:rsidRPr="002B5C24" w:rsidRDefault="002E2E94" w:rsidP="002E2E94">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immediate Family Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a child, stepchild, grandchild, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandparent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spouse, sibling, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">step-sibling, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parent,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or step-parent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of whom is not a Prohibited Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007BC0A4" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imposition Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2699FAD8" w14:textId="77777777" w:rsidR="00F264C6" w:rsidRPr="00343AC3" w:rsidRDefault="00F264C6" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impositions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C38EAD6" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improvements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E960C31" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indebtedness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5E7A02" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4492FE" w14:textId="77777777" w:rsidR="00BB24F4" w:rsidRDefault="00BB24F4" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EF7749" w14:textId="74597D4F" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...525 lines deleted...]
-        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvent</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C00AAE" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
@@ -7392,1450 +7534,1457 @@
         </w:rPr>
         <w:t>Intended Prepayment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the date upon which Borrower intends to make a prepayment on the Mortgage Loan, as set forth in the Prepayment Notice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1B74CB" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1079" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Accrual Method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245C6E02" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Only Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F5098A" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F316D9" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7B9932" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D181AB4" w14:textId="77777777" w:rsidR="00DD4E6F" w:rsidRDefault="00DD4E6F" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13137EEF" w14:textId="44CFA786" w:rsidR="00271DCF" w:rsidRPr="00343AC3" w:rsidRDefault="00271DCF" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56E8C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56E8C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF94859" w14:textId="748D4148" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122C22D1" w14:textId="5E7984F2" w:rsidR="002B1EDB" w:rsidRPr="00157A2A" w:rsidRDefault="002B1EDB" w:rsidP="002B1EDB">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E2E94" w:rsidRPr="002E2E94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Lender determines is critical to the successful operation and management of the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424066E5" w14:textId="4EC947E4" w:rsidR="002B1EDB" w:rsidRPr="00157A2A" w:rsidRDefault="002B1EDB" w:rsidP="002B1EDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E2E94" w:rsidRPr="002E2E94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individually and collectively, </w:t>
+      </w:r>
+      <w:r w:rsidR="00160DCA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="002E2E94" w:rsidRPr="002E2E94">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CEB1D5" w14:textId="2528DCD0" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="002B1EDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3189131E" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AF3E76" w14:textId="77777777" w:rsidR="00310BAC" w:rsidRPr="00343AC3" w:rsidRDefault="00310BAC" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FC2988" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD21934" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1079" w:rsidRPr="00343AC3">
-[...5 lines deleted...]
-        <w:t>Interest Accrual Method</w:t>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an amount equal to the delinquent amount then due under the Loan Documents multiplied by five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1DAEB8" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC47F9E" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity identified as “Lender” in the first paragraph of the Loan Agreement and its transferees, successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4060A1C5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245C6E02" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
-[...21 lines deleted...]
-        <w:t>Interest Only Term</w:t>
+    <w:p w14:paraId="562AE672" w14:textId="77777777" w:rsidR="00310BAC" w:rsidRPr="00343AC3" w:rsidRDefault="00310BAC" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F5098A" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
-[...21 lines deleted...]
-        <w:t>Interest Rate</w:t>
+    <w:p w14:paraId="46D78220" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A7CFE1" w14:textId="344FC586" w:rsidR="00370B3F" w:rsidRPr="00343AC3" w:rsidRDefault="00370B3F" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="0086051D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, individually and collectively,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any operating licenses, certificates of occupancy, health department licenses, food service licenses, certificates of need, business licenses, permits, registrations, certificates, authorizations, approvals,</w:t>
+      </w:r>
+      <w:r w:rsidR="00555B27" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal authority,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and similar documents required by applicable laws and regulations for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00555B27" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lawful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operation of the Mortgaged Property as a Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r w:rsidR="000630F2" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Property Jurisdiction as of the Effective Date or during the Loan </w:t>
+      </w:r>
+      <w:r w:rsidR="002F5E9C" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000630F2" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> renewals,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> replacements and additions </w:t>
+      </w:r>
+      <w:r w:rsidR="003377FE" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to any of the foregoing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DEC4CD" w14:textId="0D04A377" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3130D30D" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definitions Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is attached, as</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391D66C0" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37FBA31A" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BACDDA2" w14:textId="1398D3CF" w:rsidR="00422195" w:rsidRPr="001448E7" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00561860" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Guaranty,</w:t>
+      </w:r>
+      <w:r w:rsidR="009021A8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all UCC filings,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Lease SNDA</w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all guaranties, all indemnity agreements, all Collateral Agreements, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all Collateral Assignments, </w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment of Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001448E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C32C9F" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all O&amp;M </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1918" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, </w:t>
+      </w:r>
+      <w:r w:rsidR="009021A8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB187D" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guarantor or any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB187D" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erson in connection with the Mortgage Loan, as such documents may be amended, restated</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, replaced, supplemented or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BF6ABD" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676EBB29" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7773C5AB" w14:textId="77777777" w:rsidR="00C875AA" w:rsidRDefault="00C875AA" w:rsidP="00C875AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E0F0051" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408BF6E5" w14:textId="77777777" w:rsidR="00A316D5" w:rsidRPr="00343AC3" w:rsidRDefault="00A316D5" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Managed Care Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00F316D9" w:rsidRPr="00343AC3">
-[...1267 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006C76ED" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Person that has been certified by, and has entered into a contractual relationship with, a Governmental Authority in the Property Jurisdiction to make available to its members (</w:t>
       </w:r>
       <w:r w:rsidR="00A708AD" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> residents</w:t>
       </w:r>
       <w:r w:rsidR="00A708AD" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) certain long-term care </w:t>
-[...7 lines deleted...]
-        <w:t>and health care services through Medicaid Participant</w:t>
+        <w:t>) certain long-term care and health care services through Medicaid Participant</w:t>
       </w:r>
       <w:r w:rsidR="008C3CEE" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008C3CEE" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -9343,50 +9492,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>relating to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B2F949" w14:textId="77777777" w:rsidR="00E916ED" w:rsidRPr="00F73459" w:rsidRDefault="00E916ED" w:rsidP="00E916ED">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F73459">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
@@ -9472,51 +9622,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> Lease.</w:t>
       </w:r>
       <w:r w:rsidR="001A4A1B" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A786462" w14:textId="4492DB27" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00404812">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maturity Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AFFF03" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9619,53 +9768,53 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Repair Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_DV_C16"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="14" w:name="_DV_C16"/>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="61197443" w14:textId="2C6A3147" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -9883,50 +10032,51 @@
         </w:rPr>
         <w:t>Medicaid Program</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Medicaid assisted living waiver program administered by a Governmental Authority under which certain benefits are available through a Governmental Authority or a Managed Care Organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="145785EC" w14:textId="77777777" w:rsidR="008C3CEE" w:rsidRPr="00343AC3" w:rsidRDefault="008C3CEE" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicaid</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Agreement</w:t>
       </w:r>
@@ -9959,83 +10109,82 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mezzanine Financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means debt financing to a direct or indirect owner of Borrower or Affiliated Property Operator secured by a pledge of (a)</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such owner’s direct or indirect interest in Borrower or Affiliated Property Operator</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_cp_change_92"/>
+      <w:bookmarkStart w:id="15" w:name="_cp_change_92"/>
       <w:r w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEB23EF" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Repairs Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DCE75E5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10052,83 +10201,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD07151" w14:textId="456F657F" w:rsidR="00A87483" w:rsidRPr="00F86D7D" w:rsidRDefault="00A87483" w:rsidP="00A87483">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="003504B4" w:rsidRPr="003504B4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="048DA597" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10509,115 +10658,106 @@
         </w:rPr>
         <w:t>estated, replaced, supplemented</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFA4B16" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached </w:t>
       </w:r>
       <w:r w:rsidR="004735CC" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791F3194" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O&amp;M </w:t>
       </w:r>
       <w:r w:rsidR="00CD1918" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="00561860" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Indemnity Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -10657,1291 +10797,1358 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEFF47C" w14:textId="77777777" w:rsidR="00F02CB5" w:rsidRDefault="00370B3F" w:rsidP="00F05F0B">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means</w:t>
+      </w:r>
+      <w:r w:rsidR="00F007B1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any operating lease, master lease, or similar document as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved</w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in writing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Lender, under which control of the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK7"/>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">occupancy, use, operation, management, maintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="004A72DF" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> administration</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Mortgaged Property as a Seniors Housing Facility has been granted by Borrower as lessor to any Person (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6113E" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>other than Borrower) as lessee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43560D0C" w14:textId="0BEEB059" w:rsidR="00C32C9F" w:rsidRDefault="00C32C9F" w:rsidP="00C32C9F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Lease SNDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a Subordination, Non-Disturbance and Attornment Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB0AF1" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Assignment of Leases and Rents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in a form approved by Lender affecting the Mortgaged Property executed by Borrower and any Unaffiliated </w:t>
+      </w:r>
+      <w:r w:rsidR="00035B75">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and delivered to Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00E32FC8" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575D66F5" w14:textId="77777777" w:rsidR="00C440BC" w:rsidRDefault="00C440BC" w:rsidP="00C440BC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0A22FE" w14:textId="7EED50B2" w:rsidR="00C054D6" w:rsidRPr="00343AC3" w:rsidRDefault="00C054D6" w:rsidP="00C32C9F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F503F1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EAFDAE0" w14:textId="269A5F22" w:rsidR="00213C2A" w:rsidRPr="00AF5DDB" w:rsidRDefault="00213C2A" w:rsidP="00213C2A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA16D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409C9699" w14:textId="05C408DC" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the First Payment Date and the first</w:t>
+      </w:r>
+      <w:r w:rsidR="001125AA" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524A4D23" w14:textId="77777777" w:rsidR="00320D0E" w:rsidRPr="00343AC3" w:rsidRDefault="00320D0E" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD606B" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="077E2497" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4E656A" w14:textId="77777777" w:rsidR="002F5E9C" w:rsidRPr="00343AC3" w:rsidRDefault="002F5E9C" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...7 lines deleted...]
-        <w:t>Operating Lease</w:t>
+        <w:t>personal property, or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369AF33F" w14:textId="77777777" w:rsidR="00213C2A" w:rsidRPr="009E79EE" w:rsidRDefault="00213C2A" w:rsidP="00213C2A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Mezzanine Financing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower or Affiliated Property Operator where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing would not in any circumstance cause (a) a change in Control in Borrower, Affiliated Property Operator, Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Affiliated Property Operator, Key Principal, or Guarantor</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="_cp_change_102"/>
+      <w:r w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0A7B2B" w14:textId="77777777" w:rsidR="00C875AA" w:rsidRDefault="00C875AA" w:rsidP="00C875AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C241176" w14:textId="77777777" w:rsidR="00C875AA" w:rsidRDefault="00C875AA" w:rsidP="00C875AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBE9CFA" w14:textId="77777777" w:rsidR="00C875AA" w:rsidRPr="002B5C24" w:rsidRDefault="00C875AA" w:rsidP="00C875AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F0DFB4" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC2C658" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:t xml:space="preserve">means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D400285" w14:textId="77777777" w:rsidR="00CD1918" w:rsidRPr="00343AC3" w:rsidRDefault="00CD1918" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D41453" w14:textId="06FFC606" w:rsidR="00C875AA" w:rsidRPr="002B5C24" w:rsidRDefault="00C875AA" w:rsidP="00C875AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Property Operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7757" w:rsidRPr="007C7757">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="4EC817C4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4497A3" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the written notice that Borrower is required to provide to Lender in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in order to make a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7A3575" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and calculated in accordance with the Prepayment Premium Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A61C36A" w14:textId="77777777" w:rsidR="00B22456" w:rsidRPr="00343AC3" w:rsidRDefault="00B22456" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
-[...45 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3392815D" w14:textId="77777777" w:rsidR="00B22456" w:rsidRPr="00343AC3" w:rsidRDefault="00B22456" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="00B27720" w:rsidRPr="00343AC3">
-[...175 lines deleted...]
-      <w:r w:rsidRPr="00F503F1">
+      <w:r w:rsidRPr="00EA7C74">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1679AE0C" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Schedule </w:t>
-[...936 lines deleted...]
-        </w:rPr>
         <w:t>Schedule 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6808DF84" w14:textId="77777777" w:rsidR="00222321" w:rsidRPr="002B5C24" w:rsidRDefault="00222321" w:rsidP="00222321">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="24" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="22" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="5516ACFE" w14:textId="77777777" w:rsidR="00B27720" w:rsidRPr="00343AC3" w:rsidRDefault="00B27720" w:rsidP="00F05F0B">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11998,110 +12205,110 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7546C8D3" w14:textId="77777777" w:rsidR="00213C2A" w:rsidRPr="002277F2" w:rsidRDefault="00213C2A" w:rsidP="00213C2A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB95C71" w14:textId="77777777" w:rsidR="00DA16D5" w:rsidRPr="002277F2" w:rsidRDefault="00DA16D5" w:rsidP="00DA16D5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="26" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
@@ -12295,50 +12502,51 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="017F98B4" w14:textId="77777777" w:rsidR="00F02CB5" w:rsidRDefault="00C43475" w:rsidP="001027DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Property </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s General Business Address</w:t>
@@ -12351,1226 +12559,1147 @@
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75490D70" w14:textId="61EAA317" w:rsidR="003C3D53" w:rsidRPr="00C967E4" w:rsidRDefault="003C3D53" w:rsidP="001027DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0622">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the extent applicable,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individually and collectively, (a) any </w:t>
+      </w:r>
+      <w:r w:rsidR="00035B75">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="001A671E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (including any Sublessee) and (b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00C967E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager, as identified in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE304D2" w14:textId="2FD8148C" w:rsidR="00F86A62" w:rsidRPr="00343AC3" w:rsidRDefault="00F86A62" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00C030D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidR="00524989" w:rsidRPr="00524989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00524989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the extent applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00C030D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, individually and collectively, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00035B75">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C030D4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Business Information and the Property Manager Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABD4132" w14:textId="0C1290A9" w:rsidR="00A56EBD" w:rsidRPr="00343AC3" w:rsidRDefault="00A56EBD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, as applicable, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C967E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager’s General Business Address, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00035B75">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s General Business Address, and/or the Sublessee’s General Business Address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E00E8F" w14:textId="77777777" w:rsidR="00BA3345" w:rsidRPr="00AF5DDB" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition by Deed, individually and collectively, the record title owner of the Mortgaged Property immediately prior to the Acquisition by Deed (and any Person identified as the seller, grantor or similar party on the deed conveying the Mortgaged Property to Borrower, if different), and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as further identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533CCD05" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Square Footage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8E0E7E" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443E4B91" w14:textId="77777777" w:rsidR="00BA3345" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2099BDCB" w14:textId="77777777" w:rsidR="00DD4E6F" w:rsidRDefault="00DD4E6F" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C6B4E5" w14:textId="0E9C3B64" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00DD4E6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5716BC96" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="007C47CD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4DA906" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245A1F8D" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Property Operator</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00343AC3">
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Repairs Escrow Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B781CF3" w14:textId="77777777" w:rsidR="00BB24F4" w:rsidRDefault="00BB24F4" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33971CC8" w14:textId="34716D0E" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00BB24F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4737FDE5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1420D8" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013CD278" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1562EA76" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC9726F" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6137C8D4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34204D90" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564C55B1" w14:textId="77777777" w:rsidR="00F264C6" w:rsidRPr="00343AC3" w:rsidRDefault="00F264C6" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Repair Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498052F9" w14:textId="77777777" w:rsidR="000123BD" w:rsidRPr="00343AC3" w:rsidRDefault="000123BD" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFBF4F8" w14:textId="77777777" w:rsidR="00F264C6" w:rsidRPr="00343AC3" w:rsidRDefault="00F264C6" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Replacement Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF1B81F" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, collectively, the funds on deposit in the Reserve/Escrow Accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A31318F" w14:textId="45AE43C8" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="004A4BB2" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0622">
-[...294 lines deleted...]
-      <w:r w:rsidR="0054539A" w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_DV_C19"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Replacement Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_DV_C21"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...811 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_DV_M189"/>
+      <w:bookmarkStart w:id="28" w:name="_DV_M190"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, the Replacement Reserve Account</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_DV_C21"/>
+        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_DV_C22"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="30" w:name="_DV_M190"/>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_DV_M191"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621EF3A1" w14:textId="5F695A7E" w:rsidR="00BC1399" w:rsidRPr="00343AC3" w:rsidRDefault="00BC1399" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13656,83 +13785,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or event of loss as set forth in plans and specifications approved by Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30927021" w14:textId="4EF80B7C" w:rsidR="003C0BBE" w:rsidRDefault="003C0BBE" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_DV_C24"/>
+      <w:bookmarkStart w:id="31" w:name="_DV_C24"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1CDD6C04" w14:textId="2D7AF0CE" w:rsidR="003C0BBE" w:rsidRDefault="003C0BBE" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
@@ -13754,976 +13883,1491 @@
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00EA765B" w:rsidRPr="00EA765B">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FB5AF4" w14:textId="373B1A31" w:rsidR="003C0BBE" w:rsidRPr="00343AC3" w:rsidRDefault="003C0BBE" w:rsidP="00BC1399">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_DV_C26"/>
+      <w:bookmarkStart w:id="32" w:name="_DV_C26"/>
       <w:r w:rsidRPr="00ED3A34">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3A34">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidR="00603115">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3A34">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidR="0075157F" w:rsidRPr="0075157F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03454987" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00763370">
+    <w:p w14:paraId="7A5790DF" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="002B5C24" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343AC3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14226510" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="0C5DB659" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068BBFF4" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="02292736" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4FB368" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="7FD202E7" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA2665D" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="36C65247" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573DBF7F" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="714F5005" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E85070" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="0ABDD50B" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="4962C8B4" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA2B8F9" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DBA9082" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+    <w:p w14:paraId="109F0838" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2946B361" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400B0511" w14:textId="48C27903" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="185C564D" w14:textId="77777777" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="0008006F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="01CE23EA" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="5C44671A" w14:textId="0EBAF215" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00765025" w:rsidRPr="00765025">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="473438E6" w14:textId="77777777" w:rsidR="00CC6646" w:rsidRPr="001D071C" w:rsidRDefault="00CC6646" w:rsidP="00CC6646">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29677515" w14:textId="48138CB2" w:rsidR="00FB187D" w:rsidRPr="00343AC3" w:rsidRDefault="00FB187D" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the non-refundable fee of </w:t>
+      </w:r>
+      <w:r w:rsidR="001125AA" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB2AF5" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001125AA" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03205068" w14:textId="77777777" w:rsidR="00BA3345" w:rsidRPr="002B5C24" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sanctioned Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA43875" w14:textId="26D5D2AE" w:rsidR="00B91511" w:rsidRPr="00343AC3" w:rsidRDefault="00B91511" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00374560" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00383BBE" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203EBC" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Schedule of Interest Rate Type Provisions) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0916DB9E" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF3E5D5" w14:textId="1C5AF56E" w:rsidR="00FC3E56" w:rsidRPr="00343AC3" w:rsidRDefault="00FC3E56" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” mean</w:t>
+      </w:r>
+      <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a residential housing facility which qualifies as “housing for older persons” under the Fair Housing Amendments Act of 1988 and the Housing for Older Persons Act of 1995</w:t>
+      </w:r>
+      <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and as </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72597" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00782A80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00090113" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, is comprised of and licensed for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1025" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>use as identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="002808EB" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B4343D" w14:textId="77777777" w:rsidR="000D2FC3" w:rsidRPr="00E175CA" w:rsidRDefault="000D2FC3" w:rsidP="000D2FC3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” if applicable, means, individually and together, any Operating Lease </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B8D666" w14:textId="04FF0A1E" w:rsidR="00F86A62" w:rsidRPr="00343AC3" w:rsidRDefault="00F86A62" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7C74">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.02(g)(1)(B) (Seniors Housing Facility Lease) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6605EFCD" w14:textId="77777777" w:rsidR="005F4D61" w:rsidRPr="00343AC3" w:rsidRDefault="005F4D61" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Licensing Designation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the licensing designation</w:t>
+      </w:r>
+      <w:r w:rsidR="000630F2" w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the laws of the Property Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable, for the Seniors Housing Facility as set forth on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD8948" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Arrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEBA9A3" w14:textId="16068063" w:rsidR="00824097" w:rsidRPr="00824097" w:rsidRDefault="00824097" w:rsidP="00F05F0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SFHA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD04FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Flood Zone) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="715E3C05" w14:textId="77777777" w:rsidR="00CF35B4" w:rsidRPr="007031EC" w:rsidRDefault="00CF35B4" w:rsidP="00CF35B4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6FE189" w14:textId="77777777" w:rsidR="00B35BC8" w:rsidRPr="002B5C24" w:rsidRDefault="00B35BC8" w:rsidP="00B35BC8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94BE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that is not held by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="002277F2">
+        <w:t>a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA43875" w14:textId="26D5D2AE" w:rsidR="00B91511" w:rsidRPr="00343AC3" w:rsidRDefault="00B91511" w:rsidP="00F05F0B">
-[...468 lines deleted...]
-    </w:p>
     <w:p w14:paraId="441841A8" w14:textId="2923CA19" w:rsidR="00B27720" w:rsidRPr="00343AC3" w:rsidRDefault="00B27720" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sublease</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -14828,51 +15472,50 @@
         </w:rPr>
         <w:t>Sublessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Person responsible for the operation and management of the Mortgaged Property pursuant to any Sublease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46823791" w14:textId="77777777" w:rsidR="00F02CB5" w:rsidRDefault="005C7DC1" w:rsidP="005C7DC1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sublessee’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
@@ -15300,150 +15943,281 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00422195" w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B294BE5" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="004F4727" w:rsidP="00F05F0B">
+    <w:p w14:paraId="73E1F8F8" w14:textId="77777777" w:rsidR="00B35BC8" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00B35BC8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00422195" w:rsidRPr="00343AC3">
-[...21 lines deleted...]
-    <w:p w14:paraId="0A517D24" w14:textId="4DDA6F0D" w:rsidR="00C046DD" w:rsidRPr="00343AC3" w:rsidRDefault="004F4727" w:rsidP="00F05F0B">
+      <w:r w:rsidR="00B35BC8" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F193988" w14:textId="77777777" w:rsidR="00B35BC8" w:rsidRDefault="00B35BC8" w:rsidP="00B35BC8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00343AC3">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...21 lines deleted...]
-      <w:r w:rsidR="003377FE" w:rsidRPr="00343AC3">
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13271115" w14:textId="2E0C588B" w:rsidR="00B35BC8" w:rsidRPr="00A0084B" w:rsidRDefault="00B35BC8" w:rsidP="00B35BC8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC71324" w14:textId="611E1692" w:rsidR="00B35BC8" w:rsidRPr="002B5C24" w:rsidRDefault="00B35BC8" w:rsidP="00B35BC8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE291C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733A8599" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
+    <w:p w14:paraId="733A8599" w14:textId="5C3634FA" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="004A01A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
@@ -15502,102 +16276,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27242F47" w14:textId="7E6EF801" w:rsidR="00DD606B" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00DD4E6F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32367177" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00343AC3" w:rsidRDefault="00422195" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70291422" w14:textId="16A07F49" w:rsidR="00BB0AF1" w:rsidRPr="00343AC3" w:rsidRDefault="00BB0AF1" w:rsidP="00F05F0B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -16030,179 +16791,181 @@
       </w:pPr>
       <w:r w:rsidRPr="002E70D2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0068480A" w:rsidRPr="0068480A" w:rsidSect="00F56E8C">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5C6452E9" w14:textId="77777777" w:rsidR="00A01D5F" w:rsidRDefault="00A01D5F">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6088E70C" w14:textId="77777777" w:rsidR="00A01D5F" w:rsidRDefault="00A01D5F">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="556BE82B" w14:textId="77777777" w:rsidR="00A01D5F" w:rsidRDefault="00A01D5F">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2226190D" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="001125AA" w14:paraId="27FCBD42" w14:textId="77777777" w:rsidTr="00C56E45">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2A9BC7A3" w14:textId="6AEC02BC" w:rsidR="001125AA" w:rsidRPr="00614F11" w:rsidRDefault="001125AA" w:rsidP="00C5732E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -16290,152 +17053,128 @@
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00D96266">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B00027" w14:paraId="5EBE073B" w14:textId="77777777" w:rsidTr="009B3DB1">
+    <w:tr w:rsidR="00D643EB" w14:paraId="5EBE073B" w14:textId="77777777" w:rsidTr="009B3DB1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="25F54FBD" w14:textId="77777777" w:rsidR="00B00027" w:rsidRPr="00614F11" w:rsidRDefault="00B00027" w:rsidP="00B00027">
+        <w:p w14:paraId="25F54FBD" w14:textId="77777777" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4F00D96E" w14:textId="1599CA9F" w:rsidR="00B00027" w:rsidRPr="00614F11" w:rsidRDefault="00BA3345" w:rsidP="00B00027">
+        <w:p w14:paraId="4F00D96E" w14:textId="24B1C8E4" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6EA22DA5" w14:textId="1C8B1533" w:rsidR="00B00027" w:rsidRPr="00614F11" w:rsidRDefault="00B00027" w:rsidP="00B00027">
+        <w:p w14:paraId="6EA22DA5" w14:textId="3A7ED6EB" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B2838AD" w14:textId="77777777" w:rsidR="001125AA" w:rsidRPr="00BD5D7C" w:rsidRDefault="001125AA" w:rsidP="00BD5D7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F1B316" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA" w:rsidP="00F7670E"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="001125AA" w14:paraId="2833C3AB" w14:textId="77777777" w:rsidTr="00C56E45">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="44700F3C" w14:textId="37B98815" w:rsidR="001125AA" w:rsidRPr="00614F11" w:rsidRDefault="001125AA" w:rsidP="00C5732E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
@@ -16523,150 +17262,150 @@
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00D96266">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00BA3345" w14:paraId="4B49C567" w14:textId="77777777" w:rsidTr="00D06B57">
+    <w:tr w:rsidR="00D643EB" w14:paraId="4B49C567" w14:textId="77777777" w:rsidTr="00D06B57">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="64E64CD6" w14:textId="77777777" w:rsidR="00BA3345" w:rsidRPr="00614F11" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+        <w:p w14:paraId="64E64CD6" w14:textId="77777777" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00614F11">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="721EA626" w14:textId="752BAED4" w:rsidR="00BA3345" w:rsidRPr="00614F11" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+        <w:p w14:paraId="721EA626" w14:textId="032D683B" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1CD8FC0A" w14:textId="309A8231" w:rsidR="00BA3345" w:rsidRPr="00614F11" w:rsidRDefault="00BA3345" w:rsidP="00BA3345">
+        <w:p w14:paraId="1CD8FC0A" w14:textId="3F04DC4E" w:rsidR="00D643EB" w:rsidRPr="00614F11" w:rsidRDefault="00D643EB" w:rsidP="00D643EB">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6826DBFA" w14:textId="77777777" w:rsidR="001125AA" w:rsidRDefault="001125AA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7D0DD68B" w14:textId="77777777" w:rsidR="00A01D5F" w:rsidRDefault="00A01D5F">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E17DF84" w14:textId="77777777" w:rsidR="00A01D5F" w:rsidRDefault="00A01D5F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -19259,190 +19998,195 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00002671"/>
     <w:rsid w:val="00010C1E"/>
     <w:rsid w:val="00012113"/>
     <w:rsid w:val="000123BD"/>
     <w:rsid w:val="000160F6"/>
     <w:rsid w:val="000207C9"/>
     <w:rsid w:val="000235E0"/>
     <w:rsid w:val="000243C6"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="00027F0C"/>
     <w:rsid w:val="0003311C"/>
     <w:rsid w:val="00035B75"/>
     <w:rsid w:val="00040033"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="00044273"/>
     <w:rsid w:val="00052531"/>
     <w:rsid w:val="00052A0B"/>
     <w:rsid w:val="00053509"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="000630F2"/>
     <w:rsid w:val="00064EC5"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="0007266A"/>
+    <w:rsid w:val="0008006F"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00080FA7"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="000839D0"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00084085"/>
     <w:rsid w:val="000878DB"/>
     <w:rsid w:val="00090113"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="00094A5A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A176F"/>
     <w:rsid w:val="000B056E"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B562C"/>
     <w:rsid w:val="000C0FCC"/>
     <w:rsid w:val="000C5929"/>
     <w:rsid w:val="000D2FC3"/>
     <w:rsid w:val="000D3CC4"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000D646E"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E2225"/>
+    <w:rsid w:val="000E4074"/>
     <w:rsid w:val="000E4744"/>
     <w:rsid w:val="000E5FFA"/>
     <w:rsid w:val="000F374D"/>
     <w:rsid w:val="001027DD"/>
     <w:rsid w:val="00106259"/>
     <w:rsid w:val="001125AA"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00117FA5"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="001342F4"/>
+    <w:rsid w:val="0013484F"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="001448E7"/>
     <w:rsid w:val="001468F8"/>
     <w:rsid w:val="001504FE"/>
     <w:rsid w:val="0015113E"/>
     <w:rsid w:val="00153CE8"/>
     <w:rsid w:val="0015433D"/>
     <w:rsid w:val="00160DCA"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="0017217A"/>
     <w:rsid w:val="00180E6B"/>
     <w:rsid w:val="00186FF9"/>
     <w:rsid w:val="00187CDD"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="00193164"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="00195CE3"/>
     <w:rsid w:val="00196F06"/>
     <w:rsid w:val="001A4A1B"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A5D8E"/>
     <w:rsid w:val="001A671E"/>
+    <w:rsid w:val="001B0349"/>
     <w:rsid w:val="001B1025"/>
     <w:rsid w:val="001B3971"/>
     <w:rsid w:val="001B5D63"/>
     <w:rsid w:val="001C17AE"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C37AF"/>
     <w:rsid w:val="001C4199"/>
     <w:rsid w:val="001C5722"/>
     <w:rsid w:val="001D00EB"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F2E58"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="00203EBC"/>
+    <w:rsid w:val="00204A50"/>
     <w:rsid w:val="0020597A"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00211E0F"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="002126D8"/>
     <w:rsid w:val="00213C2A"/>
     <w:rsid w:val="0021549D"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00222321"/>
     <w:rsid w:val="002266F6"/>
     <w:rsid w:val="00233DCF"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="00237CF6"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="002560DB"/>
     <w:rsid w:val="00257F74"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="00271B2D"/>
     <w:rsid w:val="00271DCF"/>
     <w:rsid w:val="00272F6A"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="002759A6"/>
@@ -19503,99 +20247,102 @@
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="00384332"/>
     <w:rsid w:val="00384DC3"/>
     <w:rsid w:val="0038671B"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003949F1"/>
     <w:rsid w:val="003A2955"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A6380"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B6AD2"/>
     <w:rsid w:val="003B70CF"/>
     <w:rsid w:val="003C0BBE"/>
     <w:rsid w:val="003C1614"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C1A39"/>
     <w:rsid w:val="003C3D53"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C5BE0"/>
     <w:rsid w:val="003C78AA"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003E02EE"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E5220"/>
+    <w:rsid w:val="003E54C5"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F48B8"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F6D28"/>
     <w:rsid w:val="003F7156"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00403E25"/>
     <w:rsid w:val="00404812"/>
     <w:rsid w:val="00411088"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
     <w:rsid w:val="004226EA"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00424EE3"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00430C99"/>
     <w:rsid w:val="0043122B"/>
     <w:rsid w:val="0043625B"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00447DD5"/>
     <w:rsid w:val="00451224"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="004565BA"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="004640EE"/>
     <w:rsid w:val="00466D67"/>
     <w:rsid w:val="0046756B"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="00475688"/>
     <w:rsid w:val="004765CB"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="00481881"/>
     <w:rsid w:val="00483F5A"/>
     <w:rsid w:val="00490CDC"/>
     <w:rsid w:val="00491654"/>
     <w:rsid w:val="0049221D"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="00493C3D"/>
+    <w:rsid w:val="004A01A5"/>
     <w:rsid w:val="004A253F"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A443F"/>
     <w:rsid w:val="004A4BB2"/>
     <w:rsid w:val="004A72DF"/>
     <w:rsid w:val="004C7E48"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004D623B"/>
     <w:rsid w:val="004E236B"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F0B1B"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F4618"/>
     <w:rsid w:val="004F4727"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="005001BD"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00502ADE"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="0050400B"/>
@@ -19650,180 +20397,188 @@
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005E274A"/>
     <w:rsid w:val="005E4E59"/>
     <w:rsid w:val="005F46FB"/>
     <w:rsid w:val="005F4B70"/>
     <w:rsid w:val="005F4D61"/>
     <w:rsid w:val="005F4ED7"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00603115"/>
     <w:rsid w:val="00610250"/>
     <w:rsid w:val="006145B7"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F11"/>
     <w:rsid w:val="00622C25"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00625DDC"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="0063656B"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="00652517"/>
+    <w:rsid w:val="00661579"/>
     <w:rsid w:val="00674491"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="00676AA7"/>
     <w:rsid w:val="0068060E"/>
     <w:rsid w:val="0068480A"/>
     <w:rsid w:val="00684D08"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="006944C4"/>
     <w:rsid w:val="00696AC5"/>
     <w:rsid w:val="006B0B3D"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B2DFC"/>
     <w:rsid w:val="006B4EEE"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006C76ED"/>
     <w:rsid w:val="006D1384"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D7395"/>
     <w:rsid w:val="006E4BC4"/>
     <w:rsid w:val="006F0335"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="0070338C"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="007119BC"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="00713315"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00721B30"/>
     <w:rsid w:val="00722A8C"/>
     <w:rsid w:val="00725A01"/>
+    <w:rsid w:val="00730805"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="00745835"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="0075157F"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="007629CE"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="007631BF"/>
     <w:rsid w:val="00763370"/>
     <w:rsid w:val="00763AB5"/>
     <w:rsid w:val="0076419A"/>
+    <w:rsid w:val="00765025"/>
     <w:rsid w:val="0076786B"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="00781720"/>
     <w:rsid w:val="00781DC7"/>
     <w:rsid w:val="00782A80"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="00791833"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="00796FC2"/>
     <w:rsid w:val="00797891"/>
     <w:rsid w:val="007A0B81"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A58DC"/>
     <w:rsid w:val="007B1095"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B2F4C"/>
     <w:rsid w:val="007B6CEF"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C47CD"/>
+    <w:rsid w:val="007C7757"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D1347"/>
     <w:rsid w:val="007D322C"/>
     <w:rsid w:val="007D469D"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007E0FCD"/>
+    <w:rsid w:val="007E596D"/>
     <w:rsid w:val="007F1A25"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F5CF3"/>
     <w:rsid w:val="00800A21"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00810F60"/>
     <w:rsid w:val="00811A8F"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="00817798"/>
     <w:rsid w:val="00824097"/>
     <w:rsid w:val="00827F88"/>
     <w:rsid w:val="00832910"/>
     <w:rsid w:val="00836C50"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="008425FB"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00856AE4"/>
     <w:rsid w:val="0086051D"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="008635B9"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="0087067A"/>
     <w:rsid w:val="00872823"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="008765AB"/>
     <w:rsid w:val="00876994"/>
     <w:rsid w:val="00877FBF"/>
     <w:rsid w:val="008847D4"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="00887247"/>
     <w:rsid w:val="0089082F"/>
+    <w:rsid w:val="00892F02"/>
     <w:rsid w:val="00893021"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A3F78"/>
     <w:rsid w:val="008B06C4"/>
     <w:rsid w:val="008B3DBC"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C3CEE"/>
     <w:rsid w:val="008C45E8"/>
+    <w:rsid w:val="008C4A92"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D6A5E"/>
+    <w:rsid w:val="008D6E63"/>
     <w:rsid w:val="008D76BD"/>
     <w:rsid w:val="008E7B09"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="009021A8"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00912B5C"/>
     <w:rsid w:val="00916476"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="00923A35"/>
     <w:rsid w:val="00925A91"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00927827"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00943B57"/>
     <w:rsid w:val="00943E3B"/>
     <w:rsid w:val="00954535"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00967CE8"/>
     <w:rsid w:val="0097073C"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="009A7FAA"/>
@@ -19876,264 +20631,275 @@
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB5004"/>
     <w:rsid w:val="00AB661A"/>
     <w:rsid w:val="00AC0ADE"/>
     <w:rsid w:val="00AC41BE"/>
     <w:rsid w:val="00AD2445"/>
     <w:rsid w:val="00AE0E32"/>
     <w:rsid w:val="00AE5D6A"/>
     <w:rsid w:val="00AE7E05"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B00027"/>
     <w:rsid w:val="00B011EC"/>
     <w:rsid w:val="00B0363B"/>
     <w:rsid w:val="00B03DF6"/>
     <w:rsid w:val="00B07F93"/>
     <w:rsid w:val="00B12277"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B157E8"/>
     <w:rsid w:val="00B22456"/>
     <w:rsid w:val="00B24909"/>
     <w:rsid w:val="00B27720"/>
     <w:rsid w:val="00B34C83"/>
+    <w:rsid w:val="00B35BC8"/>
     <w:rsid w:val="00B35D13"/>
     <w:rsid w:val="00B41BE0"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B4570B"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B53C11"/>
     <w:rsid w:val="00B53FB7"/>
     <w:rsid w:val="00B541A5"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B64A07"/>
     <w:rsid w:val="00B65A25"/>
     <w:rsid w:val="00B67028"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B82770"/>
+    <w:rsid w:val="00B83240"/>
     <w:rsid w:val="00B83485"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B91511"/>
     <w:rsid w:val="00B942F7"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00BA2801"/>
     <w:rsid w:val="00BA3345"/>
     <w:rsid w:val="00BA4BE9"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BA6FD8"/>
     <w:rsid w:val="00BB0AF1"/>
     <w:rsid w:val="00BB0DB6"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB24F4"/>
     <w:rsid w:val="00BB3303"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC0A67"/>
     <w:rsid w:val="00BC1399"/>
     <w:rsid w:val="00BC3BC8"/>
     <w:rsid w:val="00BC78DF"/>
     <w:rsid w:val="00BD0997"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD5D7C"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD7C3E"/>
     <w:rsid w:val="00BE05E9"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE3004"/>
     <w:rsid w:val="00BE4C07"/>
     <w:rsid w:val="00BF5B95"/>
     <w:rsid w:val="00C0208C"/>
     <w:rsid w:val="00C030D4"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C046DD"/>
     <w:rsid w:val="00C049C6"/>
     <w:rsid w:val="00C054D6"/>
     <w:rsid w:val="00C055B7"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C11413"/>
     <w:rsid w:val="00C15B5C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C21090"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C22A8A"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C2786B"/>
     <w:rsid w:val="00C30CED"/>
     <w:rsid w:val="00C32C9F"/>
     <w:rsid w:val="00C33590"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43475"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C440BC"/>
     <w:rsid w:val="00C471C2"/>
     <w:rsid w:val="00C52465"/>
     <w:rsid w:val="00C55A6C"/>
     <w:rsid w:val="00C56E45"/>
     <w:rsid w:val="00C5732E"/>
     <w:rsid w:val="00C61E1D"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C72515"/>
     <w:rsid w:val="00C73916"/>
     <w:rsid w:val="00C73D63"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00C84590"/>
     <w:rsid w:val="00C86818"/>
+    <w:rsid w:val="00C875AA"/>
     <w:rsid w:val="00C9608D"/>
     <w:rsid w:val="00C967E4"/>
     <w:rsid w:val="00CA0BF2"/>
     <w:rsid w:val="00CA6012"/>
     <w:rsid w:val="00CB19C1"/>
     <w:rsid w:val="00CB2AF5"/>
     <w:rsid w:val="00CB469F"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CB749E"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC5989"/>
     <w:rsid w:val="00CC6006"/>
+    <w:rsid w:val="00CC6646"/>
     <w:rsid w:val="00CD1918"/>
     <w:rsid w:val="00CD3A5A"/>
     <w:rsid w:val="00CD4DDA"/>
     <w:rsid w:val="00CD78BC"/>
     <w:rsid w:val="00CE0622"/>
     <w:rsid w:val="00CE3ED0"/>
     <w:rsid w:val="00CE4D2F"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF0E91"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF35B4"/>
     <w:rsid w:val="00CF6BA7"/>
     <w:rsid w:val="00D0192D"/>
     <w:rsid w:val="00D0263C"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D061F7"/>
     <w:rsid w:val="00D1099B"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D4056C"/>
     <w:rsid w:val="00D432A4"/>
     <w:rsid w:val="00D45134"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D52ED4"/>
     <w:rsid w:val="00D6113E"/>
     <w:rsid w:val="00D62B30"/>
+    <w:rsid w:val="00D643EB"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D65EE3"/>
     <w:rsid w:val="00D66321"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D74FE9"/>
     <w:rsid w:val="00D80233"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D82F24"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D96266"/>
     <w:rsid w:val="00D970CB"/>
     <w:rsid w:val="00D97262"/>
     <w:rsid w:val="00D97C15"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA16D5"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DB7117"/>
     <w:rsid w:val="00DB7774"/>
     <w:rsid w:val="00DC1860"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD3F54"/>
     <w:rsid w:val="00DD4E6F"/>
     <w:rsid w:val="00DD606B"/>
     <w:rsid w:val="00DE065D"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00DF1CA3"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E02763"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E04E3E"/>
     <w:rsid w:val="00E06EA4"/>
     <w:rsid w:val="00E06F4D"/>
     <w:rsid w:val="00E175CA"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E256E4"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E32FC8"/>
+    <w:rsid w:val="00E404F6"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44E8A"/>
     <w:rsid w:val="00E45615"/>
     <w:rsid w:val="00E47180"/>
     <w:rsid w:val="00E5107A"/>
     <w:rsid w:val="00E54A83"/>
     <w:rsid w:val="00E54CC7"/>
     <w:rsid w:val="00E72597"/>
     <w:rsid w:val="00E72821"/>
     <w:rsid w:val="00E72B9F"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E744A3"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E755F6"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E81EF1"/>
     <w:rsid w:val="00E82F88"/>
     <w:rsid w:val="00E85283"/>
     <w:rsid w:val="00E85D77"/>
+    <w:rsid w:val="00E8757B"/>
     <w:rsid w:val="00E916ED"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E91F09"/>
     <w:rsid w:val="00E93A0F"/>
     <w:rsid w:val="00E97BB1"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA602C"/>
     <w:rsid w:val="00EA765B"/>
     <w:rsid w:val="00EA7C74"/>
     <w:rsid w:val="00EB04F9"/>
     <w:rsid w:val="00EB1D5B"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB21D3"/>
     <w:rsid w:val="00EB2941"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EB7E86"/>
     <w:rsid w:val="00EC2B4E"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED493F"/>
+    <w:rsid w:val="00ED531E"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE7D7A"/>
     <w:rsid w:val="00F00463"/>
     <w:rsid w:val="00F007B1"/>
     <w:rsid w:val="00F02CB5"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F05F0B"/>
     <w:rsid w:val="00F07522"/>
     <w:rsid w:val="00F10D64"/>
     <w:rsid w:val="00F11690"/>
     <w:rsid w:val="00F11D56"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F16434"/>
     <w:rsid w:val="00F16DA2"/>
     <w:rsid w:val="00F2024D"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F264C6"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F30183"/>
     <w:rsid w:val="00F316D9"/>
     <w:rsid w:val="00F31DCC"/>
@@ -20149,104 +20915,106 @@
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F520B4"/>
     <w:rsid w:val="00F53B75"/>
     <w:rsid w:val="00F56E8C"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F608A5"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F668FC"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F71D08"/>
     <w:rsid w:val="00F74808"/>
     <w:rsid w:val="00F75601"/>
     <w:rsid w:val="00F7670E"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F84FE3"/>
     <w:rsid w:val="00F86A62"/>
     <w:rsid w:val="00F92529"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA217B"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA2FC9"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB187D"/>
+    <w:rsid w:val="00FB1EC6"/>
     <w:rsid w:val="00FB3792"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB6BAF"/>
     <w:rsid w:val="00FC15A3"/>
     <w:rsid w:val="00FC3E56"/>
     <w:rsid w:val="00FC5E94"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD04FE"/>
     <w:rsid w:val="00FD1879"/>
     <w:rsid w:val="00FD361E"/>
     <w:rsid w:val="00FD499E"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE257A"/>
+    <w:rsid w:val="00FE291C"/>
     <w:rsid w:val="00FE3321"/>
     <w:rsid w:val="00FE4B55"/>
     <w:rsid w:val="00FE56E4"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FF1079"/>
     <w:rsid w:val="00FF11D9"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF51F6"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393"/>
+    <o:shapedefaults v:ext="edit" spidmax="79873"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B906610"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21098,51 +21866,51 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC1399"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BC3BC8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="59403077">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22701,68 +23469,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>8710</Words>
-  <Characters>49032</Characters>
+  <Words>8909</Words>
+  <Characters>50067</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>778</Lines>
-  <Paragraphs>370</Paragraphs>
+  <Lines>417</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6101.FR.SRS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57372</CharactersWithSpaces>
+  <CharactersWithSpaces>58859</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6101.FR.SRS</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Fixed Rate) (Seniors Housing)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>