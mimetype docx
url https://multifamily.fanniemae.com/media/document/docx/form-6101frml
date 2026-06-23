--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,56 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4D0ED7AE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D74FD69" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -149,51 +145,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued But Unpaid Interest) of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section 2.02(b) (Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB4B986" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -542,67 +554,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606E8F83" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -617,104 +613,131 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0C84904D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00E60BB9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that owns any direct ownership interest in such Person;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person that owns any direct ownership interest in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54A0892D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="005F4BB2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such Person;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2DBB6DD2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="005F4BB2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person Controlled by, under common Control with, or which Controls such Person;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Person Controlled by, under common Control with, or which Controls such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0A70EF67" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="005F4BB2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any entity in which such Person directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
@@ -992,170 +1015,213 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9AA6A7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower or Affiliated Master Lessee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower or Affiliated Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1AF842E4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Borrower or Affiliated Master Lessee (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="412ADFCC" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Borrower or Affiliated Master Lessee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by Borrower or Affiliated Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="24D86D14" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Borrower or Affiliated Master Lessee; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDD552F" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00DC193F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or Affiliated Master Lessee or any substantial part of the assets of Borrower or Affiliated Master Lessee; </w:t>
+        <w:t xml:space="preserve">the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or Affiliated Master Lessee or any substantial part of the assets of Borrower or Affiliated Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F19B966" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00B84344">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Affiliated Master Lessee, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C87680B" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -1281,86 +1347,111 @@
     </w:p>
     <w:p w14:paraId="3FE1A632" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4EB195E5" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC; </w:t>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD058D9" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1615,51 +1706,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D59FDC" w14:textId="46D917D8" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00776E05">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower Affiliate</w:t>
@@ -1673,156 +1780,236 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7562974E" w14:textId="1902BB4D" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40346">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor, Key Principal, or Affiliated Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person that owns any direct ownership interest in Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Affiliated Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62538A1D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00442AB4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor, Key Principal, or Affiliated Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Affiliated Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E66143" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00442AB4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor, Key Principal, or Affiliated Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Affiliated Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562E224D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00442AB4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any entity in which Borrower, Guarantor, Key Principal, or Affiliated Master Lessee directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
+        <w:t xml:space="preserve">any entity in which Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Affiliated Master Lessee directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E6D171" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00442AB4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key Principal, or Affiliated Master Lessee.</w:t>
+        <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Affiliated Master Lessee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFDC45A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00442AB4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower Requested Repairs</w:t>
@@ -2166,62 +2353,113 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9742A7" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
+    <w:p w14:paraId="5B32D630" w14:textId="77777777" w:rsidR="00142B56" w:rsidRPr="00142B56" w:rsidRDefault="00142B56" w:rsidP="00142B56">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, Affiliated Master Lessee, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Affiliated Master Lessee, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9742A7" w14:textId="77777777" w:rsidR="00776E05" w:rsidRPr="002277F2" w:rsidRDefault="00776E05" w:rsidP="00776E05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
@@ -2495,154 +2733,169 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B315FCA" w14:textId="77777777" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
+    <w:p w14:paraId="2B315FCA" w14:textId="715F00CA" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00142B56" w:rsidRPr="00142B56">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20349A48" w14:textId="77777777" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ii</w:t>
-[...37 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or entities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
@@ -2699,71 +2952,80 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_DV_C4"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667057F8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008B3724">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEBAF57" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employee Benefit Plan</w:t>
@@ -3076,50 +3338,51 @@
         <w:t>Schedule 7</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A4B44A" w14:textId="77777777" w:rsidR="00E6580C" w:rsidRPr="00910214" w:rsidRDefault="00E6580C" w:rsidP="00E6580C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk200740948"/>
       <w:r w:rsidRPr="00910214">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00910214">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00910214">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="6B566201" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -3143,51 +3406,50 @@
         <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFAB5D9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Principal and Interest Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1F3ED8" w14:textId="65662162" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3322,50 +3584,85 @@
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower or Master Lessee), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower and Master Lessee (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4B0BB00A" w14:textId="77777777" w:rsidR="00D103EA" w:rsidRPr="00D103EA" w:rsidRDefault="00D103EA" w:rsidP="00D103EA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3FA5A7D3" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -3378,77 +3675,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="512427B0" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>foreclosure under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">foreclosure under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="73136333" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D19AAE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3539,137 +3861,151 @@
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBC874A" w14:textId="77777777" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
+    <w:p w14:paraId="5EBC874A" w14:textId="704511A5" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00D103EA" w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="019F0FE2" w14:textId="77777777" w:rsidR="007C6820" w:rsidRPr="005C7D41" w:rsidRDefault="007C6820" w:rsidP="007C6820">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3689,115 +4025,148 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0EF719" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008B3724">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="31D95850" w14:textId="77777777" w:rsidR="00D103EA" w:rsidRPr="00D103EA" w:rsidRDefault="00D103EA" w:rsidP="00D103EA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D103EA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="682A654D" w14:textId="77777777" w:rsidR="00726044" w:rsidRDefault="00355CF3" w:rsidP="000A7C9F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower, Master Lessee, the Master Lease, or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7D3867" w14:textId="6A4DF75E" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="000A7C9F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, individually and collectively, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -3912,171 +4281,207 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="293DEE41" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="47E9F3FA" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="754198C8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="708F1E20" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D839A00" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7CB7CCE2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00635D76">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Guarantor Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Affiliated Master Lessee, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Guarantor Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323C06F8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00635D76">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4129,92 +4534,95 @@
         </w:rPr>
         <w:t>Guarantor’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216591A4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50910164" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[INSERT FOR HTC TRANSACTIONS</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:  “</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Historic Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means _________________.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EF37BC" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00AE713C">
@@ -4288,89 +4696,97 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[CONFIRM ORGANIZATIONAL DOCUMENTS AND UPDATE DESCRIPTION AS NECESSARY]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2220201E" w14:textId="77777777" w:rsidR="007C6820" w:rsidRPr="002B5C24" w:rsidRDefault="007C6820" w:rsidP="007C6820">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Immediate Family Members</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means a child, stepchild, grandchild, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">grandparent, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">spouse, sibling, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">step-sibling, </w:t>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parent,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or step-parent,</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each of whom is not a Prohibited Person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4246B3F7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00635D76">
       <w:pPr>
@@ -4606,51 +5022,69 @@
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that the sum total of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F154DD9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4714,50 +5148,51 @@
         </w:rPr>
         <w:t>Interest Accrual Method</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7FC7A5" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Only Term</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1AB80A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4773,1023 +5208,1069 @@
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Fixed Rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35135331" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate Type</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416B4682" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7CBC8C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5A201A" w14:textId="69D1103F" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8E45BD" w14:textId="58988D7A" w:rsidR="00726044" w:rsidRPr="00157A2A" w:rsidRDefault="00355CF3" w:rsidP="0067068F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="007C6820">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Lender determines is critical to the successful operation and management of the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C16114B" w14:textId="4BB25EB4" w:rsidR="00726044" w:rsidRPr="00157A2A" w:rsidRDefault="00355CF3" w:rsidP="0067068F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="007C6820">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A2357A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="0067068F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B4682" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
-[...65 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="2AEA4AE2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79479777" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8AA87D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446EB1C8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an amount equal to the delinquent amount then due under the Loan Documents multiplied by five percent (5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A70E7C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E39A2A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity identified as “Lender” in the first paragraph of the Loan Agreement and its transferees, successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9E2569" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="600DF30D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1232259F" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28DA0DD2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key Principal</w:t>
-[...110 lines deleted...]
-        <w:t>Key Principal’s General Business Address</w:t>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5050E896" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF79E47" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEA4AE2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...21 lines deleted...]
-        <w:t>Key Principal’s Notice Address</w:t>
+    <w:p w14:paraId="187FF731" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003ACDC6" w14:textId="0A3849D0" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all O&amp;M Plans, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the SASA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and any other documents now or in the future executed by Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guarantor, Key Principal, any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF4D688" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD702B0" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79479777" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...196 lines deleted...]
-        <w:t>Lender’s General Business Address</w:t>
+    <w:p w14:paraId="6B73CE39" w14:textId="77777777" w:rsidR="00491384" w:rsidRPr="00491384" w:rsidRDefault="00491384" w:rsidP="00491384">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8EF5B9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Year</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600DF30D" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...263 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="2375A79B" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[INSERT FOR HTC TRANSACTIONS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Managing Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means _______________, which entity is the Managing Member of Master Lessee and Borrower as of the Effective Date.</w:t>
+      </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...19 lines deleted...]
-        <w:t>Master Lessee,</w:t>
+    </w:p>
+    <w:p w14:paraId="73ABA046" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C3725C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[INSERT FOR HTC TRANSACTIONS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Managing Member Removal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.03(i) (Historic Investor Transfers) of the Loan Agreement.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...197 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1A309BC3" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease</w:t>
       </w:r>
@@ -5806,67 +6287,84 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Master Lease Agreement, dated as of [the date hereof]]</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, between Borrower, as lessor, and Master Lessee, as lessee, and any amendments thereto entered into in accordance with the Loan Documents or any subsequent master lease of the Mortgaged Property entered into in accordance with the Loan Documents.</w:t>
+        <w:t xml:space="preserve">, between Borrower, as lessor, and Master Lessee, as lessee, and any amendments thereto </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the Loan Documents or any subsequent master lease of the Mortgaged Property entered into in accordance with the Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D444E8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40C7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[FOR SHARIA TRANSACTIONS: </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lease Basic Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B64538B" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00390CCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5925,440 +6423,448 @@
         <w:tab/>
         <w:t>any costs incurred by Borrower in connection with the administration of the Master Lease or the Mortgage Loan; plus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2794C623" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40C7A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other amounts required to be paid to Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master Lease;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any other amounts required to be paid to Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lease;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="11820210" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00390CCD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as such amounts may be modified by written notice from Borrower to Master Lessee.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4395CF04" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00A338BA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">[FOR NON-SHARIA TRANSACTIONS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Basic Rent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any amounts required to be paid to Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master Lease.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6533B6ED" w14:textId="1D001FD0" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="009E63D4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Master Lease, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR SHARIA TRANSACTIONS: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Put Option Letter, the Call Option Letter, the Supplemental Agreement, the Tax Matters Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[UPDATE AS NECESSARY TO CORRECT DOCUMENT TITLES]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (each as defined in the Master Lease), the Tenant/Landlord Subordination and Assignment Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="005E05E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[INSERT FOR HTC TRANSACTIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:  the Tenant/Landlord Subordination and Assignment Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="005E05E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Purchase Agreement by and between the Managing Member and Historic Investor, and any other documents executed by Borrower, Managing Member or Master Tenant in connection with the Master Lease </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[UPDATE AS NECESSARY TO CORRECT TITLES]]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and any other documents executed in connection with the Master Lease, as each have been approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFD8036" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="009E63D4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 7.02(g)(1)(B) (Special Covenants Regarding Master Lease Documents) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172C507E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means __________________, a _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A18A015" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 7.02(g)(1)(D) (Special Covenants Regarding Master Lease Documents) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC202D9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00B407D2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee Estoppel Certificate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a certificate of estoppel from Master Lessee to Lender in a form required by Lender pursuant to the terms of Section 7.02(g)(3) (Master Lease Estoppel) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F401AB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00B407D2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F0D7DB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[FOR NON-SHARIA TRANSACTIONS: </w:t>
-[...307 lines deleted...]
-        <w:t>Master Lessee’s General Business Address</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee’s Notice Address</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F0D7DB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...30 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5795EB7C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40C7A">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Material Commercial Lease</w:t>
       </w:r>
@@ -6385,51 +6891,67 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D77E8B6" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008E67CF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Lease that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
+        <w:t xml:space="preserve">any Lease that, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2760D6" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008E67CF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6465,125 +6987,151 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452EC1B3" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008E67CF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal, Master Lessee, Affiliated Master Lessee, or another Borrower Affiliate.</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Master Lessee, Affiliated Master Lessee, or another Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC9C7FF" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008E67CF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maturity Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310A3E8E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FB47CD" w14:textId="77777777" w:rsidR="00C06566" w:rsidRDefault="00C06566" w:rsidP="00C06566">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6891,50 +7439,51 @@
         <w:t>and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
       <w:r w:rsidRPr="00043A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="32054F56" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Repairs Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C16AFD" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7069,508 +7618,498 @@
         </w:rPr>
         <w:t>Monthly Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C00DC0" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DC5ECF" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2DFFCB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BAEB5B" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E3EF61" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00696498">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) other allowable income for the Mortgaged Property, if any, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (c) operating expenses for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d) the full amount underwritten for the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E63369A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00696498">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F328E07" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517FABD0" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EF1B69" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5C4E9C" w14:textId="77777777" w:rsidR="00876821" w:rsidRDefault="00876821" w:rsidP="00876821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...140 lines deleted...]
-        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FB649C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="004F6CC4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>plus</w:t>
-[...193 lines deleted...]
-      <w:r w:rsidRPr="00724EF7">
+        <w:t>Schedule 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42202698" w14:textId="4476FC70" w:rsidR="000448B6" w:rsidRPr="00AF5DDB" w:rsidRDefault="000448B6" w:rsidP="000448B6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Organizational Chart Requirements</w:t>
-[...64 lines deleted...]
-      </w:pPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="008A3BC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4F89DD" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
@@ -7579,51 +8118,50 @@
         </w:rPr>
         <w:t>Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the First Payment Date and the first day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4568D148" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Payment Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61318382" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7786,841 +8324,809 @@
       <w:r w:rsidRPr="000448B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_cp_change_102"/>
       <w:r w:rsidR="000448B6" w:rsidRPr="000448B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="000448B6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8A33C5" w14:textId="2F05036D" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="000A7C9F">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="1789F3B4" w14:textId="77777777" w:rsidR="00491384" w:rsidRPr="00491384" w:rsidRDefault="00491384" w:rsidP="00491384">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...50 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_DV_M29"/>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2256EF5F" w14:textId="77777777" w:rsidR="00491384" w:rsidRPr="00491384" w:rsidRDefault="00491384" w:rsidP="00491384">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C29E514" w14:textId="77777777" w:rsidR="00491384" w:rsidRPr="00491384" w:rsidRDefault="00491384" w:rsidP="00491384">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496AD976" w14:textId="3AA00AFB" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00080731">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SHARIA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TRANSACTIONS IF APPLICABLE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.03(h) (Additional Permitted Transfers) of the Loan Agreement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232569EC" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="004D3F76">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[INSERT FOR HTC TRANSACTIONS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transferee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.03(i) (Historic Investor Transfers) of the Loan Agreement.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5D4558" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3A2D2B" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E38931" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47DC3FF1" w14:textId="4C9DFDA3" w:rsidR="00491384" w:rsidRPr="00491384" w:rsidRDefault="00491384" w:rsidP="00491384">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means (a) direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Affiliated Master Lessee that provide an equity owner preferred or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk219980627"/>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3509" w:rsidRPr="001F3509">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidR="000448B6">
-[...295 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00491384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or (b) the payment of an asset management fee or any fee to an equity owner before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="16E73B53" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FDB9819" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the written notice that Borrower is required to provide to Lender in accordance with Section 2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6666D2B8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in Section 2.03 (Lockout/Prepayment) of the Loan Agreement and calculated in accordance with the Prepayment Premium Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AEBC4E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777ABF8B" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B133514" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F18FBF3" w14:textId="6AAA8587" w:rsidR="000271A7" w:rsidRPr="000271A7" w:rsidRDefault="00B4280D" w:rsidP="000271A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk181730693"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
-[...388 lines deleted...]
-        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="4C8660C2" w14:textId="77777777" w:rsidR="000271A7" w:rsidRPr="000271A7" w:rsidRDefault="000271A7" w:rsidP="000271A7">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -8642,111 +9148,110 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3AD741" w14:textId="77777777" w:rsidR="000271A7" w:rsidRPr="000271A7" w:rsidRDefault="000271A7" w:rsidP="000271A7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000271A7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E291666" w14:textId="77777777" w:rsidR="008A3BC3" w:rsidRPr="002277F2" w:rsidRDefault="008A3BC3" w:rsidP="008A3BC3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
@@ -8835,112 +9340,81 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1273EEE4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...60 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="0903DCEC" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly-Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21D7EC1F" w14:textId="77777777" w:rsidR="000271A7" w:rsidRDefault="000271A7" w:rsidP="000271A7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8967,60 +9441,58 @@
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CBFAA1" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5ABA7F" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -9039,50 +9511,51 @@
         </w:rPr>
         <w:t>Rents</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B162F7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repair Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312E8CDA" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9162,478 +9635,487 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repairs Escrow Account Administration Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C504EE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="000A7C9F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repairs Escrow Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="425AE7E4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347EEFF8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425AE7E4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+    <w:p w14:paraId="04C8C448" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251EA0B3" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2307C2C1" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC723C7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B475F1" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231D60B7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Repair Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39140EDE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518B31F0" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Replacement Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6407B57A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, collectively, the funds on deposit in the Reserve/Escrow Accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C9FBBD" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Replacement Reserve Account</w:t>
-[...380 lines deleted...]
-        </w:rPr>
         <w:t>Reserve/Escrow Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, the Replacement Reserve Account, the Repairs Escrow Account, and the Restoration Reserve Account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCB4325" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008B3724">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -9693,448 +10175,963 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45403333" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00CC6BE8" w:rsidRDefault="00355CF3" w:rsidP="003D3DE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_DV_C25"/>
-      <w:bookmarkStart w:id="24" w:name="_DV_C26"/>
+      <w:bookmarkStart w:id="21" w:name="_DV_C25"/>
+      <w:bookmarkStart w:id="22" w:name="_DV_C26"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="4AF91746" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="003D3DE7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FEB9E9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00BD63E5">
+    <w:p w14:paraId="46B14A4B" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A7C9F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="000A7C9F">
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
+      <w:r w:rsidRPr="004F0F89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572F058C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+    <w:p w14:paraId="1A7BF62A" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="41F4A6E6" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="209F77B6" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B393A1" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+    <w:p w14:paraId="20C03B6A" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41336BAB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+    <w:p w14:paraId="09B41120" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CB65357" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C01B444" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A810BD" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+    <w:p w14:paraId="486D8505" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the interest of any managing member or the contractual rights of any non-member manager; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F96FE4C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C94F55F" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EA68911" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="69960E35" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="65E53ABF" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CABF925" w14:textId="0B0B5609" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="260BAEF8" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00375146">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6F4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="2C81DDE1" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A7C9F">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="0D29C7A0" w14:textId="2EA5B1A8" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006D59A3" w:rsidRPr="006D59A3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="16DBF229" w14:textId="77777777" w:rsidR="004F0F89" w:rsidRPr="004F0F89" w:rsidRDefault="004F0F89" w:rsidP="004F0F89">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0F89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means dividends, distributions, payments, or returns on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2944240E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00981B8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -10192,102 +11189,92 @@
     <w:p w14:paraId="22B69A10" w14:textId="6214D167" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="006F1ED0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SASA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain Subordination</w:t>
       </w:r>
       <w:r w:rsidR="00AB1872">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assignment and Security Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00AB1872">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Master Lease) </w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">by and among </w:t>
-[...7 lines deleted...]
-        <w:t>Borrower, Lender, and Master Lessee as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+        <w:t>by and among Borrower, Lender, and Master Lessee as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52411C12" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="006F1ED0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -10381,61 +11368,59 @@
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6A7B4D" w14:textId="5E3D8CF5" w:rsidR="00D46D38" w:rsidRPr="00824097" w:rsidRDefault="00D46D38" w:rsidP="00D46D38">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="005E05E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B087176" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40C7A">
       <w:pPr>
         <w:keepNext/>
@@ -10514,50 +11499,51 @@
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">with an agreement or arrangement between either: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F644F2" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00931AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Borrower and a tenant whereby the tenant may enter into a separate agreement or arrangement with a Short-Term Rental Provider to offer Short-Term Rentals at the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BFA924" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00931AF5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10615,50 +11601,83 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="553E1C9E" w14:textId="77777777" w:rsidR="008A097E" w:rsidRPr="008A097E" w:rsidRDefault="008A097E" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Affiliated Master Lessee (that is not held by a Preferred Equity investor) that include (a) a Forced Sale right and/or (b) a Control Takeover right.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="37B6D4EB" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
@@ -10738,608 +11757,744 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenant/Landlord Subordination and Assignment Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain Tenant/Landlord Subordination and Assignment </w:t>
       </w:r>
       <w:r w:rsidR="000C5F22">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="005E05E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Master Lease) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dated as of even date herewith, by and between Borrower and Master Lessee as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784C14AA" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the mortgagee’s loan policy of title insurance issued in connection with the Mortgage Loan and insuring the lien of the Security Instrument as set forth therein, as approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C1BD4A" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Parking Spaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38878724" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Residential Units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42583FF4" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9A3F3E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00981B8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a sale, assignment, transfer or other disposition (whether voluntary, involuntary, or by operation of law), other than Residential Leases, Material Commercial Leases or non-Material Commercial Leases permitted by the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0E7911EE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00981B8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="55B19A39" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0983008D" w14:textId="77777777" w:rsidR="008A097E" w:rsidRPr="008A097E" w:rsidRDefault="00355CF3" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Agreement </w:t>
-[...49 lines deleted...]
-        <w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008A097E" w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A097E" w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="01B8D36E" w14:textId="77777777" w:rsidR="008A097E" w:rsidRPr="008A097E" w:rsidRDefault="008A097E" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="02DBAC48" w14:textId="6B2EE5A8" w:rsidR="008A097E" w:rsidRPr="008A097E" w:rsidRDefault="008A097E" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the replacement, withdrawal, substitution, addition, or removal of a manager or director on a Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="406CFEA7" w14:textId="41269C57" w:rsidR="008A097E" w:rsidRPr="008A097E" w:rsidRDefault="008A097E" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00FF3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the termination or revocation of a trust, or the replacement, withdrawal, substitution, addition, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008A097E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a trustee of a trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD05BA8" w14:textId="307224DD" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="008A097E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfer Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a fee equal to one percent (1%) of the unpaid principal balance of the Mortgage Loan payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2358EBEA" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Treasury Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
-          <w:b/>
-[...35 lines deleted...]
-        <w:t>Total Parking Spaces</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255F261C" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00126563">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E45B931" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DE6F68" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voidable Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6764C41E" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A7C9F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38878724" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
-[...436 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1FC49CD9" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00C03821">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yield Maintenance Period Term</w:t>
       </w:r>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40C7A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11370,167 +12525,153 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C20487" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidRDefault="00355CF3" w:rsidP="00F40C7A">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A7C9F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00726044" w:rsidRPr="000A7C9F" w:rsidSect="00442AB4">
-      <w:headerReference w:type="even" r:id="rId10"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="04012F98" w14:textId="77777777" w:rsidR="009D5C7B" w:rsidRDefault="009D5C7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4DFBF78A" w14:textId="77777777" w:rsidR="009D5C7B" w:rsidRDefault="009D5C7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D302BAE" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00400848" w:rsidRDefault="00726044" w:rsidP="00400848">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="004760DA" w14:paraId="6E76CB80" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -11641,195 +12782,163 @@
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C06566" w14:paraId="0A29175B" w14:textId="77777777" w:rsidTr="00FB221E">
+    <w:tr w:rsidR="008962EB" w14:paraId="0A29175B" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5E69E6CF" w14:textId="77777777" w:rsidR="00C06566" w:rsidRPr="00400848" w:rsidRDefault="00C06566" w:rsidP="00C06566">
+        <w:p w14:paraId="5E69E6CF" w14:textId="77777777" w:rsidR="008962EB" w:rsidRPr="00400848" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1FC8700A" w14:textId="59B34BB5" w:rsidR="00C06566" w:rsidRPr="00726044" w:rsidRDefault="00726044" w:rsidP="00C06566">
+        <w:p w14:paraId="1FC8700A" w14:textId="13EFC413" w:rsidR="008962EB" w:rsidRPr="008962EB" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00726044">
+          <w:r w:rsidRPr="008962EB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>06</w:t>
-[...15 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="677EE521" w14:textId="2B0E5682" w:rsidR="00C06566" w:rsidRPr="00726044" w:rsidRDefault="00C06566" w:rsidP="00C06566">
+        <w:p w14:paraId="677EE521" w14:textId="2555DCB9" w:rsidR="008962EB" w:rsidRPr="008962EB" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00726044">
+          <w:r w:rsidRPr="008962EB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6571B4E7" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00400848" w:rsidRDefault="00726044" w:rsidP="00BA4E72">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70C2B384" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00400848" w:rsidRDefault="00726044" w:rsidP="00442AB4">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="004760DA" w14:paraId="6D48BF55" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -11940,212 +13049,182 @@
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00726044" w14:paraId="51EA3941" w14:textId="77777777" w:rsidTr="00FB221E">
+    <w:tr w:rsidR="008962EB" w14:paraId="51EA3941" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1AE12448" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00400848" w:rsidRDefault="00726044" w:rsidP="00726044">
+        <w:p w14:paraId="1AE12448" w14:textId="77777777" w:rsidR="008962EB" w:rsidRPr="00400848" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4A399022" w14:textId="0408960C" w:rsidR="00726044" w:rsidRPr="00C06566" w:rsidRDefault="00726044" w:rsidP="00726044">
+        <w:p w14:paraId="4A399022" w14:textId="1C5E1A4D" w:rsidR="008962EB" w:rsidRPr="008962EB" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00726044">
+          <w:r w:rsidRPr="008962EB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1D5B481D" w14:textId="009BD9DE" w:rsidR="00726044" w:rsidRPr="00C06566" w:rsidRDefault="00726044" w:rsidP="00726044">
+        <w:p w14:paraId="1D5B481D" w14:textId="346A19C8" w:rsidR="008962EB" w:rsidRPr="008962EB" w:rsidRDefault="008962EB" w:rsidP="008962EB">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
-              <w:sz w:val="18"/>
-              <w:szCs w:val="16"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00726044">
+          <w:r w:rsidRPr="008962EB">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="21A35FB6" w14:textId="77777777" w:rsidR="00726044" w:rsidRPr="00400848" w:rsidRDefault="00726044" w:rsidP="00442AB4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2DCAC57E" w14:textId="77777777" w:rsidR="009D5C7B" w:rsidRDefault="009D5C7B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4C21AB14" w14:textId="77777777" w:rsidR="009D5C7B" w:rsidRDefault="009D5C7B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2E60FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FF38BCC0"/>
@@ -13350,155 +14429,183 @@
   <w:num w:numId="42" w16cid:durableId="1756897867">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="390082208">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1168255805">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="278495096">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1607344482">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="225379991">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1239243853">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="61441"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004760DA"/>
     <w:rsid w:val="000271A7"/>
+    <w:rsid w:val="00035397"/>
     <w:rsid w:val="00043A65"/>
     <w:rsid w:val="000448B6"/>
     <w:rsid w:val="00080731"/>
     <w:rsid w:val="00084990"/>
     <w:rsid w:val="000C5B26"/>
     <w:rsid w:val="000C5F22"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000E3F9F"/>
+    <w:rsid w:val="00132F37"/>
+    <w:rsid w:val="00142B56"/>
+    <w:rsid w:val="001A2EEC"/>
+    <w:rsid w:val="001F3509"/>
     <w:rsid w:val="002542F6"/>
     <w:rsid w:val="002B663E"/>
     <w:rsid w:val="00355CF3"/>
+    <w:rsid w:val="00422E0A"/>
+    <w:rsid w:val="0045600D"/>
     <w:rsid w:val="00470BAA"/>
+    <w:rsid w:val="00475586"/>
     <w:rsid w:val="004760DA"/>
+    <w:rsid w:val="00491384"/>
+    <w:rsid w:val="004F0F89"/>
+    <w:rsid w:val="0058122D"/>
     <w:rsid w:val="005E05E9"/>
     <w:rsid w:val="005F4B95"/>
     <w:rsid w:val="00610F24"/>
     <w:rsid w:val="00633D9D"/>
     <w:rsid w:val="006B0100"/>
+    <w:rsid w:val="006D59A3"/>
     <w:rsid w:val="006F2E26"/>
     <w:rsid w:val="00726044"/>
     <w:rsid w:val="00732D67"/>
     <w:rsid w:val="007358F7"/>
+    <w:rsid w:val="007650C5"/>
     <w:rsid w:val="00771507"/>
     <w:rsid w:val="00776E05"/>
     <w:rsid w:val="007C6820"/>
     <w:rsid w:val="00822A1D"/>
     <w:rsid w:val="00876821"/>
+    <w:rsid w:val="008962EB"/>
+    <w:rsid w:val="008A097E"/>
     <w:rsid w:val="008A3BC3"/>
     <w:rsid w:val="008F7CFA"/>
     <w:rsid w:val="00910214"/>
     <w:rsid w:val="00991A54"/>
     <w:rsid w:val="009D5C7B"/>
     <w:rsid w:val="00A17E21"/>
+    <w:rsid w:val="00A24D87"/>
     <w:rsid w:val="00A81AA8"/>
     <w:rsid w:val="00AB1872"/>
     <w:rsid w:val="00AF3710"/>
+    <w:rsid w:val="00B413B1"/>
     <w:rsid w:val="00B4280D"/>
+    <w:rsid w:val="00B74613"/>
+    <w:rsid w:val="00BA6F4D"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00C06566"/>
     <w:rsid w:val="00C318C2"/>
     <w:rsid w:val="00C4429C"/>
     <w:rsid w:val="00CC6BE8"/>
+    <w:rsid w:val="00CE246C"/>
+    <w:rsid w:val="00D00FF3"/>
+    <w:rsid w:val="00D103EA"/>
     <w:rsid w:val="00D46D38"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00DA402B"/>
     <w:rsid w:val="00DA4734"/>
+    <w:rsid w:val="00E1039F"/>
     <w:rsid w:val="00E6580C"/>
     <w:rsid w:val="00E673DC"/>
     <w:rsid w:val="00E85BB7"/>
     <w:rsid w:val="00EF6E6A"/>
+    <w:rsid w:val="00FC7629"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="61441"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A609B3C"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -14344,51 +15451,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E55430"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E55430"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="229119513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="451481602">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14418,51 +15525,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1278023666">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14711,67 +15818,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>8025</Words>
-  <Characters>43977</Characters>
+  <Words>7943</Words>
+  <Characters>45281</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>698</Lines>
-  <Paragraphs>333</Paragraphs>
+  <Lines>377</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6101.FR.ML</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51669</CharactersWithSpaces>
+  <CharactersWithSpaces>53118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6101.FR.ML</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Fixed Rate) (Master Lease)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>