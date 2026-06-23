--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A7BBD02" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080EC3F5" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -143,51 +142,65 @@
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section</w:t>
       </w:r>
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.02(b) (Capitalization of Accrued But Unpaid Interest) of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">2.02(b) (Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FCB505E" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acquired Ownership Interests</w:t>
       </w:r>
@@ -488,65 +501,51 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...13 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA08FB2" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -592,276 +591,313 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amortization Type</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD7D9A7" w14:textId="3DBC6627" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="7FD7D9A7" w14:textId="3DBC6627" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00A453F7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assignment of Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means individually and collectively one or more Assignments of Management Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="002C58D2" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Delaware Statutory Trust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) by and among Lender, Borrower, Master Lessee and property manager, each in a form approved by Lender, as each may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C5D6A1" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bankruptcy Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Title 11 of the United States Code entitled “Bankruptcy” as now and hereafter in effect, or any successor statute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC794D0" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...69 lines deleted...]
-          <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bankruptcy Event</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any one or more of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A4BD7E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower or Master Lessee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="10063AA8" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Borrower or Master Lessee (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5A04F521" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Borrower or Master Lessee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by Borrower or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0B3CD260" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Borrower or Master Lessee; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="375F691E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or Master Lessee or any substantial part of the assets of Borrower or Master Lessee; </w:t>
+        <w:t xml:space="preserve">the appointment of a receiver (other than a receiver appointed at the direction or request of Lender under the terms of the Loan Documents), liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Borrower or Master Lessee or any substantial part of the assets of Borrower or Master </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lessee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62507F3C" w14:textId="4E926E9E" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Master Lessee, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="465B6E8F" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -914,160 +950,185 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a Person </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_cp_change_53"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(1) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">named on the list of “Specially Designated Nationals and Blocked Persons” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="009437E9">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="he-IL"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_cp_change_54"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve"> or (2) named on the “Consolidated Sanctions List” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="009437E9">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="he-IL"/>
           </w:rPr>
           <w:t>https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5C7EA7AF" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="01F3CAEE" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC; </w:t>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00BCC496" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
@@ -1323,51 +1384,67 @@
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a)</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a)</w:t>
       </w:r>
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b)</w:t>
       </w:r>
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1403,143 +1480,213 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64B89C58" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor,  Key Principal, or Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person that owns any direct ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor,  Key</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Principal, or Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1952D462" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor, Key Principal, or Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19AA631C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor, Key Principal, or Master Lessee;</w:t>
+        <w:t xml:space="preserve">any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A8E2CB" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any entity in which Borrower, Guarantor, Key Principal, or Master Lessee directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
+        <w:t xml:space="preserve">any entity in which Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in such entity; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4211535F" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key Principal, or Master Lessee.</w:t>
+        <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or Master Lessee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB8443F" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower Requested Repairs</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -1857,124 +2004,175 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21275389" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+    <w:p w14:paraId="436D0E58" w14:textId="77777777" w:rsidR="002D16EB" w:rsidRPr="002D16EB" w:rsidRDefault="002D16EB" w:rsidP="002D16EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="002D16EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D16EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D16EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, Master Lessee, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002D16EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002D16EB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Master Lessee, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21275389" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="2807F8A0" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Credit Score</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a numerical value or a categorization derived from a statistical tool or modeling system used to measure credit risk and predict the likelihood of certain credit behaviors, including default.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D9CF91" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Debt Service Amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Monthly Debt Service Payments and all other amounts payable under the Loan Agreement, the Note, the Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42FCC56B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2134,71 +2332,109 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Person who is:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01082D49" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+    <w:p w14:paraId="01082D49" w14:textId="718B5772" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>for individuals (i) a United States citizen or (ii) a legal permanent resident; or</w:t>
+        <w:t>for individuals (</w:t>
+      </w:r>
+      <w:r w:rsidR="00991230">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00991230">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a legal permanent resident</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk228279731"/>
+      <w:r w:rsidR="00B3175F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BDEB04" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>for entities, an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
@@ -2328,122 +2564,130 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: DESCRIBE TRUST AGREEMENT]</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551D9686" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_DV_C3"/>
+      <w:bookmarkStart w:id="8" w:name="_DV_C3"/>
       <w:r w:rsidRPr="009437E9">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Economic Sanctions</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:t xml:space="preserve">” means any economic or financial sanction administered or enforced by the United States Government (including, without limitation, those administered by OFAC at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="009437E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009437E9">
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_DV_C4"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="9" w:name="_DV_C4"/>
       <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="009437E9">
         <w:t>the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B24859E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009437E9">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7326F0A9" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Employee Benefit Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA, or a “plan” as defined in Section 4975(e)(1) of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37EB83BF" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
@@ -2753,82 +2997,82 @@
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 7</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1D14B6" w14:textId="77777777" w:rsidR="008D4B75" w:rsidRPr="00824097" w:rsidRDefault="008D4B75" w:rsidP="008D4B75">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk200740948"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk200740948"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEMA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF06AA">
         <w:t>Federal Emergency Management Agency (or any successor)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="1DA7ED49" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2854,92 +3098,92 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Principal and Interest Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms, if applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AECF2E4" w14:textId="3EE5CC95" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Investment Trust</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means an investment trust as defined in Section 301.7701-4</w:t>
       </w:r>
       <w:r w:rsidR="006E04F1" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Treasury Regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2EC0E3" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAA96CF" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
@@ -2976,123 +3220,180 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower or Master Lessee), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower and Master Lessee (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3B834A12" w14:textId="77777777" w:rsidR="00B3175F" w:rsidRPr="00B3175F" w:rsidRDefault="00B3175F" w:rsidP="00B3175F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="185B1134" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78AFAE96" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>foreclosure under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">foreclosure under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06C9A143" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003C490E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="810"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>delivery by Borrower to Lender (or its designee or nominee) of a deed or other conveyance of Borrower’s interest in the Mortgaged Property in lieu of any of the foregoing; or</w:t>
       </w:r>
     </w:p>
@@ -3155,140 +3456,216 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Person who is not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600DD24B" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+    <w:p w14:paraId="600DD24B" w14:textId="0108486A" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>for individuals (i) a United States citizen or (ii) a legal permanent resident; or</w:t>
+        <w:t>for individuals (</w:t>
+      </w:r>
+      <w:r w:rsidR="00991230">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00991230">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3175F" w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D495F37" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="009437E9" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>for entities, an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBC9F33" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6444FC04" w14:textId="77777777" w:rsidR="00B3175F" w:rsidRPr="00B3175F" w:rsidRDefault="00B3175F" w:rsidP="00B3175F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B3175F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1E343E99" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower, Master Lessee, the Master Lease, or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
+        <w:t xml:space="preserve">” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower, Master Lessee, the Master Lease, or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5552299B" w14:textId="4596B11E" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -3333,194 +3710,225 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">IN THE SUMMARY OF LOAN TERMS (FORM 6102) </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANY APPLICABLE GUARANTOR OF THE OBLIGATIONS OF MASTER LESSEE]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C12F7B9" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor Bankruptcy Event</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any one or more of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB65AF0" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04CB5DCB" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="08D9D57E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="27E004B6" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58218DF6" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1A4FFA06" w14:textId="2B7FE468" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Guarantor Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Master Lessee, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Guarantor Bankruptcy Event immediately).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093781FD" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
@@ -3607,93 +4015,110 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Immediate Family Members</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>” means a child, stepchild, grandchild, grandparent, spouse, sibling, step-sibling, parent, or step-parent, each of whom is not a Prohibited Person.</w:t>
+        <w:t xml:space="preserve">” means a child, stepchild, grandchild, grandparent, spouse, sibling, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>, parent, or step-parent, each of whom is not a Prohibited Person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331E7EF7" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Imposition Deposits</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F9A166" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Impositions</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB18D77" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
@@ -3730,112 +4155,111 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B886793" w14:textId="7F81B317" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk77604549"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk77604549"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Independent Trustee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means _________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT NAME OF INDEPENDENT TRUSTEE]</w:t>
       </w:r>
       <w:r w:rsidR="00A14096" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the trustee serving as the Independent Trustee in compliance with the terms of Section 4.01(a)(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="2AFA3132" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Initial Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3E06E1" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
@@ -3889,51 +4313,65 @@
     </w:p>
     <w:p w14:paraId="511E0F9D" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
-        <w:t>that the sum total of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0949CB30" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:tab/>
         <w:t>such Person’s inability to pay its debts as they become due.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F04990C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
@@ -4034,68 +4472,76 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Fixed Rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307DB420" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interest Rate Type</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6173F768" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Internal Revenue Code</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -4125,60 +4571,71 @@
         </w:rPr>
         <w:t>Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0562CC9B" w14:textId="77777777" w:rsidR="00857DCA" w:rsidRPr="009437E9" w:rsidRDefault="00857DCA" w:rsidP="00857DCA">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A500284" w14:textId="2F8AB9DB" w:rsidR="00857DCA" w:rsidRPr="009437E9" w:rsidRDefault="00857DCA" w:rsidP="00857DCA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
@@ -4206,1000 +4663,1034 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">individually and collectively, </w:t>
       </w:r>
       <w:r w:rsidR="00AA66DF">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Person(s) who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t xml:space="preserve"> Person(s) who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A591FB8" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5822BFA4" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481EE2B3" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EBCAFC" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms, if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D71D35" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an amount equal to the delinquent amount then due under the Loan Documents multiplied by five percent (5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4288572A" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0384C918" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity identified as “Lender” in the first paragraph of the Loan Agreement and its transferees, successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1823413D" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B8A7863" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A391C6C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C042663" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764184EB" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A952D5F" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FA750B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E69178A" w14:textId="6BA41E23" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk62812820"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key Principal’s General Business Address</w:t>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, the Assignment of Management Agreement, all O&amp;M Plans, any estoppel certificate entered into by Master Lessee or Borrower for the benefit of Lender including the Master Lessee Estoppel Certificate, the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Subordination Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB15FE" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DST </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lease) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="60B8DC3A" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE587C5" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5822BFA4" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...18 lines deleted...]
-        <w:t>Key Principal’s Notice Address</w:t>
+    <w:p w14:paraId="45CEBC19" w14:textId="77777777" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36965D38" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Year</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481EE2B3" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...351 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="41830037" w14:textId="20A15A6D" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk77604664"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> Plans, any estoppel certificate entered into by Master Lessee or Borrower for the benefit of Lender including the Master Lessee Estoppel Certificate, the </w:t>
+        <w:t>Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means individually and collectively one or more agreement(s) for management services between Master Lessee and property manager, as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved in writing by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="59AC13C6" w14:textId="50584815" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DRAFTING NOTE </w:t>
+      </w:r>
+      <w:r w:rsidR="001239BA" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001239BA" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DESCRIBE MASTER LEASE</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Agreement, dated as of [the date hereof]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, between Borrower, as lessor, and Master Lessee, as lessee, and any amendments thereto entered into in accordance with the Loan Documents or any subsequent master lease of the Mortgaged Property entered into in accordance with the Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F6BF2" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="000436F2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Master Lease Basic Rent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t>” means any amounts required to be paid to or on behalf of Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master Lease Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685CF4A9" w14:textId="1B0DE8C9" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk62812936"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Master Lease, the Property Level Assignment of Leases and Rents, and any other documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31ECD" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that are not Loan Documents)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> executed by Borrower or Master Lessee in connection with the Master Lease, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time as permitted under the Loan Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5122D7C0" w14:textId="47878CD3" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lease Event of Default</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="00CB15FE" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DST </w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Master Lease) </w:t>
-[...20 lines deleted...]
-        </w:rPr>
+        <w:t>Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="40BBD138" w14:textId="20F25207" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
-          <w:szCs w:val="24"/>
-[...78 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Master Lease Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t xml:space="preserve">” has the meaning set forth in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="001D0C1B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.02(g)(1)(B) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t>Special Covenants Regarding Master Lease Documents) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00561D7A" w14:textId="0AE66E39" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk62812997"/>
+      <w:r w:rsidRPr="009437E9">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...199 lines deleted...]
-        <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
+        </w:rPr>
+        <w:t>Master Lease Termination Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t xml:space="preserve">” has the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meaning set forth in the </w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="00CB15FE" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve">DST </w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Master Lease)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...96 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02B5736B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Person responsible for the occupancy, use, operation, maintenance and administration of the Mortgaged Property pursuant to the Master Lease as identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="061975CA" w14:textId="1402F125" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lessee Business Information</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in Section</w:t>
       </w:r>
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5356,51 +5847,65 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Lease </w:t>
       </w:r>
       <w:r w:rsidR="000C3C2C" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(excluding the Master Lease) </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
+        <w:t xml:space="preserve">that, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B54BF3C" w14:textId="6B41154D" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -5448,266 +5953,290 @@
         <w:tab/>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D5C4DF9" w14:textId="3ADB21E2" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal, or another Borrower Affiliate.</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or another Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29281117" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maturity Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01246BB6" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725AAFC8" w14:textId="77777777" w:rsidR="006C2A97" w:rsidRPr="009437E9" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725AAFC8" w14:textId="77777777" w:rsidR="006C2A97" w:rsidRPr="009437E9" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
-[...19 lines deleted...]
-        <w:t>Maximum Permitted Equipment Financing</w:t>
+    <w:p w14:paraId="6D44DC1D" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Cost</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall be the amount(s) set forth in the Required Repair Schedule, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BD2AD1" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D44DC1D" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...46 lines deleted...]
-        <w:t>Maximum Repair Disbursement Interval</w:t>
+    <w:p w14:paraId="452050B1" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452050B1" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="03C47C0F" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_C16"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D7F230" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -5826,83 +6355,83 @@
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708DC474" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="17" w:name="_DV_C17"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B69453" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -6046,50 +6575,51 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Multifamily Project Address</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3956F2AB" w14:textId="7DE4BBF2" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Net Cash Flow</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, for any specified period, the total of (a)</w:t>
       </w:r>
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6161,889 +6691,886 @@
       <w:r w:rsidR="001D0C1B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the full amount underwritten for the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A86DB3" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73855539" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D236CCF" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331219D7" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5876225F" w14:textId="47179961" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk77604935"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Covenants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 7.01(c)(9) </w:t>
+      </w:r>
+      <w:r w:rsidR="0035643B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Leases and Rents – Representations and Warranties – Master Lease) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="3F563329" w14:textId="77777777" w:rsidR="005E4C0C" w:rsidRDefault="005E4C0C" w:rsidP="005E4C0C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47118B7A" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364615B2" w14:textId="6BCD4B9C" w:rsidR="00857DCA" w:rsidRPr="009437E9" w:rsidRDefault="00857DCA" w:rsidP="00857DCA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00A018D0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07208F8E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the First Payment Date and the first day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072FF1F6" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556226C2" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225FEAD9" w14:textId="77777777" w:rsidR="006C2A97" w:rsidRPr="009437E9" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Non-Recourse Guaranty</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="5D236CCF" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property, or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032583B7" w14:textId="1467BBFA" w:rsidR="00523A10" w:rsidRPr="009437E9" w:rsidRDefault="00523A10" w:rsidP="00523A10">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Mezzanine Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D67" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9" w:rsidDel="00BA20CE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would not in any circumstance cause (a) a change in Control in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D67" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lessee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3D67" w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lessee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Key Principal, or Guarantor; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D53D372" w14:textId="77777777" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_DV_M29"/>
+      <w:bookmarkStart w:id="20" w:name="_DV_M32"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E3BF50" w14:textId="77777777" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132F467E" w14:textId="77777777" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B34B0F4" w14:textId="3EFAB0EB" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning set forth in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00007755">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.03(h) (Additional Permitted Transfers) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F754FD7" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1284C4B9" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="000436F2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7BA9FA" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>O&amp;M</w:t>
+        <w:t>Personalty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
-          <w:b/>
-[...271 lines deleted...]
-        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225FEAD9" w14:textId="77777777" w:rsidR="006C2A97" w:rsidRPr="009437E9" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
-[...76 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+    <w:p w14:paraId="4AD584A8" w14:textId="048F0E98" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means (a) direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Master Lessee that provide an equity owner preferred or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk219980627"/>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="007378F2" w:rsidRPr="007378F2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>or (b) the payment of an asset management fee or any fee to an equity owner before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p w14:paraId="0E3333B9" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D53F029" w14:textId="5F220956" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>and remedies by the holder or holders of the Mezzanine Financing</w:t>
-[...91 lines deleted...]
-          <w:lang w:bidi="he-IL"/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the written notice that Borrower is required to provide to Lender in accordance with Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00007755">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
-          <w:lang w:bidi="he-IL"/>
-[...310 lines deleted...]
-        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78313852" w14:textId="1259D945" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -7524,161 +8051,136 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A35529" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...52 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="7E13DA04" w14:textId="77777777" w:rsidR="00837A0B" w:rsidRPr="00837A0B" w:rsidRDefault="00837A0B" w:rsidP="00837A0B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Publicly-Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00837A0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B902951" w14:textId="77777777" w:rsidR="007C63D0" w:rsidRPr="009437E9" w:rsidRDefault="007C63D0" w:rsidP="007C63D0">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refinance</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a refinance of an existing loan encumbering or secured by the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A952B5" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD6A41F" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -7790,211 +8292,219 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repairs Escrow Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5CE406" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repairs Escrow Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A46137" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57326D2C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A46137" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...46 lines deleted...]
-        <w:t>Replacement Reserve Account Administration Fee</w:t>
+    <w:p w14:paraId="449303EE" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449303EE" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...18 lines deleted...]
-        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+    <w:p w14:paraId="570A9E39" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D64C59A" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570A9E39" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
-[...55 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2DFD7711" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Replacements</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8244,51 +8754,65 @@
     <w:p w14:paraId="7949D029" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC3A092" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_DV_C25"/>
       <w:bookmarkStart w:id="29" w:name="_DV_C26"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -8349,308 +8873,716 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567DBC55" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="65826F34" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AEDF6C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="57F0FDF3" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3FBE0435" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="534B27DF" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B43426" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="054572A1" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5741A045" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="544B2B15" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0BAE6AAF" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="62C09EFE" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3F7977" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+    <w:p w14:paraId="12A0525D" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the interest of any managing member or the contractual rights of any non-member manager; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4723A56B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B847654" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D8DD5E2" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="13BC455E" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05531B0B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BDDA40" w14:textId="41B90B72" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6041239A" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A453F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A453F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="666A9E71" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="234D430C" w14:textId="061AB2D1" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D16510" w:rsidRPr="00D16510">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="6611EFB6" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means dividends, distributions, payments, or returns on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFFA409" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
@@ -8763,138 +9695,142 @@
     <w:p w14:paraId="2CAE4C1B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+        <w:t xml:space="preserve">” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AA8206" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Servicing Arrangement</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53805602" w14:textId="4E6002A1" w:rsidR="00A325AC" w:rsidRPr="009437E9" w:rsidRDefault="00A325AC" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="00007755">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694AEE54" w14:textId="5DE74788" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Short-Term Rental</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any Lease or master Lease (including subleases, licenses, and other possessory interests, whether oral or written) of an individual dwelling unit, for which the intended occupancy of the dwelling unit is for a period or periods of less than thirty</w:t>
       </w:r>
       <w:r w:rsidR="00007755">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9143,59 +10079,93 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Springing Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a Transfer of the Mortgaged Property to a Springing LLC in accordance with the terms and conditions of the DST Trust Agreement and applicable law.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="75CB7F68" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk62813690"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>” means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower or Master Lessee (that is not held by a Preferred Equity investor) that include (a) a Forced Sale right and/or (b) a Control Takeover right.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3E1877A7" w14:textId="751950C3" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Hlk62813690"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="00CB15FE" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">DST </w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
@@ -9213,51 +10183,51 @@
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="002C58D2" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Delaware Statutory Trust</w:t>
       </w:r>
       <w:r w:rsidR="006B6B3D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master Lease) </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dated as of even date herewith, by and among Borrower, Lender and Master Lessee with respect to the Mortgaged Property, in a form approved by Lender and delivered to Lender, as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="4BB31F54" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9291,84 +10261,83 @@
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C9385F" w14:textId="78E340A3" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_DV_C423"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="39" w:name="_DV_C423"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenant Rents</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and charges for other services provided at the </w:t>
       </w:r>
       <w:r w:rsidR="00642209" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, whether now due, past due, or to become due, and tenant security deposits, exclusive of Master Lease Basic Rent.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="2A844F7B" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9496,146 +10465,295 @@
         <w:tab/>
         <w:t>a sale, assignment, transfer or other disposition (whether voluntary, involuntary, or by operation of law), other than Residential Leases, Material Commercial Leases</w:t>
       </w:r>
       <w:r w:rsidR="0078302D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> non-Material Commercial Leases</w:t>
       </w:r>
       <w:r w:rsidR="0078302D" w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or the Master Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> permitted by the Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> permitted by the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="519888F2" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a granting, pledging, creating or attachment of a lien, encumbrance or security interest (whether voluntary, involuntary, or by operation of law);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="63CA8F44" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6CE71E5C" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="520AAF47" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="00AE677C" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79849685" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+      </w:r>
+      <w:r w:rsidR="001F0C87" w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F0C87" w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7EF308D6" w14:textId="77777777" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="009437E9">
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E8F6A1E" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C373197" w14:textId="0657F533" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the replacement, withdrawal, substitution, addition, or removal of a manager or director on a Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C76496B" w14:textId="2EFAEFCF" w:rsidR="001F0C87" w:rsidRPr="001F0C87" w:rsidRDefault="001F0C87" w:rsidP="001F0C87">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F534DA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the termination or revocation of a trust, or the replacement, withdrawal, substitution, addition, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001F0C87">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="he-IL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a trustee of a trust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8F6A1E" w14:textId="50EB665C" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00C37E20">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a fee equal to one percent (1%) of the unpaid principal balance of the Mortgage Loan payable to Lender.</w:t>
@@ -9662,144 +10780,132 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Treasury Regulations</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFF95BE" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E208579" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="009437E9">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AD3892" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105FE2B4" w14:textId="77777777" w:rsidR="00AE677C" w:rsidRPr="009437E9" w:rsidRDefault="00AE677C" w:rsidP="00AE677C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yield Maintenance Period End Date</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9873,147 +10979,147 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Period Term</w:t>
       </w:r>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4C2BBB" w14:textId="6FFC27E8" w:rsidR="00AE677C" w:rsidRPr="003045F4" w:rsidRDefault="00AE677C" w:rsidP="00042CEC">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="009437E9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE677C" w:rsidRPr="003045F4" w:rsidSect="00442AB4">
-      <w:footerReference w:type="default" r:id="rId11"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B052240" w14:textId="77777777" w:rsidR="00026D5C" w:rsidRDefault="00026D5C" w:rsidP="00C03821">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="66F0D996" w14:textId="77777777" w:rsidR="00026D5C" w:rsidRDefault="00026D5C" w:rsidP="00C03821">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52F0BA9C" w14:textId="77777777" w:rsidR="00400848" w:rsidRPr="00400848" w:rsidRDefault="00400848" w:rsidP="00400848">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00400848" w:rsidRPr="00400848" w14:paraId="7760D41C" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -10139,179 +11245,179 @@
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="001730BB">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D223DD" w:rsidRPr="00400848" w14:paraId="0299DFBD" w14:textId="77777777" w:rsidTr="00FB221E">
+    <w:tr w:rsidR="00A87B22" w:rsidRPr="00400848" w14:paraId="0299DFBD" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="58B637F2" w14:textId="77777777" w:rsidR="00D223DD" w:rsidRPr="00400848" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+        <w:p w14:paraId="58B637F2" w14:textId="77777777" w:rsidR="00A87B22" w:rsidRPr="00400848" w:rsidRDefault="00A87B22" w:rsidP="00A87B22">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="618D2FD4" w14:textId="6D8D6E25" w:rsidR="00D223DD" w:rsidRPr="006C2A97" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+        <w:p w14:paraId="618D2FD4" w14:textId="4F2EFB65" w:rsidR="00A87B22" w:rsidRPr="006C2A97" w:rsidRDefault="00A87B22" w:rsidP="00A87B22">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0070CDF5" w14:textId="2F8F223E" w:rsidR="00D223DD" w:rsidRPr="006C2A97" w:rsidRDefault="00D223DD" w:rsidP="00D223DD">
+        <w:p w14:paraId="0070CDF5" w14:textId="3D6700C0" w:rsidR="00A87B22" w:rsidRPr="006C2A97" w:rsidRDefault="00A87B22" w:rsidP="00A87B22">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006C2A97">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006C2A97">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6428FDD2" w14:textId="77777777" w:rsidR="00400848" w:rsidRPr="00400848" w:rsidRDefault="00400848" w:rsidP="00BA4E72">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="651AC487" w14:textId="77777777" w:rsidR="00442AB4" w:rsidRPr="00400848" w:rsidRDefault="00442AB4" w:rsidP="00442AB4">
     <w:pPr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00442AB4" w:rsidRPr="00400848" w14:paraId="541F3803" w14:textId="77777777" w:rsidTr="00FB221E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
@@ -10473,205 +11579,221 @@
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00400848">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4CCB663B" w14:textId="7AAE69A3" w:rsidR="006C2A97" w:rsidRPr="006C2A97" w:rsidRDefault="00D223DD" w:rsidP="006C2A97">
+        <w:p w14:paraId="4CCB663B" w14:textId="00A783E8" w:rsidR="006C2A97" w:rsidRPr="006C2A97" w:rsidRDefault="00D223DD" w:rsidP="006C2A97">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>06</w:t>
           </w:r>
           <w:r w:rsidR="0078302D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00A87B22">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="321DC651" w14:textId="165185FF" w:rsidR="006C2A97" w:rsidRPr="006C2A97" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
+        <w:p w14:paraId="321DC651" w14:textId="7758B6DF" w:rsidR="006C2A97" w:rsidRPr="006C2A97" w:rsidRDefault="006C2A97" w:rsidP="006C2A97">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006C2A97">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r w:rsidR="0078302D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>20</w:t>
           </w:r>
           <w:r w:rsidR="00D223DD">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>25</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00A87B22">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r w:rsidR="0078302D">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006C2A97">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="367B4A8F" w14:textId="77777777" w:rsidR="00442AB4" w:rsidRPr="00400848" w:rsidRDefault="00442AB4" w:rsidP="00442AB4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="410F2ECB" w14:textId="77777777" w:rsidR="00026D5C" w:rsidRDefault="00026D5C" w:rsidP="00C03821">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02B272E4" w14:textId="77777777" w:rsidR="00026D5C" w:rsidRDefault="00026D5C" w:rsidP="00C03821">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04703266" w14:textId="1B67BEB6" w:rsidR="0078302D" w:rsidRDefault="0078302D" w:rsidP="0078302D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F2E60FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FF38BCC0"/>
@@ -11876,385 +12998,417 @@
   <w:num w:numId="42" w16cid:durableId="1009715879">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1609239574">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="495611754">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="841316905">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="1287740048">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="694039858">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1678577065">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="96257"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C03821"/>
     <w:rsid w:val="00007755"/>
     <w:rsid w:val="00026AE1"/>
     <w:rsid w:val="00026CC2"/>
     <w:rsid w:val="00026D5C"/>
     <w:rsid w:val="00042CEC"/>
     <w:rsid w:val="000436F2"/>
     <w:rsid w:val="00046C11"/>
     <w:rsid w:val="000536BD"/>
     <w:rsid w:val="000573CB"/>
     <w:rsid w:val="00084B6E"/>
     <w:rsid w:val="000C3480"/>
     <w:rsid w:val="000C3C2C"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000E139D"/>
     <w:rsid w:val="000E3557"/>
     <w:rsid w:val="000E5FDE"/>
     <w:rsid w:val="000E7141"/>
     <w:rsid w:val="000F58DE"/>
     <w:rsid w:val="0011217A"/>
     <w:rsid w:val="00116E6B"/>
     <w:rsid w:val="001239BA"/>
     <w:rsid w:val="00135BBE"/>
     <w:rsid w:val="001647EE"/>
     <w:rsid w:val="00166271"/>
     <w:rsid w:val="00173029"/>
     <w:rsid w:val="001730BB"/>
     <w:rsid w:val="001765D0"/>
     <w:rsid w:val="00191E80"/>
     <w:rsid w:val="001B2780"/>
     <w:rsid w:val="001B2957"/>
     <w:rsid w:val="001C4AC8"/>
     <w:rsid w:val="001D0C1B"/>
     <w:rsid w:val="001D2C12"/>
     <w:rsid w:val="001E1ED9"/>
     <w:rsid w:val="001E2281"/>
+    <w:rsid w:val="001F0C87"/>
     <w:rsid w:val="00207366"/>
     <w:rsid w:val="00224902"/>
     <w:rsid w:val="00246104"/>
     <w:rsid w:val="00294C3E"/>
     <w:rsid w:val="002955A4"/>
     <w:rsid w:val="00297F5F"/>
     <w:rsid w:val="002C2EAC"/>
     <w:rsid w:val="002C5313"/>
     <w:rsid w:val="002C58D2"/>
+    <w:rsid w:val="002D16EB"/>
     <w:rsid w:val="002E1277"/>
     <w:rsid w:val="002E49BE"/>
     <w:rsid w:val="00303DF6"/>
     <w:rsid w:val="003045F4"/>
     <w:rsid w:val="003236B9"/>
     <w:rsid w:val="003362EB"/>
     <w:rsid w:val="0034066A"/>
     <w:rsid w:val="00352324"/>
     <w:rsid w:val="003554A5"/>
     <w:rsid w:val="0035643B"/>
     <w:rsid w:val="00375146"/>
     <w:rsid w:val="00390CCD"/>
     <w:rsid w:val="0039379C"/>
     <w:rsid w:val="00394D1C"/>
     <w:rsid w:val="003971A5"/>
     <w:rsid w:val="003A3A9B"/>
     <w:rsid w:val="003C3B6F"/>
     <w:rsid w:val="003D3DE7"/>
     <w:rsid w:val="003E7968"/>
     <w:rsid w:val="003F026E"/>
     <w:rsid w:val="003F058A"/>
     <w:rsid w:val="003F6DAB"/>
     <w:rsid w:val="00400848"/>
     <w:rsid w:val="00415393"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="004426D3"/>
     <w:rsid w:val="00442AB4"/>
     <w:rsid w:val="00443A54"/>
     <w:rsid w:val="00447014"/>
     <w:rsid w:val="004510C2"/>
     <w:rsid w:val="004511F5"/>
     <w:rsid w:val="00453220"/>
     <w:rsid w:val="004603B0"/>
     <w:rsid w:val="004740D8"/>
     <w:rsid w:val="00491AD0"/>
     <w:rsid w:val="004B5EB9"/>
     <w:rsid w:val="004B65D3"/>
     <w:rsid w:val="004B6A7E"/>
     <w:rsid w:val="004D3F76"/>
     <w:rsid w:val="004D78F2"/>
+    <w:rsid w:val="004E43E8"/>
     <w:rsid w:val="004E4411"/>
     <w:rsid w:val="004E6043"/>
     <w:rsid w:val="004F221C"/>
     <w:rsid w:val="004F6CC4"/>
     <w:rsid w:val="00504489"/>
     <w:rsid w:val="00506C87"/>
     <w:rsid w:val="00507BBD"/>
+    <w:rsid w:val="00511488"/>
     <w:rsid w:val="00523A10"/>
     <w:rsid w:val="0052420F"/>
     <w:rsid w:val="00534076"/>
     <w:rsid w:val="00543078"/>
     <w:rsid w:val="0056211D"/>
     <w:rsid w:val="005637AE"/>
     <w:rsid w:val="005779EC"/>
     <w:rsid w:val="00582EEE"/>
     <w:rsid w:val="00584B29"/>
     <w:rsid w:val="00584FC1"/>
     <w:rsid w:val="005B3950"/>
     <w:rsid w:val="005B71D4"/>
     <w:rsid w:val="005E130F"/>
     <w:rsid w:val="005E4C0C"/>
     <w:rsid w:val="005F4BB2"/>
     <w:rsid w:val="005F7EAB"/>
     <w:rsid w:val="006057BA"/>
     <w:rsid w:val="00607114"/>
     <w:rsid w:val="00635D76"/>
     <w:rsid w:val="00642209"/>
     <w:rsid w:val="006438CB"/>
     <w:rsid w:val="00652D01"/>
     <w:rsid w:val="006620C2"/>
     <w:rsid w:val="00677792"/>
     <w:rsid w:val="00680C49"/>
     <w:rsid w:val="00696498"/>
     <w:rsid w:val="006A0C81"/>
     <w:rsid w:val="006A5721"/>
     <w:rsid w:val="006B6B3D"/>
     <w:rsid w:val="006C2A97"/>
     <w:rsid w:val="006E04F1"/>
     <w:rsid w:val="006E6CE8"/>
     <w:rsid w:val="006F1ED0"/>
     <w:rsid w:val="006F64B5"/>
     <w:rsid w:val="00705665"/>
     <w:rsid w:val="007063AF"/>
     <w:rsid w:val="007118A8"/>
+    <w:rsid w:val="00724F50"/>
     <w:rsid w:val="00725AD3"/>
     <w:rsid w:val="00732AA0"/>
+    <w:rsid w:val="007378F2"/>
     <w:rsid w:val="007420CE"/>
     <w:rsid w:val="00745CD6"/>
+    <w:rsid w:val="00764986"/>
     <w:rsid w:val="0078302D"/>
     <w:rsid w:val="007918EE"/>
     <w:rsid w:val="007926C8"/>
     <w:rsid w:val="007C63D0"/>
     <w:rsid w:val="007D446D"/>
     <w:rsid w:val="007D5775"/>
     <w:rsid w:val="007E19A3"/>
     <w:rsid w:val="007E34A7"/>
     <w:rsid w:val="007F593B"/>
+    <w:rsid w:val="00825F7C"/>
     <w:rsid w:val="00827794"/>
     <w:rsid w:val="00827D2A"/>
     <w:rsid w:val="00833A8B"/>
+    <w:rsid w:val="00837A0B"/>
     <w:rsid w:val="008452AE"/>
     <w:rsid w:val="00857DCA"/>
     <w:rsid w:val="00861A68"/>
     <w:rsid w:val="008839DF"/>
     <w:rsid w:val="008911E8"/>
     <w:rsid w:val="0089677E"/>
     <w:rsid w:val="008A445C"/>
     <w:rsid w:val="008A7FF8"/>
     <w:rsid w:val="008B0E65"/>
     <w:rsid w:val="008B327C"/>
     <w:rsid w:val="008B3724"/>
     <w:rsid w:val="008D4B75"/>
+    <w:rsid w:val="008D6E63"/>
     <w:rsid w:val="008E03D8"/>
     <w:rsid w:val="008E67CF"/>
     <w:rsid w:val="008F0154"/>
+    <w:rsid w:val="00921FF1"/>
     <w:rsid w:val="00931AF5"/>
     <w:rsid w:val="009372F6"/>
     <w:rsid w:val="009437E9"/>
     <w:rsid w:val="0094564B"/>
     <w:rsid w:val="00946001"/>
     <w:rsid w:val="009637B3"/>
     <w:rsid w:val="009800B9"/>
     <w:rsid w:val="00981B8C"/>
     <w:rsid w:val="00986ADA"/>
+    <w:rsid w:val="00991230"/>
     <w:rsid w:val="009B416D"/>
     <w:rsid w:val="009C0565"/>
     <w:rsid w:val="009D3234"/>
     <w:rsid w:val="009E63D4"/>
     <w:rsid w:val="009F5E28"/>
     <w:rsid w:val="00A011FB"/>
     <w:rsid w:val="00A018D0"/>
     <w:rsid w:val="00A06979"/>
     <w:rsid w:val="00A06A4E"/>
     <w:rsid w:val="00A14096"/>
     <w:rsid w:val="00A220B7"/>
     <w:rsid w:val="00A26472"/>
     <w:rsid w:val="00A30041"/>
     <w:rsid w:val="00A3127D"/>
     <w:rsid w:val="00A31BD3"/>
     <w:rsid w:val="00A325AC"/>
     <w:rsid w:val="00A338BA"/>
+    <w:rsid w:val="00A453F7"/>
     <w:rsid w:val="00A60B6D"/>
     <w:rsid w:val="00A61F8E"/>
+    <w:rsid w:val="00A64E6D"/>
     <w:rsid w:val="00A86A20"/>
+    <w:rsid w:val="00A87B22"/>
     <w:rsid w:val="00A96344"/>
     <w:rsid w:val="00AA023F"/>
     <w:rsid w:val="00AA5C3A"/>
     <w:rsid w:val="00AA5EC7"/>
     <w:rsid w:val="00AA66DF"/>
     <w:rsid w:val="00AB72D3"/>
     <w:rsid w:val="00AC0316"/>
     <w:rsid w:val="00AD201B"/>
     <w:rsid w:val="00AD241C"/>
     <w:rsid w:val="00AD3424"/>
     <w:rsid w:val="00AD3761"/>
     <w:rsid w:val="00AD6E2A"/>
     <w:rsid w:val="00AE4E56"/>
     <w:rsid w:val="00AE677C"/>
     <w:rsid w:val="00AE713C"/>
     <w:rsid w:val="00B305C9"/>
+    <w:rsid w:val="00B3175F"/>
     <w:rsid w:val="00B407D2"/>
     <w:rsid w:val="00B43D6C"/>
     <w:rsid w:val="00B44CF5"/>
+    <w:rsid w:val="00B45325"/>
     <w:rsid w:val="00B505E5"/>
     <w:rsid w:val="00B51A5B"/>
     <w:rsid w:val="00B6594B"/>
     <w:rsid w:val="00B67E73"/>
     <w:rsid w:val="00B70B5C"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B84344"/>
     <w:rsid w:val="00B91879"/>
     <w:rsid w:val="00BA4E72"/>
     <w:rsid w:val="00BB079C"/>
     <w:rsid w:val="00BB1D73"/>
     <w:rsid w:val="00BB2BF2"/>
     <w:rsid w:val="00BC0C6F"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD5078"/>
     <w:rsid w:val="00BD63E5"/>
     <w:rsid w:val="00BE1094"/>
     <w:rsid w:val="00BE50F5"/>
     <w:rsid w:val="00C03821"/>
     <w:rsid w:val="00C3725C"/>
+    <w:rsid w:val="00C37E20"/>
     <w:rsid w:val="00C534B0"/>
     <w:rsid w:val="00C556E5"/>
     <w:rsid w:val="00C7226D"/>
     <w:rsid w:val="00C749EB"/>
     <w:rsid w:val="00CB15FE"/>
     <w:rsid w:val="00CB208F"/>
     <w:rsid w:val="00CD5AF2"/>
     <w:rsid w:val="00CD782C"/>
+    <w:rsid w:val="00D16510"/>
+    <w:rsid w:val="00D16942"/>
     <w:rsid w:val="00D223DD"/>
+    <w:rsid w:val="00D22D71"/>
     <w:rsid w:val="00D249F5"/>
     <w:rsid w:val="00D36E99"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D75E1D"/>
     <w:rsid w:val="00D97A4E"/>
     <w:rsid w:val="00DB13A9"/>
     <w:rsid w:val="00DC193F"/>
     <w:rsid w:val="00DD3D67"/>
     <w:rsid w:val="00DD46A6"/>
     <w:rsid w:val="00DE1074"/>
     <w:rsid w:val="00DE3959"/>
     <w:rsid w:val="00DE4FC1"/>
     <w:rsid w:val="00DF4B39"/>
     <w:rsid w:val="00E00732"/>
+    <w:rsid w:val="00E02649"/>
     <w:rsid w:val="00E1501F"/>
     <w:rsid w:val="00E17F7C"/>
     <w:rsid w:val="00E30706"/>
     <w:rsid w:val="00E37A65"/>
     <w:rsid w:val="00E55430"/>
     <w:rsid w:val="00E6008C"/>
     <w:rsid w:val="00E60BB9"/>
+    <w:rsid w:val="00E62AD8"/>
     <w:rsid w:val="00E73CDC"/>
+    <w:rsid w:val="00E84EE6"/>
     <w:rsid w:val="00EA1C77"/>
     <w:rsid w:val="00EC026D"/>
     <w:rsid w:val="00EC0ECD"/>
     <w:rsid w:val="00EF239D"/>
     <w:rsid w:val="00EF6D2D"/>
     <w:rsid w:val="00F206E4"/>
     <w:rsid w:val="00F23599"/>
     <w:rsid w:val="00F31ECD"/>
     <w:rsid w:val="00F35893"/>
     <w:rsid w:val="00F40346"/>
+    <w:rsid w:val="00F423B3"/>
+    <w:rsid w:val="00F534DA"/>
     <w:rsid w:val="00F609DB"/>
     <w:rsid w:val="00F6104D"/>
     <w:rsid w:val="00F76B88"/>
     <w:rsid w:val="00F86783"/>
     <w:rsid w:val="00F87650"/>
     <w:rsid w:val="00F92F30"/>
     <w:rsid w:val="00FA4619"/>
     <w:rsid w:val="00FB221E"/>
     <w:rsid w:val="00FB22BF"/>
     <w:rsid w:val="00FB385F"/>
+    <w:rsid w:val="00FC1438"/>
     <w:rsid w:val="00FC1BA3"/>
     <w:rsid w:val="00FE06A1"/>
     <w:rsid w:val="00FE58D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="96257"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1520249A"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="3" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
@@ -13228,51 +14382,51 @@
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
     <w:name w:val="Body Text 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B305C9"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="210112943">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="249197723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13458,51 +14612,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1960449885">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13746,89 +14900,73 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>23</Pages>
-  <Words>7973</Words>
-  <Characters>43697</Characters>
+  <Words>7889</Words>
+  <Characters>44970</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>693</Lines>
-  <Paragraphs>331</Paragraphs>
+  <Lines>374</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6101.FR.DST</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51339</CharactersWithSpaces>
+  <CharactersWithSpaces>52754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6101.FR.DST</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Fixed Rate) (Delaware Statutory Trust)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>