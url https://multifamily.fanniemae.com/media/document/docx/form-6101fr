--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -1,54 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51C17059" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="003A458C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk185331582"/>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="04FFD5D6" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00EB5825">
       <w:pPr>
         <w:spacing w:after="240"/>
@@ -886,67 +885,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds </w:t>
       </w:r>
       <w:r w:rsidR="002340F8" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds </w:t>
+        <w:t xml:space="preserve"> Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds </w:t>
       </w:r>
       <w:r w:rsidR="00D44506" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mortgage Loan and issues MBS</w:t>
       </w:r>
       <w:r w:rsidR="0058030D" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1317,96 +1300,96 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a Person </w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_cp_change_53"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>(1) </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">named on the list of “Specially Designated Nationals and Blocked Persons” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002277F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_cp_change_54"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> or (2)</w:t>
       </w:r>
       <w:r w:rsidR="00ED5DCA" w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">named on the “Consolidated Sanctions List” maintained by OFAC, available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="002277F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, or as otherwise published from time to time;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="655CD586" w14:textId="490FAF04" w:rsidR="0026682D" w:rsidRPr="002277F2" w:rsidRDefault="0026682D" w:rsidP="0026682D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
@@ -2684,62 +2667,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3DC81D" w14:textId="152C5391" w:rsidR="00DE5EE5" w:rsidRPr="002277F2" w:rsidRDefault="00DE5EE5" w:rsidP="00DE5EE5">
+    <w:p w14:paraId="1253ACBB" w14:textId="340DFD5B" w:rsidR="004A1E9D" w:rsidRDefault="004A1E9D" w:rsidP="00DE5EE5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to directly or indirectly change Control of Borrower, Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3DC81D" w14:textId="347BF430" w:rsidR="00DE5EE5" w:rsidRPr="002277F2" w:rsidRDefault="00DE5EE5" w:rsidP="00DE5EE5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -3003,324 +3021,341 @@
         </w:rPr>
         <w:t xml:space="preserve">(Definitions Schedule) </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5D561A" w14:textId="2493B908" w:rsidR="007031EC" w:rsidRDefault="007031EC" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...151 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filing of a certificate of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>division</w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adoption of a plan of division, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD3A14" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amending of any organizational documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7DC6" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>actions taken</w:t>
+      </w:r>
+      <w:r w:rsidR="002B22F4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, permitted,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442B8A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or consented </w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00442B8A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in order to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA01C8" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>divide</w:t>
+      </w:r>
+      <w:r w:rsidR="005F79E7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a Person into two or more Persons pursuant to a plan of division such as contemplated under the Delaware Limited Liability Company Act or any other similar requirement of law in any jurisdiction.  The term “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Divide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall have a correlative meaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B9B4DE" w14:textId="3411F233" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="00B70EAE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CD49AB" w14:textId="383A6C0F" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
+    <w:p w14:paraId="57CD49AB" w14:textId="093F339E" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00B24BD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24BD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00234628" w:rsidRPr="00234628">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00234628" w:rsidRPr="00234628">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F7C327" w14:textId="65F2A54A" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3377,51 +3412,51 @@
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Sanctions</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">” means any economic or financial sanction administered or enforced by the United States Government (including, without limitation, those administered by OFAC at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="002B5C24">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w:lang w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State</w:t>
       </w:r>
       <w:r w:rsidR="007B78DC" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -3811,51 +3846,59 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">430 </w:t>
       </w:r>
       <w:r w:rsidR="00D919C7" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 431 of the Internal Revenue Code, or Sections</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>431 of the Internal Revenue Code, or Sections</w:t>
       </w:r>
       <w:r w:rsidR="00B70EAE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower or its ERISA Affiliates</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FD1C05" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
@@ -3900,914 +3943,931 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>14.01 (Events of Default) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1928C702" w14:textId="77777777" w:rsidR="00274FEA" w:rsidRPr="002B5C24" w:rsidRDefault="00274FEA" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exceptions to Representations and Warranties Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Exceptions to Representations and Warranties</w:t>
+      </w:r>
+      <w:r w:rsidR="004134B6" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ACE3A10" w14:textId="0D48710C" w:rsidR="00AE08AB" w:rsidRPr="00DF36F7" w:rsidRDefault="00AE08AB" w:rsidP="00AE08AB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Hlk200740948"/>
+      <w:r w:rsidRPr="00DF36F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36F7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00357D3B" w:rsidRPr="00DF36F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the Federal Emergency Management Agency (or any successor)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF36F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="4C674D60" w14:textId="5B1D3C2E" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321037D0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Principal and Interest Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FAE73B" w14:textId="72737474" w:rsidR="002E28D1" w:rsidRPr="002B5C24" w:rsidRDefault="002E28D1" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Investment Trust</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means an investment trust as defined in Section 301.7701-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00D327B5" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Treasury Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3339FB88" w14:textId="45EED7C5" w:rsidR="003A2955" w:rsidRPr="002B5C24" w:rsidRDefault="003A2955" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5273697F" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixtures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A305DA" w14:textId="72919719" w:rsidR="00464563" w:rsidRDefault="0048310D" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Force Majeure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and of which Borrower shall have notified Lender in writing within </w:t>
+      </w:r>
+      <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidR="00802B78" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00322FA9" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0) days after its occurrence</w:t>
+      </w:r>
+      <w:r w:rsidR="004D62B1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C4526C" w14:textId="17D63FCF" w:rsidR="004A1E9D" w:rsidRPr="002B5C24" w:rsidRDefault="004A1E9D" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7924586E" w14:textId="587F3447" w:rsidR="00622C25" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Foreclosure Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026164CF" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>foreclosure</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the Security Instrument;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D64FB97" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2CA4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5614B802" w14:textId="77777777" w:rsidR="00622C25" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery by Borrower to Lender (or its designee or nominee) of a deed </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or other conveyance of Borrower’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s interest in the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in lieu of any of the foregoing</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E401B6" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00EE4D39" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="810"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB19C1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C25" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in Louisiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any dation en paiement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA657BC" w14:textId="564513EA" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="00B70EAE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Exceptions to Representations and Warranties Schedule</w:t>
-[...724 lines deleted...]
-      </w:pPr>
+        <w:t>Foreign Person</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>” means a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...21 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5480A8C7" w14:textId="77777777" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
+    <w:p w14:paraId="5480A8C7" w14:textId="57101A4B" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00B24BD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B24BD1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D7C032" w14:textId="77777777" w:rsidR="005C7D41" w:rsidRPr="005C7D41" w:rsidRDefault="005C7D41" w:rsidP="005C7D41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4845,1051 +4905,1098 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EDAFD8" w14:textId="77777777" w:rsidR="008060CF" w:rsidRPr="002B5C24" w:rsidRDefault="008060CF" w:rsidP="008060CF">
+    <w:p w14:paraId="03FE42E0" w14:textId="51CC4B9D" w:rsidR="00141176" w:rsidRDefault="00141176" w:rsidP="008060CF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EDAFD8" w14:textId="4A0A30C8" w:rsidR="008060CF" w:rsidRPr="002B5C24" w:rsidRDefault="008060CF" w:rsidP="008060CF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governmental Authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0184D922" w14:textId="56166A3E" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="008060CF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4735" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, individually and collectively,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any guarantor of the Indebtedness or any other obligation of Borrower under any Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBF0DD3" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor Bankruptcy Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any one or more of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B82342F" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D18FBCA" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52805304" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFDAA1B" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="617385A1" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DA57B1" w14:textId="5ADF7CCE" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided, however, that any proceeding or case under (d) or (e) above shall not be a Guarantor Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of Borrower, Guarantor, Key Principal, or any Borrower Affiliate (in which event such case or proceeding shall be a Guarantor Bankruptcy Event immediately).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5072ADFE" w14:textId="380B29E7" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="007F1F44">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A89D40C" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Governmental Authority</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0184D922" w14:textId="56166A3E" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="008060CF">
+        <w:t>Guarantor’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3128C302" w14:textId="42FDAB18" w:rsidR="00C14465" w:rsidRPr="002B5C24" w:rsidRDefault="00320D0E" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Guarantor</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="4BBF0DD3" w14:textId="77777777" w:rsidR="007F1F44" w:rsidRPr="002B5C24" w:rsidRDefault="007F1F44" w:rsidP="007F1F44">
+        <w:t>Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED7A2F0" w14:textId="233D1543" w:rsidR="009E07D4" w:rsidRPr="002B5C24" w:rsidRDefault="009E07D4" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immediate Family Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a child, </w:t>
+      </w:r>
+      <w:r w:rsidR="00104896" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stepchild, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandchild, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6259">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandparent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spouse, sibling, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6259">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">step-sibling, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parent,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6259">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or step-parent,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81732" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of whom is not a Prohibited Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51928111" w14:textId="77777777" w:rsidR="00EB5825" w:rsidRPr="002B5C24" w:rsidRDefault="00EB5825" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imposition Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C6E45A2" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impositions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D725D9A" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improvements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177D9944" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indebtedness</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486D81A5" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C137CC5" w14:textId="40D071F4" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable princip</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> affecting the enforcement of creditors’ rights, as amended from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="0015167F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A665A4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4495F069" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that the sum total of all of a specified Person’s liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of such Person’s non-exempt assets, i.e., all of the assets of such Person that are available to satisfy claims of creditors; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4734CFF4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>such Person’s inability to pay its debts as they become due.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501A8C05" w14:textId="77777777" w:rsidR="00F04F2C" w:rsidRPr="002B5C24" w:rsidRDefault="00F04F2C" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Intended Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the date upon which Borrower intends to make a prepayment on the Mortgage Loan, as set forth in the Prepayment Notice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257A877E" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1079" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Accrual Method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68ACA0EC" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Only Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A667C2" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F316D9" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E75824" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616FEF80" w14:textId="77777777" w:rsidR="002E28D1" w:rsidRPr="002B5C24" w:rsidRDefault="002E28D1" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Guarantor Bankruptcy Event</w:t>
-[...431 lines deleted...]
-        <w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D647544" w14:textId="02A04621" w:rsidR="002571E1" w:rsidRPr="002B5C24" w:rsidRDefault="002571E1" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Improvements</w:t>
-[...445 lines deleted...]
-        </w:rPr>
         <w:t>Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A06FA22" w14:textId="77777777" w:rsidR="006C7B81" w:rsidRPr="002B5C24" w:rsidRDefault="006C7B81" w:rsidP="006C7B81">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5930,51 +6037,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>individually and collectively, the Person(s) that Controls Borrower that Lender determines is critical to the successful operation and management of Borrower and the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762CC1FF" w14:textId="5173E181" w:rsidR="006C7B81" w:rsidRPr="002B5C24" w:rsidRDefault="006C7B81" w:rsidP="006C7B81">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">individually and collectively, </w:t>
       </w:r>
       <w:r w:rsidR="00FE46A9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person(s) who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
@@ -6457,203 +6563,194 @@
         </w:rPr>
         <w:t>Loan Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B821754" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...142 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C5CCB5" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00561860" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all </w:t>
+      </w:r>
+      <w:r w:rsidR="00030870" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4735" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guarantor or any other </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4735" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erson in connection with the Mortgage Loan, as such documents may be amended, restated</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, replaced, supplemented or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274AF168" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Loan Servicer</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="011BD85C" w14:textId="7969B9DB" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -6666,51 +6763,91 @@
         </w:rPr>
         <w:t>Loan Term</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007F1F44" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C60BE3" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2447F007" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+    <w:p w14:paraId="099CBBCC" w14:textId="5CDD42F8" w:rsidR="00AF7285" w:rsidRDefault="00AF7285" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2447F007" w14:textId="11872B81" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
@@ -6970,50 +7107,51 @@
         </w:rPr>
         <w:t>Maximum Permitted Equipment Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E392D8" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="007C47CD" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Repair Cost</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall be the amount(s) set forth in the Required Repair Schedule, if any.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A854D18" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7117,2100 +7255,2064 @@
         <w:t>”</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00802B78" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="186EF868" w14:textId="77777777" w:rsidR="0021583A" w:rsidRPr="002B5C24" w:rsidRDefault="0021583A" w:rsidP="0021583A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MBS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an investment security that represents an undivided beneficial interest in a pool of mortgage loans or participation interests in mortgage loans held in trust pursuant to the terms of a governing trust document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F68028" w14:textId="404189CE" w:rsidR="00627E3B" w:rsidRPr="002B5C24" w:rsidRDefault="00627E3B" w:rsidP="0021583A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mezzanine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA20CE" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2182" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debt financing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to a direct or indirect owner of Borrower secured by a pledge of </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2182" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such owner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2182" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direct or indirect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest in Borrower</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2182" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD33A0" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (but not secured by the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81930" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9F5C58" w14:textId="23A0A9C6" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum Repair</w:t>
+      </w:r>
+      <w:r w:rsidR="00237BCE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Disbursement Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A65F54" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080ABBCA" w14:textId="4FDADB40" w:rsidR="00F86D7D" w:rsidRPr="002B5C24" w:rsidRDefault="00F86D7D" w:rsidP="00F86D7D">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_DV_C17"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidR="00802B78" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A3FEAC" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monthly Debt Service Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6DC833" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monthly Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA643D0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8462FF" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D6A1B6" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70068B1F" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69643C1A" w14:textId="12719F0D" w:rsidR="009270C6" w:rsidRPr="002B5C24" w:rsidRDefault="009270C6" w:rsidP="009270C6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0047536E" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, for any specified period, the total of (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70EAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the net rental income for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70EAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other allowable income for the Mortgaged Property, if any, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70EAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operating expenses for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70EAE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the full amount underwritten </w:t>
+      </w:r>
+      <w:r w:rsidR="000B21BD" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46141375" w14:textId="7171F695" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="009270C6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00320D0E" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, r</w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estated, replaced, supplemented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3B3843" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached </w:t>
+      </w:r>
+      <w:r w:rsidR="004735CC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EA2420" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00030870" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00561860" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2678CBE6" w14:textId="2CD0D629" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="0026682D" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto</w:t>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0B89B5" w14:textId="77777777" w:rsidR="0084732E" w:rsidRDefault="0084732E" w:rsidP="0084732E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019D654A" w14:textId="3A3D51AA" w:rsidR="00F02333" w:rsidRPr="002B5C24" w:rsidRDefault="00F02333" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20D6A753" w14:textId="1A4C84B8" w:rsidR="00AF5DDB" w:rsidRPr="00AF5DDB" w:rsidRDefault="00AF5DDB" w:rsidP="00AF5DDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17295">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6F78">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0332FC2B" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the First Payment Date and the first day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C702983" w14:textId="62008C10" w:rsidR="00A14864" w:rsidRPr="00A14864" w:rsidRDefault="00320D0E" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD606B" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="721E4EB2" w14:textId="45D5F6F7" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB29291" w14:textId="77777777" w:rsidR="00583900" w:rsidRPr="002B5C24" w:rsidRDefault="00583900" w:rsidP="00583900">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property, or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBDF5D5" w14:textId="55D09B24" w:rsidR="00627E3B" w:rsidRPr="002277F2" w:rsidRDefault="00627E3B" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...23 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permitted Mezzanine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA20CE" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6F78" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subordinate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezzanine </w:t>
       </w:r>
       <w:r w:rsidR="00BA20CE" w:rsidRPr="002277F2">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">incurred by a direct or indirect owner or owners of Borrower where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA20CE" w:rsidRPr="002277F2">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financing</w:t>
       </w:r>
+      <w:r w:rsidR="00BA20CE" w:rsidRPr="002277F2" w:rsidDel="00BA20CE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">debt financing </w:t>
+        <w:t>would not in any circumstance cause (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4265" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">to a direct or indirect owner of Borrower secured by a pledge of </w:t>
-[...6 lines deleted...]
-        <w:t>(a) </w:t>
+        <w:t>a change in Control in Borrower, Key Principal, or Guarantor, or (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4265" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">such owner’s </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">direct or indirect </w:t>
+        <w:t>a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Key Principal, or Guarantor</w:t>
+      </w:r>
+      <w:r w:rsidR="007627A4" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>interest in Borrower</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9F5C58" w14:textId="23A0A9C6" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
-[...1083 lines deleted...]
-    <w:p w14:paraId="7F6B7C27" w14:textId="010A8215" w:rsidR="0073721B" w:rsidRPr="002B5C24" w:rsidRDefault="0073721B" w:rsidP="0073721B">
+    <w:p w14:paraId="4DEBBED2" w14:textId="5DF5F7CB" w:rsidR="00FA2533" w:rsidRDefault="0073721B" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_DV_M29"/>
       <w:bookmarkStart w:id="13" w:name="_DV_M32"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means Preferred Equity that </w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00C268F5" w:rsidRPr="002277F2">
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2394">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FEB9A12" w14:textId="217984E3" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4B0ADE" w14:textId="68046DA1" w:rsidR="00753DCB" w:rsidRPr="002B5C24" w:rsidRDefault="00753DCB" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidR="00F95121" w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="002112C8" w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C82A08D" w14:textId="158AE144" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A55E604" w14:textId="77777777" w:rsidR="00B961F6" w:rsidRPr="002B5C24" w:rsidRDefault="00B961F6" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3736D" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C65E20D" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9DC1DA" w14:textId="27960922" w:rsidR="00AC52C8" w:rsidRPr="002B5C24" w:rsidRDefault="00AC52C8" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B98" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F503F1" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r rights with respect to</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96B98" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r w:rsidR="006630E5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk219980627"/>
+      <w:r w:rsidR="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="0047300A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0047300A" w:rsidRPr="0047300A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative to other equity owners</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or (</w:t>
+      </w:r>
+      <w:r w:rsidR="0001294F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) the</w:t>
+      </w:r>
+      <w:r w:rsidR="00717451">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7FAC" w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7FAC" w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns are paid to the investors</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FA6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="3E22735B" w14:textId="09C23CDD" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB03583" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the written notice that Borrower is required to provide to Lender in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002277F2">
-[...34 lines deleted...]
-      <w:r w:rsidR="00C268F5" w:rsidRPr="002277F2">
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6501B90E" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in </w:t>
+      </w:r>
+      <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002277F2">
-[...445 lines deleted...]
-      </w:r>
       <w:r w:rsidR="0054539A" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Section</w:t>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and calculated in accordance with the Prepayment Premium Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E253F75" w14:textId="77777777" w:rsidR="00B22456" w:rsidRPr="002B5C24" w:rsidRDefault="00B22456" w:rsidP="00C712E3">
-      <w:pPr>
-[...160 lines deleted...]
-    <w:p w14:paraId="0CABC0A1" w14:textId="77777777" w:rsidR="00B91511" w:rsidRPr="002B5C24" w:rsidRDefault="00B91511" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46001829" w14:textId="77777777" w:rsidR="00B22456" w:rsidRPr="002B5C24" w:rsidRDefault="00B22456" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CABC0A1" w14:textId="77777777" w:rsidR="00B91511" w:rsidRPr="002B5C24" w:rsidRDefault="00B91511" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Prepayment Premium Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule</w:t>
       </w:r>
       <w:r w:rsidR="00C52465" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -9245,84 +9347,84 @@
       </w:r>
       <w:r w:rsidR="00203EBC" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C72065F" w14:textId="297A3DEF" w:rsidR="00901F25" w:rsidRPr="002B5C24" w:rsidRDefault="00EB4BAD" w:rsidP="009B4A9F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="18" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="16" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p w14:paraId="3C298BFF" w14:textId="27652590" w:rsidR="0026682D" w:rsidRPr="002277F2" w:rsidRDefault="0026682D" w:rsidP="0026682D">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -9344,146 +9446,146 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EC8942" w14:textId="77777777" w:rsidR="0026682D" w:rsidRPr="002277F2" w:rsidRDefault="0026682D" w:rsidP="0026682D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="18" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7708B0B3" w14:textId="690F5B46" w:rsidR="00EC0859" w:rsidRPr="002277F2" w:rsidRDefault="0026682D" w:rsidP="0026682D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Hlk198548531"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk198548531"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r w:rsidR="005E5672">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="2DD11AC1" w14:textId="77777777" w:rsidR="00CD3753" w:rsidRPr="002B5C24" w:rsidRDefault="00CD3753" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Jurisdiction</w:t>
       </w:r>
@@ -9545,3617 +9647,4331 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237CADD8" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002B5C24">
+    <w:p w14:paraId="6BCA96F4" w14:textId="09620A31" w:rsidR="00141176" w:rsidRDefault="00141176" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...60 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C" w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60013F9C" w14:textId="6EEEDABD" w:rsidR="00AF5DDB" w:rsidRDefault="00AF5DDB" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...53 lines deleted...]
-        <w:spacing w:after="240"/>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5DCA">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E581B04" w14:textId="681746BA" w:rsidR="002E28D1" w:rsidRPr="002B5C24" w:rsidRDefault="002E28D1" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF5DDB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00AF5DDB">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means a refinance of an existing loan</w:t>
-[...30 lines deleted...]
-          <w:bCs/>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEBE6F6" w14:textId="7CBA4917" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370835C6" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="007C47CD" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5103BA11" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17060B20" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Repairs Escrow Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE58225" w14:textId="7E5DB712" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="003E4BDC" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BEB622" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575E1762" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB3ED0F" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="449A25DA" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68AAE805" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F94011F" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC0562" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E677C02" w14:textId="77777777" w:rsidR="00EB5825" w:rsidRPr="002B5C24" w:rsidRDefault="00EB5825" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17C36" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="230D38DD" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Repair Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4B2B7C" w14:textId="77777777" w:rsidR="00EB5825" w:rsidRPr="002B5C24" w:rsidRDefault="00EB5825" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="2AEBE6F6" w14:textId="7CBA4917" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="002E28D1">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17C36" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D00C89" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Rents</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="370835C6" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="007C47CD" w:rsidP="00C712E3">
+        <w:t>Required Replacements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means those items listed on the Required Replacement Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637DD176" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Repair Threshold</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5103BA11" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, collectively, the funds on deposit in the Reserve/Escrow Accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF847E3" w14:textId="4D447CB8" w:rsidR="00F86D7D" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Repairs</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="17060B20" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+        <w:t>Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_DV_C19"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Replacement Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_DV_C21"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_DV_M190"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_DV_C22"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_DV_M191"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidR="00F7257F" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D23562" w14:textId="3910365D" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Repairs Escrow Account</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5DE58225" w14:textId="7E5DB712" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="003E4BDC" w:rsidP="00C712E3">
+        <w:t>Residential Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a </w:t>
+      </w:r>
+      <w:r w:rsidR="00727A48" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lease of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an individual dwelling unit</w:t>
+      </w:r>
+      <w:r w:rsidR="00727A48" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0556D589" w14:textId="3937480C" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Repairs Escrow Account Administration Fee</w:t>
-[...490 lines deleted...]
-      <w:r w:rsidRPr="002B5C24">
+        <w:t>Restoration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62962" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any work and improvements </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A76" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to be performed to the Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62962" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following a casualty </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6A76" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or event of loss as set forth in plans and specifications approved by Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2FBEF3" w14:textId="77777777" w:rsidR="00F7257F" w:rsidRPr="002B5C24" w:rsidRDefault="00F7257F" w:rsidP="00F7257F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...186 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_DV_C24"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_DV_C24"/>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="703DDD15" w14:textId="0932192F" w:rsidR="0072567D" w:rsidRPr="00B643EF" w:rsidRDefault="00F7257F" w:rsidP="00F7257F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_DV_C25"/>
+      <w:bookmarkStart w:id="28" w:name="_DV_C25"/>
       <w:r w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="002D24DD" w:rsidRPr="00B643EF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772D6567" w14:textId="2D2B62BD" w:rsidR="00F7257F" w:rsidRPr="002B5C24" w:rsidRDefault="00F7257F" w:rsidP="00F7257F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_DV_C26"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkStart w:id="29" w:name="_DV_C26"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidR="002D24DD" w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00210F12" w:rsidRPr="00B643EF">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidR="002D24DD" w:rsidRPr="00B643EF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F4A8FA8" w14:textId="7FEB5B8E" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="0084044E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following</w:t>
       </w:r>
       <w:r w:rsidR="00FA0EC2" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A76044A" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="542EA020" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8F3FDC" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="1BC1C3E5" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E919E81" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="7384DA9E" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137AB4ED" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="4AC3C29A" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B9773" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="530D7AAA" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516E0F30" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="4727BB1A" w14:textId="2082730D" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="06497A4F" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A41AB23" w14:textId="77777777" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE5E252" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+    <w:p w14:paraId="244F3DA0" w14:textId="47848420" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="002B5C24">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D28316A" w14:textId="77777777" w:rsidR="00464563" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EFBE9C9" w14:textId="208362C7" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00095B85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00095B85">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="71448282" w14:textId="4032838F" w:rsidR="001D071C" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="19FC903E" w14:textId="79145A3E" w:rsidR="00454A09" w:rsidRPr="001D071C" w:rsidRDefault="001D071C" w:rsidP="001D071C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F54C86" w:rsidRPr="00F54C86">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="2372A90B" w14:textId="77777777" w:rsidR="0001294F" w:rsidRPr="001D071C" w:rsidRDefault="0001294F" w:rsidP="0001294F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0936611C" w14:textId="112DA317" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00483B38">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the non-refundable fee of </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1D19" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00273EB4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1D19" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61642DA6" w14:textId="1F8C3932" w:rsidR="007B78DC" w:rsidRPr="002B5C24" w:rsidRDefault="0026682D" w:rsidP="00424CDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sanctioned Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
+      </w:r>
+      <w:r w:rsidR="007B78DC" w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063826B3" w14:textId="202655FB" w:rsidR="00B91511" w:rsidRPr="002B5C24" w:rsidRDefault="00B91511" w:rsidP="007B78DC">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00374560" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00383BBE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203EBC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Schedule of Interest Rate Type Provisions) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333144FE" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B1523FE" w14:textId="77777777" w:rsidR="00802B78" w:rsidRDefault="00802B78" w:rsidP="00802B78">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Arrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05405F76" w14:textId="391EE74A" w:rsidR="00556028" w:rsidRPr="00556028" w:rsidRDefault="00556028" w:rsidP="00802B78">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Hlk200740949"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SFHA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
+      </w:r>
+      <w:r w:rsidR="00105874">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Flood Zone) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w14:paraId="64E1E452" w14:textId="7E999629" w:rsidR="00822507" w:rsidRPr="002B5C24" w:rsidRDefault="00B7318D" w:rsidP="007C7951">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Short-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Term Rental”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means any Lease or master Lease (</w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> subleases, licenses, and other possessory interests, whether oral or written) of an individual dwelling unit, for which the intended occupancy of the dwelling unit is for a period </w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or periods </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of less than thirty</w:t>
+      </w:r>
+      <w:r w:rsidR="00655467" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(30) days, irrespective of the stated term</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06ADA" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidR="00F06ADA" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="00F06ADA" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lease:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA06651" w14:textId="65229562" w:rsidR="00822507" w:rsidRPr="002B5C24" w:rsidRDefault="00B7318D" w:rsidP="00822507">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>corporate tenant</w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guest suite</w:t>
+      </w:r>
+      <w:r w:rsidR="00E127C8" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purposes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E862748" w14:textId="7AC9BF6B" w:rsidR="00822507" w:rsidRPr="002B5C24" w:rsidRDefault="00B7318D" w:rsidP="00822507">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CB18A4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E127C8" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an agreement or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrangement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E127C8" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">between </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>either</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726FFF23" w14:textId="3DA44F0D" w:rsidR="00822507" w:rsidRPr="002B5C24" w:rsidRDefault="00B7318D" w:rsidP="00822507">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00655467" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Borrower and </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5825" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenant whereby the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenant </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27A7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>may enter into a separate</w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00E507EE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arrangement with a</w:t>
+      </w:r>
+      <w:r w:rsidR="001D5825" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Short-Term Rental </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB27A7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to offer Short-Term Rentals at the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="00822507" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5825" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC0F172" w14:textId="2385AFF6" w:rsidR="00B7318D" w:rsidRPr="002B5C24" w:rsidRDefault="00822507" w:rsidP="00822507">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00655467" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001D5825" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower and a Short-T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erm </w:t>
+      </w:r>
+      <w:r w:rsidR="001D5825" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ental </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provider, pursuant to which tenants may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">offer </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Short-Term Re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntals</w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7005FBBF" w14:textId="6170FECD" w:rsidR="007518A7" w:rsidRPr="002B5C24" w:rsidRDefault="001D5825" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short-Term Rental </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any platform or provider (including any </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internet or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online service platform or provider) that offers </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18A4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short-Term Rental </w:t>
+      </w:r>
+      <w:r w:rsidR="00263902" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>services and arrangements</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB18A4" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including booking and reservation services to guests and customers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A4EB7B9" w14:textId="13107819" w:rsidR="007031EC" w:rsidRDefault="007031EC" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B34D9B" w14:textId="0F68223D" w:rsidR="00753DCB" w:rsidRPr="002B5C24" w:rsidRDefault="00753DCB" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C" w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C" w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001D071C" w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6074" w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594283CA" w14:textId="2C641307" w:rsidR="00B91511" w:rsidRPr="002B5C24" w:rsidRDefault="00B91511" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00383BBE" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203EBC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Summary of Loan Terms) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C6D025" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Taxes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512C0DA2" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the mortgagee’s loan policy of title insurance issued in connection with the Mortgage Loan and insuring the lien of the Security Instrument as set forth therein, as approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2213D2CD" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Parking Spaces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8AB8DE" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Total Residential Units</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE317E7" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C18F17B" w14:textId="21362E57" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a sale, assignment, transfer or other disposition (whether voluntary, involuntary, or by operation of law)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6418" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, other than Residential Leases</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB02C6" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6418" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Material Commercial Leases or non-Material Commercial Leases </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3736D" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permitted by </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5615" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6418" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F4B933" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a granting, pledging, creating or attachment of a lien, encumbrance or security interest (whether voluntary, involuntary, or by operation of law);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E71B83C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB5C669" w14:textId="62976B4F" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="004F4727" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA9BD24" w14:textId="77777777" w:rsidR="00A0084B" w:rsidRDefault="004F4727" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19FC903E" w14:textId="77777777" w:rsidR="00454A09" w:rsidRPr="002B5C24" w:rsidRDefault="00454A09" w:rsidP="00C712E3">
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a merger, consolidation, dissolution</w:t>
+      </w:r>
+      <w:r w:rsidR="007031EC" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Division</w:t>
+      </w:r>
+      <w:r w:rsidR="00422195" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B00311" w14:textId="51F66CE7" w:rsidR="00A0084B" w:rsidRPr="00A0084B" w:rsidRDefault="00A0084B" w:rsidP="00A0084B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B5C24">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002B5C24">
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held Trust), the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0936611C" w14:textId="1CC8F6F7" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="008F646F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A1B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A1B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Governing </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0BC4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A1B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ody</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0789AA93" w14:textId="657F31AB" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00A0084B" w:rsidP="00A0084B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1642">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A1B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D22A1B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476189C4" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Review Fee</w:t>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="002277F2">
+        <w:t>Transfer Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a fee equal to one percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00117FA5" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(1%) of the unpaid principal balance of the Mortgage Loan payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA48F7" w14:textId="77777777" w:rsidR="002E28D1" w:rsidRPr="002B5C24" w:rsidRDefault="002E28D1" w:rsidP="002E28D1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002277F2">
-[...24 lines deleted...]
-    <w:p w14:paraId="063826B3" w14:textId="202655FB" w:rsidR="00B91511" w:rsidRPr="002B5C24" w:rsidRDefault="00B91511" w:rsidP="007B78DC">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Treasury Regulations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EEFF2C" w14:textId="1C49E9A1" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="002E28D1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00374560" w:rsidRPr="002B5C24">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">” means that certain </w:t>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BFDBBB" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155D56E0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Voidable Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means any fraudulent conveyance, preference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other voidable or recoverabl</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e payment of money or transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DA7CDC" w14:textId="77777777" w:rsidR="00DD606B" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Schedule</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00383BBE" w:rsidRPr="002B5C24">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Period End Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F20611" w14:textId="69771BB0" w:rsidR="00874CAD" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00F53CD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="480"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yield Maintenance Period Term</w:t>
+      </w:r>
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7951">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7951">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="002B5C24">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C7951">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00203EBC" w:rsidRPr="002B5C24">
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002B5C24">
+      <w:r w:rsidR="004F4727" w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Security Instrument</w:t>
-[...896 lines deleted...]
-        <w:t>Total Parking Spaces</w:t>
+        <w:t>Prepayment Premium Period Term</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8AB8DE" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="00C712E3">
-[...588 lines deleted...]
-    <w:p w14:paraId="70F20611" w14:textId="69771BB0" w:rsidR="00874CAD" w:rsidRPr="002B5C24" w:rsidRDefault="00422195" w:rsidP="002E70D2">
+    <w:p w14:paraId="120A22F1" w14:textId="43E6D11C" w:rsidR="00D9434E" w:rsidRPr="002B5C24" w:rsidRDefault="002E70D2" w:rsidP="00F53CD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="600"/>
-        <w:rPr>
-[...75 lines deleted...]
-        <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D9434E" w:rsidRPr="002B5C24" w:rsidSect="0072711A">
+      <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A49C2F8" w14:textId="77777777" w:rsidR="00CC5770" w:rsidRDefault="00CC5770">
+    <w:p w14:paraId="385CB9BC" w14:textId="77777777" w:rsidR="00634C35" w:rsidRDefault="00634C35">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CA985BF" w14:textId="77777777" w:rsidR="00CC5770" w:rsidRDefault="00CC5770">
+    <w:p w14:paraId="499BFDC7" w14:textId="77777777" w:rsidR="00634C35" w:rsidRDefault="00634C35">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48F8D01B" w14:textId="77777777" w:rsidR="00CC5770" w:rsidRDefault="00CC5770">
+    <w:p w14:paraId="08B31BA3" w14:textId="77777777" w:rsidR="00634C35" w:rsidRDefault="00634C35">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="764B4D61" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRDefault="00C712E3"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55A2070C" w14:textId="16F8238F" w:rsidR="00D948E3" w:rsidRDefault="00BF5253">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4878EAA2" wp14:editId="6D191A07">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2137742161" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="48E5BF00" w14:textId="30DD495A" w:rsidR="00BF5253" w:rsidRPr="00BF5253" w:rsidRDefault="00BF5253" w:rsidP="00BF5253">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00BF5253">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4878EAA2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="48E5BF00" w14:textId="30DD495A" w:rsidR="00BF5253" w:rsidRPr="00BF5253" w:rsidRDefault="00BF5253" w:rsidP="00BF5253">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00BF5253">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="764B4D61" w14:textId="736BB1F0" w:rsidR="00C712E3" w:rsidRDefault="00C712E3"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C712E3" w14:paraId="2E34E153" w14:textId="77777777" w:rsidTr="004D5385">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="41E48776" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00BD5D7C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> Type</w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> - Fixed Rate)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="772D9234" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00720C78">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.FR</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2A4EDB04" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00720C78">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
@@ -13171,218 +13987,230 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00B262F8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00583900" w14:paraId="3FF53092" w14:textId="77777777" w:rsidTr="004D5385">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3DB501D2" w14:textId="77777777" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="00583900" w:rsidP="00583900">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6413B8DE" w14:textId="1D4F6F3E" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="002277F2" w:rsidP="00583900">
+        <w:p w14:paraId="6413B8DE" w14:textId="19BE639F" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="002350FD" w:rsidP="00583900">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA615B">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00371587">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="63A805D9" w14:textId="56BAE3A9" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="00583900" w:rsidP="00583900">
+        <w:p w14:paraId="63A805D9" w14:textId="4A04E8B7" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="00583900" w:rsidP="00583900">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t>©</w:t>
           </w:r>
-          <w:r w:rsidR="00A73D5E">
+          <w:r w:rsidR="00A66419">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>2025</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="00371587">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">2026 </w:t>
           </w:r>
           <w:r w:rsidR="00D327B5">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve"> Fannie</w:t>
+            <w:t>Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3C55299B" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00BD5D7C" w:rsidRDefault="00C712E3" w:rsidP="00BD5D7C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="258D4C65" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRDefault="00C712E3" w:rsidP="00CB064D"/>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="258D4C65" w14:textId="3360B06A" w:rsidR="00C712E3" w:rsidRDefault="00C712E3" w:rsidP="00CB064D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C712E3" w14:paraId="297F4598" w14:textId="77777777" w:rsidTr="004D5385">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="38B8868C" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00895896">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> Type</w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> - Fixed Rate)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1A0E8A1E" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00895896">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.FR</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3AD571E6" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRPr="00720C78" w:rsidRDefault="00C712E3" w:rsidP="00895896">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
@@ -13394,168 +14222,159 @@
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00B262F8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00583900" w14:paraId="25748B05" w14:textId="77777777" w:rsidTr="004D5385">
+    <w:tr w:rsidR="00A66419" w14:paraId="25748B05" w14:textId="77777777" w:rsidTr="004D5385">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="129DA52C" w14:textId="77777777" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="00583900" w:rsidP="00583900">
+        <w:p w14:paraId="129DA52C" w14:textId="77777777" w:rsidR="00A66419" w:rsidRPr="00720C78" w:rsidRDefault="00A66419" w:rsidP="00A66419">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00720C78">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="44D6515D" w14:textId="2E9C43D9" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="002277F2" w:rsidP="00583900">
+        <w:p w14:paraId="44D6515D" w14:textId="2965164D" w:rsidR="00A66419" w:rsidRPr="00720C78" w:rsidRDefault="002350FD" w:rsidP="00A66419">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00FA615B">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00A66419">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6CFC4874" w14:textId="10D030AA" w:rsidR="00583900" w:rsidRPr="00720C78" w:rsidRDefault="00583900" w:rsidP="00583900">
+        <w:p w14:paraId="6CFC4874" w14:textId="39607F42" w:rsidR="00A66419" w:rsidRPr="00720C78" w:rsidRDefault="00A66419" w:rsidP="00A66419">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0306027B" w14:textId="77777777" w:rsidR="00C712E3" w:rsidRDefault="00C712E3">
+  <w:p w14:paraId="0306027B" w14:textId="41C56AB7" w:rsidR="00C712E3" w:rsidRDefault="00C712E3" w:rsidP="00F53CD2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="228AF85B" w14:textId="77777777" w:rsidR="00CC5770" w:rsidRDefault="00CC5770">
+    <w:p w14:paraId="5C7C02CB" w14:textId="77777777" w:rsidR="00634C35" w:rsidRDefault="00634C35">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D0A2B2D" w14:textId="77777777" w:rsidR="00CC5770" w:rsidRDefault="00CC5770">
+    <w:p w14:paraId="0EF3CF0A" w14:textId="77777777" w:rsidR="00634C35" w:rsidRDefault="00634C35">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -16741,1124 +17560,1277 @@
     <w:lvlOverride w:ilvl="7">
       <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1444685151">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="335308782">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="194561"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="0000047C"/>
     <w:rsid w:val="00002671"/>
     <w:rsid w:val="00004265"/>
+    <w:rsid w:val="000122F9"/>
+    <w:rsid w:val="0001294F"/>
     <w:rsid w:val="0001351A"/>
     <w:rsid w:val="000160F6"/>
     <w:rsid w:val="00017AE6"/>
     <w:rsid w:val="00017C67"/>
+    <w:rsid w:val="000215DF"/>
     <w:rsid w:val="00021D52"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="00030870"/>
+    <w:rsid w:val="00034902"/>
     <w:rsid w:val="00037563"/>
+    <w:rsid w:val="0004026E"/>
     <w:rsid w:val="000423AE"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="000612CF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00062B5D"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="00070BB5"/>
+    <w:rsid w:val="00072FDF"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00080FAB"/>
+    <w:rsid w:val="00081D94"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00083EB2"/>
     <w:rsid w:val="0008765A"/>
     <w:rsid w:val="000878DB"/>
     <w:rsid w:val="000915B2"/>
     <w:rsid w:val="0009398A"/>
+    <w:rsid w:val="00095B85"/>
     <w:rsid w:val="0009689E"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000B056E"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B0D54"/>
     <w:rsid w:val="000B12B7"/>
+    <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B1BCB"/>
     <w:rsid w:val="000B21BD"/>
+    <w:rsid w:val="000B2495"/>
     <w:rsid w:val="000B4893"/>
     <w:rsid w:val="000B66D3"/>
     <w:rsid w:val="000C1113"/>
     <w:rsid w:val="000C5216"/>
     <w:rsid w:val="000C6061"/>
+    <w:rsid w:val="000D2A29"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000E0FB2"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E5850"/>
     <w:rsid w:val="00104896"/>
     <w:rsid w:val="0010562F"/>
     <w:rsid w:val="00105874"/>
     <w:rsid w:val="0010756F"/>
     <w:rsid w:val="00112EC9"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00117FA5"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="001252E4"/>
     <w:rsid w:val="001301EB"/>
     <w:rsid w:val="00132447"/>
     <w:rsid w:val="001342F4"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
+    <w:rsid w:val="00141176"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00145E58"/>
+    <w:rsid w:val="00150D7B"/>
     <w:rsid w:val="0015167F"/>
     <w:rsid w:val="00154CCA"/>
     <w:rsid w:val="0016154A"/>
     <w:rsid w:val="00161FD4"/>
     <w:rsid w:val="00162DC1"/>
+    <w:rsid w:val="001674DE"/>
     <w:rsid w:val="001701A7"/>
+    <w:rsid w:val="001712EB"/>
     <w:rsid w:val="00174C75"/>
     <w:rsid w:val="00180E6B"/>
+    <w:rsid w:val="001819C0"/>
     <w:rsid w:val="00187CDD"/>
     <w:rsid w:val="00192487"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="00193164"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
+    <w:rsid w:val="001A09F5"/>
+    <w:rsid w:val="001A1ACD"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A2FB6"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A65C8"/>
     <w:rsid w:val="001A6745"/>
     <w:rsid w:val="001B1F69"/>
     <w:rsid w:val="001B3971"/>
     <w:rsid w:val="001B49B7"/>
     <w:rsid w:val="001B4A3E"/>
     <w:rsid w:val="001B5AF5"/>
     <w:rsid w:val="001C03B6"/>
     <w:rsid w:val="001C2D44"/>
+    <w:rsid w:val="001C3FA6"/>
+    <w:rsid w:val="001D071C"/>
     <w:rsid w:val="001D0E56"/>
     <w:rsid w:val="001D499B"/>
     <w:rsid w:val="001D5825"/>
     <w:rsid w:val="001D58E8"/>
+    <w:rsid w:val="001D7859"/>
     <w:rsid w:val="001E1B5D"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F2E58"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="00203EBC"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00210F12"/>
+    <w:rsid w:val="002112C8"/>
     <w:rsid w:val="002118C5"/>
     <w:rsid w:val="00211E0F"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="00214526"/>
     <w:rsid w:val="0021549D"/>
     <w:rsid w:val="0021583A"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00223F42"/>
     <w:rsid w:val="00224AA1"/>
     <w:rsid w:val="002277F2"/>
     <w:rsid w:val="00233631"/>
     <w:rsid w:val="00233DCF"/>
     <w:rsid w:val="002340F8"/>
+    <w:rsid w:val="00234628"/>
+    <w:rsid w:val="002350FD"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="00237BCE"/>
     <w:rsid w:val="0024314E"/>
     <w:rsid w:val="002503B5"/>
     <w:rsid w:val="00251959"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="002571E1"/>
     <w:rsid w:val="00260F9B"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00263902"/>
     <w:rsid w:val="00263ACF"/>
     <w:rsid w:val="00263AF9"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="0026682D"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="00273E29"/>
     <w:rsid w:val="00273EB4"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="00274FEA"/>
     <w:rsid w:val="002759A6"/>
     <w:rsid w:val="00281E37"/>
     <w:rsid w:val="00282C97"/>
     <w:rsid w:val="0029269E"/>
+    <w:rsid w:val="00293434"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A3442"/>
     <w:rsid w:val="002A3BC1"/>
     <w:rsid w:val="002B22F4"/>
     <w:rsid w:val="002B360B"/>
     <w:rsid w:val="002B5615"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002B5C24"/>
     <w:rsid w:val="002B7C64"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C08D2"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C2182"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C28E7"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D24DD"/>
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002E129E"/>
     <w:rsid w:val="002E2020"/>
     <w:rsid w:val="002E28D1"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002E70D2"/>
     <w:rsid w:val="002E7F0E"/>
     <w:rsid w:val="002F0E48"/>
     <w:rsid w:val="00300711"/>
     <w:rsid w:val="00300CA3"/>
+    <w:rsid w:val="0030406F"/>
     <w:rsid w:val="00304703"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="00307C0B"/>
     <w:rsid w:val="00310BAC"/>
     <w:rsid w:val="00312DC2"/>
     <w:rsid w:val="003136B8"/>
     <w:rsid w:val="00320D0E"/>
     <w:rsid w:val="00321202"/>
     <w:rsid w:val="00322FA9"/>
     <w:rsid w:val="00323E47"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="003263C0"/>
     <w:rsid w:val="00334B01"/>
+    <w:rsid w:val="00336472"/>
     <w:rsid w:val="00340034"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00343B61"/>
     <w:rsid w:val="003475C2"/>
     <w:rsid w:val="00350710"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="00353DEB"/>
     <w:rsid w:val="0035520D"/>
     <w:rsid w:val="003553B9"/>
     <w:rsid w:val="00357D3B"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="00364839"/>
+    <w:rsid w:val="0037001E"/>
+    <w:rsid w:val="00371587"/>
     <w:rsid w:val="00372FE0"/>
     <w:rsid w:val="00373047"/>
     <w:rsid w:val="00374560"/>
+    <w:rsid w:val="00382BD3"/>
     <w:rsid w:val="00382C36"/>
     <w:rsid w:val="00383BBE"/>
     <w:rsid w:val="00383EFB"/>
+    <w:rsid w:val="0038426D"/>
     <w:rsid w:val="00384DC3"/>
     <w:rsid w:val="0038671B"/>
     <w:rsid w:val="003868D9"/>
     <w:rsid w:val="0038699D"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003913E8"/>
     <w:rsid w:val="00391598"/>
     <w:rsid w:val="00392667"/>
     <w:rsid w:val="003949F1"/>
     <w:rsid w:val="003A0F9E"/>
     <w:rsid w:val="003A2955"/>
     <w:rsid w:val="003A458C"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A71EC"/>
     <w:rsid w:val="003B05A1"/>
     <w:rsid w:val="003B19EA"/>
     <w:rsid w:val="003B2D55"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C78AA"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D413A"/>
     <w:rsid w:val="003D7934"/>
     <w:rsid w:val="003E02EE"/>
+    <w:rsid w:val="003E2392"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E4BDC"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F0576"/>
     <w:rsid w:val="003F285D"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F42B6"/>
+    <w:rsid w:val="003F5083"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F79BD"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00405729"/>
     <w:rsid w:val="00406B35"/>
+    <w:rsid w:val="00406F88"/>
     <w:rsid w:val="00411B47"/>
     <w:rsid w:val="004134B6"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00420640"/>
     <w:rsid w:val="00420641"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00424B1F"/>
     <w:rsid w:val="00424CDB"/>
+    <w:rsid w:val="00427ACD"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="00430601"/>
     <w:rsid w:val="004309EC"/>
+    <w:rsid w:val="00436272"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="00442B8A"/>
     <w:rsid w:val="00445EBB"/>
+    <w:rsid w:val="00447282"/>
     <w:rsid w:val="004505E7"/>
+    <w:rsid w:val="00450D94"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00454A09"/>
     <w:rsid w:val="00460200"/>
     <w:rsid w:val="004618C8"/>
     <w:rsid w:val="00462206"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00464563"/>
     <w:rsid w:val="0046756B"/>
     <w:rsid w:val="00471EB3"/>
+    <w:rsid w:val="0047300A"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="004747A2"/>
     <w:rsid w:val="00474EAD"/>
     <w:rsid w:val="0047536E"/>
     <w:rsid w:val="00475688"/>
     <w:rsid w:val="004765CB"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="0048002D"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="004827DF"/>
     <w:rsid w:val="0048310D"/>
+    <w:rsid w:val="00483B38"/>
+    <w:rsid w:val="00483D78"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="0049549E"/>
     <w:rsid w:val="004A1B83"/>
+    <w:rsid w:val="004A1E9D"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A2D11"/>
     <w:rsid w:val="004A6418"/>
     <w:rsid w:val="004B1F25"/>
     <w:rsid w:val="004B296A"/>
     <w:rsid w:val="004B2D5B"/>
     <w:rsid w:val="004B77C6"/>
     <w:rsid w:val="004C04BE"/>
+    <w:rsid w:val="004C25A2"/>
+    <w:rsid w:val="004C7FAC"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004D5385"/>
     <w:rsid w:val="004D62B1"/>
     <w:rsid w:val="004E022B"/>
     <w:rsid w:val="004E2B4E"/>
+    <w:rsid w:val="004E32AB"/>
     <w:rsid w:val="004E4985"/>
     <w:rsid w:val="004E4F1B"/>
+    <w:rsid w:val="004E4F33"/>
     <w:rsid w:val="004E668C"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F4308"/>
     <w:rsid w:val="004F4727"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
+    <w:rsid w:val="004F6A4C"/>
     <w:rsid w:val="005020B8"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="00505F54"/>
     <w:rsid w:val="005159C9"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="0052234E"/>
     <w:rsid w:val="005245C3"/>
     <w:rsid w:val="0052623D"/>
     <w:rsid w:val="00532A04"/>
     <w:rsid w:val="0053364A"/>
     <w:rsid w:val="00533C76"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="00542927"/>
     <w:rsid w:val="0054430F"/>
     <w:rsid w:val="00544E84"/>
     <w:rsid w:val="0054539A"/>
+    <w:rsid w:val="00546375"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00547D05"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="00556028"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="00561860"/>
+    <w:rsid w:val="00561EB6"/>
     <w:rsid w:val="0056269A"/>
+    <w:rsid w:val="005778E1"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00577F12"/>
     <w:rsid w:val="0058030D"/>
     <w:rsid w:val="00580FA6"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00583900"/>
     <w:rsid w:val="00584C25"/>
     <w:rsid w:val="0059126A"/>
     <w:rsid w:val="0059287D"/>
+    <w:rsid w:val="00592A62"/>
+    <w:rsid w:val="00594BB0"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
+    <w:rsid w:val="005A28AE"/>
     <w:rsid w:val="005A2F21"/>
     <w:rsid w:val="005A583A"/>
     <w:rsid w:val="005A585D"/>
     <w:rsid w:val="005A79E3"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B2A2B"/>
     <w:rsid w:val="005B3F91"/>
     <w:rsid w:val="005B492E"/>
+    <w:rsid w:val="005B5765"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C185A"/>
     <w:rsid w:val="005C2E9B"/>
     <w:rsid w:val="005C4735"/>
+    <w:rsid w:val="005C4814"/>
     <w:rsid w:val="005C4F76"/>
     <w:rsid w:val="005C54A9"/>
     <w:rsid w:val="005C5EBD"/>
     <w:rsid w:val="005C7D41"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005E1AEE"/>
     <w:rsid w:val="005E5212"/>
     <w:rsid w:val="005E5672"/>
     <w:rsid w:val="005F2A4E"/>
     <w:rsid w:val="005F3A45"/>
     <w:rsid w:val="005F4ED7"/>
     <w:rsid w:val="005F57BF"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="005F79E7"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00600D20"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
+    <w:rsid w:val="00606884"/>
     <w:rsid w:val="00610250"/>
     <w:rsid w:val="00611D29"/>
     <w:rsid w:val="00614CE6"/>
+    <w:rsid w:val="006164D6"/>
     <w:rsid w:val="0061713F"/>
     <w:rsid w:val="00622C25"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00627CE7"/>
     <w:rsid w:val="00627E3B"/>
     <w:rsid w:val="00631BBD"/>
     <w:rsid w:val="006334DD"/>
+    <w:rsid w:val="00634C35"/>
+    <w:rsid w:val="006402EF"/>
     <w:rsid w:val="006411FB"/>
     <w:rsid w:val="00645DD6"/>
     <w:rsid w:val="00646668"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="00655236"/>
     <w:rsid w:val="00655467"/>
+    <w:rsid w:val="0065664E"/>
     <w:rsid w:val="00657507"/>
     <w:rsid w:val="00660FF9"/>
+    <w:rsid w:val="006630E5"/>
+    <w:rsid w:val="00667853"/>
     <w:rsid w:val="006736DD"/>
     <w:rsid w:val="00675EC3"/>
     <w:rsid w:val="00676211"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="00676703"/>
+    <w:rsid w:val="00677EE8"/>
     <w:rsid w:val="0068060E"/>
     <w:rsid w:val="006859E0"/>
     <w:rsid w:val="006871DA"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="006964F4"/>
     <w:rsid w:val="006B0911"/>
     <w:rsid w:val="006B0B3D"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B1AE1"/>
     <w:rsid w:val="006B3890"/>
     <w:rsid w:val="006B48A5"/>
     <w:rsid w:val="006B4EEE"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C1C6D"/>
     <w:rsid w:val="006C255F"/>
     <w:rsid w:val="006C5F46"/>
+    <w:rsid w:val="006C60E6"/>
+    <w:rsid w:val="006C7520"/>
     <w:rsid w:val="006C7B81"/>
     <w:rsid w:val="006D03AE"/>
     <w:rsid w:val="006D1384"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D4881"/>
     <w:rsid w:val="006D6C9C"/>
     <w:rsid w:val="006F05BB"/>
     <w:rsid w:val="006F302A"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="006F5E38"/>
+    <w:rsid w:val="006F6A5F"/>
     <w:rsid w:val="007031EC"/>
     <w:rsid w:val="0070338C"/>
     <w:rsid w:val="00703955"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="00705588"/>
     <w:rsid w:val="007069BC"/>
     <w:rsid w:val="00706C94"/>
     <w:rsid w:val="00706E1F"/>
+    <w:rsid w:val="00707F97"/>
+    <w:rsid w:val="00711EE0"/>
+    <w:rsid w:val="00712E61"/>
     <w:rsid w:val="007130BC"/>
+    <w:rsid w:val="0071426A"/>
     <w:rsid w:val="00714993"/>
+    <w:rsid w:val="00715340"/>
+    <w:rsid w:val="00717451"/>
     <w:rsid w:val="00720B5D"/>
     <w:rsid w:val="00720C78"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00721B30"/>
     <w:rsid w:val="00724789"/>
     <w:rsid w:val="00724B30"/>
+    <w:rsid w:val="007253B7"/>
     <w:rsid w:val="0072567D"/>
     <w:rsid w:val="007259E0"/>
     <w:rsid w:val="0072711A"/>
     <w:rsid w:val="00727A48"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00732EA1"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00736240"/>
     <w:rsid w:val="0073721B"/>
     <w:rsid w:val="00737FB7"/>
+    <w:rsid w:val="00741137"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007437E0"/>
     <w:rsid w:val="0074472C"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="0075083F"/>
     <w:rsid w:val="007518A7"/>
+    <w:rsid w:val="00753DCB"/>
     <w:rsid w:val="00754EB5"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00761E82"/>
     <w:rsid w:val="007627A4"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="00762E5B"/>
     <w:rsid w:val="0076399C"/>
+    <w:rsid w:val="00764BD3"/>
     <w:rsid w:val="00767B94"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="0077720F"/>
     <w:rsid w:val="00777B5A"/>
+    <w:rsid w:val="0078080F"/>
     <w:rsid w:val="00781720"/>
     <w:rsid w:val="00781DC7"/>
     <w:rsid w:val="007842FF"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="00787D06"/>
     <w:rsid w:val="007906ED"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="00796FC2"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A4A09"/>
     <w:rsid w:val="007A58B9"/>
+    <w:rsid w:val="007A60ED"/>
     <w:rsid w:val="007A7DE0"/>
     <w:rsid w:val="007B1095"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B2F4C"/>
     <w:rsid w:val="007B5643"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007B78DC"/>
     <w:rsid w:val="007C00B3"/>
     <w:rsid w:val="007C0F58"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C47CD"/>
+    <w:rsid w:val="007C56C6"/>
     <w:rsid w:val="007C7951"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D1347"/>
     <w:rsid w:val="007D2D17"/>
     <w:rsid w:val="007D3AC4"/>
     <w:rsid w:val="007D50F5"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007E0B9F"/>
     <w:rsid w:val="007F0BB6"/>
     <w:rsid w:val="007F1A25"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F1F44"/>
+    <w:rsid w:val="007F42C5"/>
+    <w:rsid w:val="007F50C2"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00802B78"/>
     <w:rsid w:val="00803875"/>
     <w:rsid w:val="008060CF"/>
     <w:rsid w:val="0080703B"/>
     <w:rsid w:val="008161BE"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="008179D2"/>
     <w:rsid w:val="00822507"/>
     <w:rsid w:val="00831272"/>
     <w:rsid w:val="008333C4"/>
     <w:rsid w:val="00836036"/>
     <w:rsid w:val="0084044E"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00845FAC"/>
     <w:rsid w:val="00846737"/>
+    <w:rsid w:val="008468F0"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="0084732E"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00853C08"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00867E29"/>
+    <w:rsid w:val="0087009E"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874CAD"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="00887286"/>
     <w:rsid w:val="0089082F"/>
+    <w:rsid w:val="00890C65"/>
     <w:rsid w:val="00892D7A"/>
+    <w:rsid w:val="00893CB1"/>
     <w:rsid w:val="00895896"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A1D19"/>
     <w:rsid w:val="008A1DD8"/>
     <w:rsid w:val="008A34BD"/>
     <w:rsid w:val="008B22C4"/>
     <w:rsid w:val="008B3046"/>
     <w:rsid w:val="008B3DBC"/>
     <w:rsid w:val="008B5720"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C4394"/>
     <w:rsid w:val="008C45E8"/>
     <w:rsid w:val="008C6761"/>
+    <w:rsid w:val="008D0272"/>
     <w:rsid w:val="008D4BA0"/>
     <w:rsid w:val="008D5D92"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008E14F3"/>
     <w:rsid w:val="008E34FB"/>
+    <w:rsid w:val="008E38CE"/>
     <w:rsid w:val="008E5625"/>
     <w:rsid w:val="008E59A9"/>
     <w:rsid w:val="008E5B27"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F29CF"/>
+    <w:rsid w:val="008F4FF1"/>
+    <w:rsid w:val="008F646F"/>
+    <w:rsid w:val="00901370"/>
     <w:rsid w:val="00901912"/>
     <w:rsid w:val="00901F25"/>
     <w:rsid w:val="00903343"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00911464"/>
     <w:rsid w:val="00912B5C"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="00922E02"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="009270C6"/>
+    <w:rsid w:val="009275E7"/>
     <w:rsid w:val="00927765"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00935BED"/>
     <w:rsid w:val="009367E8"/>
     <w:rsid w:val="0094037F"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942530"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="0094314A"/>
     <w:rsid w:val="00943B57"/>
     <w:rsid w:val="00945EE0"/>
+    <w:rsid w:val="009542E4"/>
     <w:rsid w:val="00954B45"/>
     <w:rsid w:val="00957B22"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="0096477C"/>
     <w:rsid w:val="0097073C"/>
     <w:rsid w:val="0097084D"/>
     <w:rsid w:val="00982546"/>
+    <w:rsid w:val="0098535B"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="00987408"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="00994EE6"/>
     <w:rsid w:val="009957E2"/>
     <w:rsid w:val="009A5E25"/>
     <w:rsid w:val="009A7FAA"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B24CA"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
+    <w:rsid w:val="009B4462"/>
     <w:rsid w:val="009B4A9F"/>
     <w:rsid w:val="009B6F78"/>
     <w:rsid w:val="009C158D"/>
     <w:rsid w:val="009C30A4"/>
     <w:rsid w:val="009C6896"/>
     <w:rsid w:val="009C6BD9"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D0F11"/>
     <w:rsid w:val="009D351B"/>
     <w:rsid w:val="009D3E11"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009D58E1"/>
     <w:rsid w:val="009D7D5B"/>
     <w:rsid w:val="009E04E1"/>
     <w:rsid w:val="009E07D4"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E25AF"/>
     <w:rsid w:val="009F3496"/>
+    <w:rsid w:val="00A00352"/>
+    <w:rsid w:val="00A0084B"/>
     <w:rsid w:val="00A01A3F"/>
     <w:rsid w:val="00A021CA"/>
     <w:rsid w:val="00A021F4"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A050F3"/>
     <w:rsid w:val="00A06B41"/>
     <w:rsid w:val="00A06E14"/>
+    <w:rsid w:val="00A10C84"/>
+    <w:rsid w:val="00A14864"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A243DA"/>
     <w:rsid w:val="00A2556E"/>
+    <w:rsid w:val="00A26495"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A3770E"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A52919"/>
     <w:rsid w:val="00A53A84"/>
     <w:rsid w:val="00A5445D"/>
+    <w:rsid w:val="00A5523D"/>
+    <w:rsid w:val="00A602EB"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A6296B"/>
     <w:rsid w:val="00A64A6A"/>
     <w:rsid w:val="00A65BCE"/>
+    <w:rsid w:val="00A66419"/>
+    <w:rsid w:val="00A7161D"/>
+    <w:rsid w:val="00A72DDF"/>
     <w:rsid w:val="00A73D5E"/>
     <w:rsid w:val="00A73FF9"/>
     <w:rsid w:val="00A7571B"/>
     <w:rsid w:val="00A7781F"/>
     <w:rsid w:val="00A80976"/>
     <w:rsid w:val="00A82AB9"/>
     <w:rsid w:val="00A85853"/>
     <w:rsid w:val="00A85E44"/>
     <w:rsid w:val="00A9020E"/>
     <w:rsid w:val="00A909DA"/>
     <w:rsid w:val="00A9133F"/>
     <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA0A90"/>
     <w:rsid w:val="00AA371B"/>
     <w:rsid w:val="00AA742A"/>
     <w:rsid w:val="00AB27A7"/>
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB661A"/>
     <w:rsid w:val="00AC1BAD"/>
     <w:rsid w:val="00AC418C"/>
     <w:rsid w:val="00AC52C8"/>
     <w:rsid w:val="00AD1573"/>
     <w:rsid w:val="00AE08AB"/>
     <w:rsid w:val="00AE1C7A"/>
     <w:rsid w:val="00AE27C7"/>
     <w:rsid w:val="00AE33B7"/>
+    <w:rsid w:val="00AE35E3"/>
     <w:rsid w:val="00AE6034"/>
     <w:rsid w:val="00AE6375"/>
     <w:rsid w:val="00AE6A76"/>
     <w:rsid w:val="00AE7731"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4A00"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00AF5DDB"/>
+    <w:rsid w:val="00AF7285"/>
     <w:rsid w:val="00AF7EC0"/>
     <w:rsid w:val="00B0126E"/>
     <w:rsid w:val="00B03DF6"/>
     <w:rsid w:val="00B1097A"/>
     <w:rsid w:val="00B143E3"/>
+    <w:rsid w:val="00B15147"/>
     <w:rsid w:val="00B17C36"/>
     <w:rsid w:val="00B22456"/>
     <w:rsid w:val="00B2285E"/>
     <w:rsid w:val="00B2355A"/>
+    <w:rsid w:val="00B24BD1"/>
     <w:rsid w:val="00B262F8"/>
     <w:rsid w:val="00B30662"/>
     <w:rsid w:val="00B31AE1"/>
     <w:rsid w:val="00B40A31"/>
     <w:rsid w:val="00B41BE0"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B51833"/>
+    <w:rsid w:val="00B51B9B"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B60F4A"/>
     <w:rsid w:val="00B643EF"/>
     <w:rsid w:val="00B66099"/>
     <w:rsid w:val="00B67028"/>
     <w:rsid w:val="00B67580"/>
     <w:rsid w:val="00B678F8"/>
     <w:rsid w:val="00B70EAE"/>
     <w:rsid w:val="00B7318D"/>
     <w:rsid w:val="00B7328C"/>
     <w:rsid w:val="00B82043"/>
     <w:rsid w:val="00B84383"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B87CD3"/>
     <w:rsid w:val="00B91511"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00B961F6"/>
     <w:rsid w:val="00BA094E"/>
+    <w:rsid w:val="00BA1642"/>
     <w:rsid w:val="00BA20CE"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BA57C0"/>
     <w:rsid w:val="00BA59E1"/>
+    <w:rsid w:val="00BB02B7"/>
     <w:rsid w:val="00BB02C6"/>
     <w:rsid w:val="00BB0DB6"/>
     <w:rsid w:val="00BB1F05"/>
+    <w:rsid w:val="00BB3E8E"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB5A20"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC1B77"/>
     <w:rsid w:val="00BC1FC5"/>
     <w:rsid w:val="00BC440A"/>
     <w:rsid w:val="00BC78DF"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD3A14"/>
     <w:rsid w:val="00BD5D7C"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE34DF"/>
     <w:rsid w:val="00BE4265"/>
     <w:rsid w:val="00BE429E"/>
+    <w:rsid w:val="00BE758A"/>
     <w:rsid w:val="00BE7645"/>
+    <w:rsid w:val="00BF0722"/>
     <w:rsid w:val="00BF3FA3"/>
+    <w:rsid w:val="00BF5253"/>
     <w:rsid w:val="00C007D7"/>
     <w:rsid w:val="00C00B63"/>
     <w:rsid w:val="00C00E54"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C0412F"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C0793B"/>
     <w:rsid w:val="00C112E1"/>
     <w:rsid w:val="00C14465"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C17295"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C20019"/>
     <w:rsid w:val="00C22195"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25236"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C263D1"/>
     <w:rsid w:val="00C268F5"/>
     <w:rsid w:val="00C2786B"/>
     <w:rsid w:val="00C32DC3"/>
     <w:rsid w:val="00C33590"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C358BD"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C419E8"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C52465"/>
     <w:rsid w:val="00C53DE6"/>
     <w:rsid w:val="00C60BE3"/>
     <w:rsid w:val="00C62962"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C712E3"/>
     <w:rsid w:val="00C73D63"/>
     <w:rsid w:val="00C7407E"/>
     <w:rsid w:val="00C7600B"/>
+    <w:rsid w:val="00C76854"/>
     <w:rsid w:val="00C7795C"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00C84D91"/>
     <w:rsid w:val="00C8546B"/>
     <w:rsid w:val="00C85FE8"/>
+    <w:rsid w:val="00C86197"/>
     <w:rsid w:val="00C86B5E"/>
     <w:rsid w:val="00C87070"/>
     <w:rsid w:val="00C95C5B"/>
     <w:rsid w:val="00CA01C8"/>
+    <w:rsid w:val="00CA3364"/>
+    <w:rsid w:val="00CA64F8"/>
     <w:rsid w:val="00CB064D"/>
     <w:rsid w:val="00CB1526"/>
     <w:rsid w:val="00CB18A4"/>
     <w:rsid w:val="00CB19C1"/>
     <w:rsid w:val="00CB3167"/>
     <w:rsid w:val="00CB3E87"/>
     <w:rsid w:val="00CB58F3"/>
+    <w:rsid w:val="00CB79A4"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
+    <w:rsid w:val="00CC0BC4"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC2CA4"/>
     <w:rsid w:val="00CC2D4F"/>
     <w:rsid w:val="00CC35AC"/>
     <w:rsid w:val="00CC5389"/>
     <w:rsid w:val="00CC5770"/>
+    <w:rsid w:val="00CC5B18"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CD3753"/>
     <w:rsid w:val="00CD3A0A"/>
     <w:rsid w:val="00CD68EC"/>
     <w:rsid w:val="00CD78BC"/>
     <w:rsid w:val="00CE4D2F"/>
     <w:rsid w:val="00CE6259"/>
     <w:rsid w:val="00CE7F71"/>
     <w:rsid w:val="00CF042F"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF76E0"/>
     <w:rsid w:val="00D03365"/>
     <w:rsid w:val="00D0401D"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D1218B"/>
     <w:rsid w:val="00D12DA4"/>
     <w:rsid w:val="00D1422B"/>
     <w:rsid w:val="00D15A7D"/>
+    <w:rsid w:val="00D22A1B"/>
     <w:rsid w:val="00D23649"/>
     <w:rsid w:val="00D3025D"/>
     <w:rsid w:val="00D32102"/>
     <w:rsid w:val="00D327B5"/>
     <w:rsid w:val="00D42AE6"/>
     <w:rsid w:val="00D432A4"/>
     <w:rsid w:val="00D44506"/>
     <w:rsid w:val="00D44BB9"/>
     <w:rsid w:val="00D45D6D"/>
+    <w:rsid w:val="00D47326"/>
     <w:rsid w:val="00D60310"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D72250"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D744CD"/>
     <w:rsid w:val="00D766B9"/>
     <w:rsid w:val="00D77471"/>
     <w:rsid w:val="00D77C14"/>
     <w:rsid w:val="00D810B7"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D869CA"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D86B5D"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D917CD"/>
     <w:rsid w:val="00D919C7"/>
     <w:rsid w:val="00D9434E"/>
+    <w:rsid w:val="00D948E3"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DA5ACA"/>
     <w:rsid w:val="00DB1C3D"/>
+    <w:rsid w:val="00DB6192"/>
     <w:rsid w:val="00DC0F71"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD1EF7"/>
     <w:rsid w:val="00DD338F"/>
     <w:rsid w:val="00DD33A0"/>
     <w:rsid w:val="00DD538C"/>
     <w:rsid w:val="00DD606B"/>
     <w:rsid w:val="00DE065D"/>
     <w:rsid w:val="00DE0F59"/>
     <w:rsid w:val="00DE46E9"/>
     <w:rsid w:val="00DE5533"/>
     <w:rsid w:val="00DE5EE5"/>
     <w:rsid w:val="00DF1CA3"/>
+    <w:rsid w:val="00DF35D1"/>
     <w:rsid w:val="00DF36F7"/>
+    <w:rsid w:val="00DF7A94"/>
     <w:rsid w:val="00DF7D81"/>
     <w:rsid w:val="00E008EE"/>
+    <w:rsid w:val="00E018EA"/>
+    <w:rsid w:val="00E01C60"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E127C8"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E27D26"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E326F5"/>
     <w:rsid w:val="00E3736D"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44E8A"/>
     <w:rsid w:val="00E507EE"/>
     <w:rsid w:val="00E54448"/>
     <w:rsid w:val="00E54A83"/>
+    <w:rsid w:val="00E55E06"/>
     <w:rsid w:val="00E72821"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E77EF5"/>
     <w:rsid w:val="00E80371"/>
     <w:rsid w:val="00E82D98"/>
     <w:rsid w:val="00E85AD7"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E85D7F"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E96B98"/>
     <w:rsid w:val="00E97D89"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
+    <w:rsid w:val="00EA35EC"/>
     <w:rsid w:val="00EA3DDE"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EB1D5B"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB2941"/>
     <w:rsid w:val="00EB3C5B"/>
     <w:rsid w:val="00EB4BAD"/>
     <w:rsid w:val="00EB5825"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EC02AF"/>
     <w:rsid w:val="00EC0859"/>
     <w:rsid w:val="00EC2A76"/>
     <w:rsid w:val="00EC4124"/>
     <w:rsid w:val="00EC7DC6"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED3A34"/>
     <w:rsid w:val="00ED5DCA"/>
     <w:rsid w:val="00EE20FD"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE523F"/>
     <w:rsid w:val="00EE6C7F"/>
     <w:rsid w:val="00EE7D7A"/>
+    <w:rsid w:val="00EF46CF"/>
     <w:rsid w:val="00EF51F6"/>
     <w:rsid w:val="00EF53A9"/>
     <w:rsid w:val="00EF731A"/>
+    <w:rsid w:val="00EF7BC3"/>
     <w:rsid w:val="00EF7DB8"/>
     <w:rsid w:val="00F00463"/>
     <w:rsid w:val="00F02333"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F04F2C"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F06ADA"/>
     <w:rsid w:val="00F0790E"/>
     <w:rsid w:val="00F10724"/>
     <w:rsid w:val="00F10D64"/>
+    <w:rsid w:val="00F11846"/>
     <w:rsid w:val="00F12DBE"/>
     <w:rsid w:val="00F13AF5"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F2024D"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F24AEB"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F316D9"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F35C54"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F503F1"/>
+    <w:rsid w:val="00F50D27"/>
+    <w:rsid w:val="00F53CD2"/>
+    <w:rsid w:val="00F54C86"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F61221"/>
+    <w:rsid w:val="00F61DAB"/>
+    <w:rsid w:val="00F63B61"/>
     <w:rsid w:val="00F63C45"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F70DD8"/>
     <w:rsid w:val="00F71567"/>
     <w:rsid w:val="00F71D08"/>
     <w:rsid w:val="00F7257F"/>
     <w:rsid w:val="00F73459"/>
     <w:rsid w:val="00F74808"/>
+    <w:rsid w:val="00F749E6"/>
+    <w:rsid w:val="00F80B6C"/>
     <w:rsid w:val="00F81732"/>
     <w:rsid w:val="00F81930"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F86D7D"/>
     <w:rsid w:val="00F93723"/>
+    <w:rsid w:val="00F95121"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA0EC2"/>
     <w:rsid w:val="00FA217B"/>
+    <w:rsid w:val="00FA2533"/>
     <w:rsid w:val="00FA29AD"/>
+    <w:rsid w:val="00FA615B"/>
     <w:rsid w:val="00FA640B"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB3632"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB59C9"/>
+    <w:rsid w:val="00FC6074"/>
     <w:rsid w:val="00FC6318"/>
+    <w:rsid w:val="00FC7237"/>
     <w:rsid w:val="00FD5CCC"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FE17F7"/>
+    <w:rsid w:val="00FE2394"/>
     <w:rsid w:val="00FE3728"/>
     <w:rsid w:val="00FE4583"/>
     <w:rsid w:val="00FE46A9"/>
     <w:rsid w:val="00FE4B55"/>
     <w:rsid w:val="00FE6538"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FF0B5B"/>
     <w:rsid w:val="00FF1079"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF4E43"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="194561"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0EB37AEF"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18834,96 +19806,131 @@
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0026682D"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:sz w:val="22"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A5523D"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A5523D"/>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:lang w:bidi="he-IL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="75826170">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="89007989">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="130369604">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="157699522">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="240910655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18971,50 +19978,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="437915454">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="726997385">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="729426291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="733896255">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19379,51 +20399,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2114084321">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19643,97 +20663,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>20</Pages>
-  <Words>6835</Words>
-  <Characters>37944</Characters>
+  <Words>6853</Words>
+  <Characters>39068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>602</Lines>
-  <Paragraphs>287</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6101.FR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44492</CharactersWithSpaces>
+  <CharactersWithSpaces>45830</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6101.FR</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - Fixed Rate)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>