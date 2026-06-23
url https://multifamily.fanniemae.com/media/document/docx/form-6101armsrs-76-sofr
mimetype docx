--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40D61EC9" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7167D9C3" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -128,69 +128,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – </w:t>
       </w:r>
       <w:r w:rsidR="002A0774">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARM </w:t>
       </w:r>
       <w:r w:rsidR="00F15140">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7/6 (</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>7/6 (SOFR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5264E7D9" w14:textId="339EC300" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00C21AB9" w:rsidP="00733AD2">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -264,124 +246,59 @@
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5F73">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000F5F73">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="000F5F73">
         <w:rPr>
-          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4325B172" w14:textId="2C39CF85" w:rsidR="00EE2F79" w:rsidRDefault="00EE2F79" w:rsidP="00733AD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
@@ -430,51 +347,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section</w:t>
       </w:r>
       <w:r w:rsidR="000E7FD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.02(b) (</w:t>
       </w:r>
       <w:r w:rsidRPr="003E02EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Capitalization of Accrued But Unpaid Interest</w:t>
+        <w:t xml:space="preserve">Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E02EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E02EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51F7033F" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -1015,67 +948,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B14577" w14:textId="3FB5AE23" w:rsidR="00B65637" w:rsidRPr="00343AC3" w:rsidRDefault="00B65637" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated </w:t>
@@ -1247,98 +1164,116 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is Controlled by, under common Control with, or which Controls, Borrower, Guarantor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>or Key Principal;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1986DB5E" w14:textId="77777777" w:rsidR="00B65637" w:rsidRDefault="00B65637" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is a Person in which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor or</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Key </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Principal </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>directly or indirectly owns twenty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five percent (25%) or more of the own</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1389,51 +1324,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>twenty</w:t>
       </w:r>
       <w:r w:rsidR="00DE5793">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five percent (25%) or more of the own</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ership interests in Borrower, Guarantor, or Key Principal,</w:t>
+        <w:t xml:space="preserve">ership interests in Borrower, Guarantor, or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC232B9" w14:textId="77777777" w:rsidR="00B65637" w:rsidRPr="003C1A39" w:rsidRDefault="00B65637" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as identified in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5C02F4" w14:textId="73C748C3" w:rsidR="00B65637" w:rsidRDefault="00B65637" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2162,59 +2113,68 @@
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78AF32B0" w14:textId="77777777" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">the acknowledgment in writing by Borrower </w:t>
@@ -2234,109 +2194,127 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74387575" w14:textId="77777777" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the making of a general assignment for the benefit of creditors by Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="34FEFC85" w14:textId="35F160D6" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -2437,59 +2415,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> or any substantial part of the assets of Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00210EF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="6B89F932" w14:textId="6DEB7739" w:rsidR="00D86043" w:rsidRDefault="00D86043" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of </w:t>
@@ -2681,87 +2668,105 @@
     </w:p>
     <w:p w14:paraId="67F382DB" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03F00207" w14:textId="41FE4B11" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="298A7154" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person:</w:t>
@@ -3016,51 +3021,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a)</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a)</w:t>
       </w:r>
       <w:r w:rsidR="008A73DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b)</w:t>
       </w:r>
       <w:r w:rsidR="008A73DB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3113,219 +3134,299 @@
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B79232" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00010C1E" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357074A9" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00010C1E" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363851D5" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any entity in which Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operator directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the own</w:t>
       </w:r>
       <w:r w:rsidR="007C7688">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ership interests in such entity;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A83B70" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key Principal or Affiliated Property Operator.</w:t>
+        <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FCF01C" w14:textId="77777777" w:rsidR="00D50846" w:rsidRDefault="00D50846" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4068,87 +4169,175 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control with”) means, as applied to any entity,</w:t>
       </w:r>
       <w:r w:rsidR="008D0EB0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D74443" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
+    <w:p w14:paraId="07115CE9" w14:textId="77777777" w:rsidR="00270DA3" w:rsidRDefault="00270DA3" w:rsidP="00270DA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk228276510"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002514B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Property Operator,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="60D74443" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="002277F2" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="38759181" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
@@ -4379,50 +4568,51 @@
         </w:rPr>
         <w:t xml:space="preserve">before the first day of the Conversion Period or </w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>after the last day of the Conversion Period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5940FD86" w14:textId="29CA5C1C" w:rsidR="00952A2F" w:rsidRDefault="00952A2F" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Exercise Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="000F5F73">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in Section 6(c)(3)(B) of the Schedule of Interest Rate Type Provisions.</w:t>
       </w:r>
     </w:p>
@@ -4433,1054 +4623,1083 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Option</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means Borrower’s one-time option to effect the Conversion pursuant to the terms of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">” means Borrower’s one-time option to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Conversion pursuant to the terms of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E15059B" w14:textId="5975BB5E" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00014457" w:rsidRPr="00014457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the period commencing on the day after the end of the Prepayment Lockout Period and ending on the day after the end of the Prepayment Premium Term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BD19F9" w14:textId="2A0FE385" w:rsidR="00014457" w:rsidRDefault="00014457" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Borrower to Lender to exercise the Conversion Option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E981EF0" w14:textId="2621042D" w:rsidR="00014457" w:rsidRPr="00014457" w:rsidRDefault="00014457" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the period beginning on the date three (3) months prior to the first day of the Conversion Period and ending on the date three (3) months prior to the last day of the Conversion Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7784D1BD" w14:textId="5BA9F555" w:rsidR="00FF3216" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2235A68E" w14:textId="196EFA6B" w:rsidR="00014457" w:rsidRPr="00010313" w:rsidRDefault="00014457" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corresponding Tenor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014457">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” with respect to an Index Replacement means a tenor (including overnight) having approximately the same length (disregarding Business Day adjustment) as the tenor for the Current Index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6F35F9" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="004D3145" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Credit Score</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a numerical value or a categorization derived from a statistical tool or modeling system used to measure credit risk and predict the likelihood of certain credit behaviors, including default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E76641A" w14:textId="77777777" w:rsidR="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEB20B2" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debt Service Amounts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Monthly Debt Service Payments and all other amounts payable under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement, the Note, the Security Instrument or any other Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D523232" w14:textId="7D0295E3" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debt Service Coverage Ratio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the ratio of (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A73DB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Net </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA339E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cash Flow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Mortgaged Property, to (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A73DB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the underwritten debt service for the Mortgage Loan at the proposed Fixed Rate for the trailing twelve</w:t>
+      </w:r>
+      <w:r w:rsidR="008A73DB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(12) month period from the date of the most recently received quarterly financial statements prepared by Borrower for the Mortgaged Property, provided that (1) the interest rate used in determining such ratio shall be the greater of (A) the Fixed Rate, or (B) the Underwriting Interest Rate (if any), and (2) an Amortization Period of three hundred sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00082899">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>360) months shall be used in determining such ratio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455C605C" w14:textId="77777777" w:rsidR="00084B79" w:rsidRPr="00F14631" w:rsidRDefault="00084B79" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Default Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rate equal to the lesser of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E98C1B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00084B79" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the sum of the Interest Rate plus four</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4) percentage points; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B0A3C1" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00084B79" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00010313">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the maximum interest rate which may be collected from Borrower under applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6086E293" w14:textId="77777777" w:rsidR="00E3617B" w:rsidRDefault="00E3617B" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definitions Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C47CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C47CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Definitions Schedule) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AF1BD6" w14:textId="61731CB4" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Depositary Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and together</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4307D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Government Receivables Depositary Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="001A300C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Seniors Housing) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Government Receivables Collection </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56DCB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="001A300C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Seniors Housing)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273BF83F" w14:textId="77777777" w:rsidR="00E0032B" w:rsidRPr="00F503F1" w:rsidRDefault="00E0032B" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00014457" w:rsidRPr="00014457">
-[...251 lines deleted...]
-      <w:r w:rsidRPr="00F14631">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filing of a certificate of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>division</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adoption of a plan of division, amending of any organizational documents, or any other actions taken, permitted, or consented to in order to divide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Person into two or more Persons pursuant to a plan of division such as contemplated under the Delaware Limited Liability Company Act or any other similar requirement of law in any jurisdiction. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...455 lines deleted...]
-        <w:t xml:space="preserve"> (Seniors Housing)</w:t>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The term “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Divide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall have a correlative meaning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273BF83F" w14:textId="77777777" w:rsidR="00E0032B" w:rsidRPr="00F503F1" w:rsidRDefault="00E0032B" w:rsidP="00733AD2">
-[...108 lines deleted...]
-    </w:p>
     <w:p w14:paraId="268086A8" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBAB014" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
+    <w:p w14:paraId="2BBAB014" w14:textId="46519DA5" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00706142" w:rsidRPr="00706142">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3401A8F6" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5560,1093 +5779,1120 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CBB2F1" w14:textId="46C50C48" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129C84FF" w14:textId="701654C0" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employee Benefit Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3855">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or a “plan” as defined in Section 4975(e)(1) of the Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A6DC04" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enforcement Costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315353D4" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F727B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain Environmental Indemnity Agreement dated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C3C5B4" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73E35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Inspections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4584747D" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00471EB3" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471EB3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nvironmental Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F727B8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6307FB" w14:textId="77777777" w:rsidR="00FC6D38" w:rsidRDefault="00FC6D38" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Employee Retirement Income Security Act of 1974, as amended from time to time and the regulations promulgated thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B907A" w14:textId="48321AC6" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Affiliate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall mean, with respect to Borrower, any entity that, together with Borrower, would be treated as a single employer under Section 414(b) or (c) of the Internal Revenue Code, or Section 4001(a)(14) of ERISA, or the regulations thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6244C1" w14:textId="5E0968D5" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any employee pension benefit plan within the meaning of Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3(2) of ERISA (or related trust) that is subject to the requirements of Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IV of ERISA, Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>430 or 431 of the Internal Revenue Code, or Sections</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower or its ERISA Affiliates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F46EEF" w14:textId="77777777" w:rsidR="00F727B8" w:rsidRDefault="00F727B8" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Event of Default</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the occurrence of any event listed in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.01 (Events of Default) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C50CA52" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exceptions to Representations and Warranties Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726EA399" w14:textId="77777777" w:rsidR="00EE2F79" w:rsidRDefault="00EE2F79" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any of an Operating Lease, Sublease, Management Agreement or any other agreement setting forth the responsibilities for the operation, management, maintenance or administration of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2290">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a Seniors Housing Facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21121DDF" w14:textId="77777777" w:rsidR="00253DEB" w:rsidRPr="002D438F" w:rsidRDefault="00253DEB" w:rsidP="00253DEB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk200740948"/>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="19870F82" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="002D438F" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D438F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6AA97E" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK6"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Principal and Interest Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
-[...40 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A6DC04" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1BE8BD2C" w14:textId="25E4C652" w:rsidR="00DF5A49" w:rsidRDefault="00DF5A49" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Investment Trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means an investment trust as defined in Section 301.7701-4</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4623C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Treasury Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF53A9D" w14:textId="7B07E5C6" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an interest rate per annum equal to the sum of the Investor Yield, the Servicing Fee and the Guaranty Fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD66BFA" w14:textId="5FAA4936" w:rsidR="00952A2F" w:rsidRDefault="00952A2F" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate Option</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with a Conversion, Borrower’s selection of one</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA7FD7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>has the meaning set forth in the Security Instrument.</w:t>
-[...693 lines deleted...]
-          <w:i/>
+        <w:t>of the following fixed rate options for the Mortgage Loan which shall be effective from and after the Conversion Effective Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F958F2" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">seven (7) year term with a five (5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means an interest rate per annum equal to the sum of the Investor Yield, the Servicing Fee and the Guaranty Fee.</w:t>
-[...53 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="59D610F5" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a five (5) year yield maintenance period;</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">seven (7) year term with a six and one-half (6.5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(b)</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04556711" w14:textId="77777777" w:rsidR="008E0C8D" w:rsidRPr="00010313" w:rsidRDefault="008E0C8D" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a seven (7) year yield maintenance period;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5FA568" w14:textId="77777777" w:rsidR="008E0C8D" w:rsidRPr="00010313" w:rsidRDefault="008E0C8D" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a nine and one-half (9.5) year yield maintenance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> period</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F596364" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixtures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6698,50 +6944,85 @@
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten</w:t>
       </w:r>
       <w:r w:rsidR="00B65C0B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0A58D062" w14:textId="77777777" w:rsidR="00706142" w:rsidRPr="002B5C24" w:rsidRDefault="00706142" w:rsidP="00706142">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="71251ABE" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00733AD2">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -6802,52 +7083,61 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>foreclosure</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3D11B433" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
@@ -6862,51 +7152,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the </w:t>
+        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B3010">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B3010">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3AE7AF" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7085,137 +7391,151 @@
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A04AA3" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
+    <w:p w14:paraId="02A04AA3" w14:textId="7036DA2B" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00706142" w:rsidRPr="00706142">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5C0D7B" w14:textId="77777777" w:rsidR="00F4623C" w:rsidRPr="005C7D41" w:rsidRDefault="00F4623C" w:rsidP="00F4623C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -7285,181 +7605,228 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="00552931" w14:textId="77777777" w:rsidR="00706142" w:rsidRDefault="00706142" w:rsidP="00706142">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="54D435B4" w14:textId="680A2F39" w:rsidR="0029440E" w:rsidRDefault="0029440E" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Collection Account Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, if any, that certain Government Receivables Collection Account Agreement </w:t>
       </w:r>
       <w:r w:rsidR="001A300C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Seniors Housing) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">among Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D1487" w14:textId="29440544" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Government Receivables Depositary Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, if any, that certain Government Receivables Depositary Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="001A300C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Seniors Housing) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>among Borrower, Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D1487" w14:textId="29440544" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00733AD2">
-[...45 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6CC77612" w14:textId="77777777" w:rsidR="00FC6D38" w:rsidRDefault="00FC6D38" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, </w:t>
-[...7 lines deleted...]
-        <w:t>commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
+        <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B7A5EA" w14:textId="79811514" w:rsidR="00F7773B" w:rsidRDefault="00F7773B" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7773B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7773B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Health Care Program</w:t>
@@ -7538,171 +7905,207 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="326EAFA8" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5B55A15D" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7F1C44BF" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7A865D07" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FABC94F" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C56A79A" w14:textId="0F910C1F" w:rsidR="00D86043" w:rsidRDefault="00D86043" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a </w:t>
       </w:r>
       <w:r w:rsidR="005F4D8A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r>
@@ -7831,50 +8234,51 @@
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBD0890" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
@@ -8010,795 +8414,764 @@
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A72C12B" w14:textId="586DDDD9" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Health Insurance Portability and Accountability Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1996, Subtitle D of the Health Information Technology for Economic and Clinical Health Act of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2009, and all regulations and other guidance promulgated under both laws by the U.S. Department of Health and Human Services, as may be amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6945FE" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00F53B75" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Business Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any entity that is a “business associate” as that term is defined in HIPAA, as identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AF0408" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00C471C2" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Covered Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any entity that is a “covered entity” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as that term is defined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A3CF22" w14:textId="77777777" w:rsidR="005E1F3C" w:rsidRPr="002B5C24" w:rsidRDefault="005E1F3C" w:rsidP="005E1F3C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immediate Family Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a child, stepchild, grandchild, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandparent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spouse, sibling, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parent,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or step-parent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of whom is not a Prohibited Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11001860" w14:textId="77777777" w:rsidR="00CC0D7B" w:rsidRDefault="00CC0D7B" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imposition Deposits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB3E714" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impositions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB4B9B0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improvements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63448374" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="004309EC" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indebtedness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5673F645" w14:textId="77777777" w:rsidR="00A2137D" w:rsidRPr="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="261C2599" w14:textId="49BD025F" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DB31E8" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D623B">
-[...489 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Adjustment</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14164429" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
-[...119 lines deleted...]
-      </w:r>
+        <w:t>Replacement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3541992F" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the spread adjustment (which may be a positive or negative value or zero) that would apply to the fallback rate for derivative transactions utilizing the ISDA Definitions to be effective upon an index cessation event with respect to the Current Index; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309E7412" w14:textId="2ABD0BE0" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
       </w:r>
       <w:r w:rsidR="00B65C0B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator at such time or (2)</w:t>
+        <w:t>any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2)</w:t>
       </w:r>
       <w:r w:rsidR="00B65C0B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D7A1C4" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -8903,126 +9276,128 @@
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>in the case of clause (c) of the definition of “Index Transition Event,” the date of the public statement or publication of information referenced therein.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798407AC" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Transition Event</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the occurrence of one or more of the following events with respect to the Current Index, including comparable events that affect the published spread adjustment or other components used in the calculation of the Index:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592757D4" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="55615414" w14:textId="77777777" w:rsidR="007F71FB" w:rsidRPr="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over </w:t>
-[...7 lines deleted...]
-        <w:t>the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
+        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7EE242" w14:textId="11E36AF8" w:rsidR="007F71FB" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -9278,51 +9653,67 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000402A5">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">that the sum total of all of </w:t>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a specified Person’s </w:t>
       </w:r>
       <w:r w:rsidRPr="000402A5">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">such Person’s </w:t>
       </w:r>
       <w:r w:rsidRPr="000402A5">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
@@ -9369,50 +9760,51 @@
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>such Person’s inability to pay its debts as they become due.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC5D823" w14:textId="77777777" w:rsidR="00084C08" w:rsidRDefault="00084C08" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Intended Prepayment Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9554,1763 +9946,1805 @@
         <w:t>Interest Period</w:t>
       </w:r>
       <w:r w:rsidRPr="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means each period for the determination of the Interest Rate commencing on the Effective Date and ending on each Rate Change Date thereafter until the Mortgage Loan is fully paid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D52E17" w14:textId="7015BDE5" w:rsidR="00422195" w:rsidRPr="00F27DD8" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Initial Adjustable Rate or the Adjustable Rate, as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and after any Conversion, the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A55E86B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate Type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D83087" w14:textId="4CE9C16F" w:rsidR="00DF5A49" w:rsidRDefault="00DF5A49" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AAE5BF" w14:textId="37EDAD2C" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643C90D3" w14:textId="0D22FD05" w:rsidR="00FF3216" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor Yield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A2F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125161FD" w14:textId="7F82C4F8" w:rsidR="007F71FB" w:rsidRPr="00010313" w:rsidRDefault="007F71FB" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISDA Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F71FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CD096" w14:textId="099BB409" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EF53BF" w14:textId="11AD3A2F" w:rsidR="00501787" w:rsidRPr="00157A2A" w:rsidRDefault="00501787" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1F3C" w:rsidRPr="005E1F3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Lender determines is critical to the successful operation and management of the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566CAED6" w14:textId="5834E7A3" w:rsidR="00501787" w:rsidRPr="00157A2A" w:rsidRDefault="00501787" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E1F3C" w:rsidRPr="005E1F3C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9B82F6" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FC03B7" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Interest Rate</w:t>
+        <w:t>Key Principal’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000900E3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> the Initial Adjustable Rate or the Adjustable Rate, as applicable</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A275022" w14:textId="77777777" w:rsidR="009145D9" w:rsidRDefault="009145D9" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the land described in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6BF1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139FB39" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set fort</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68678F7F" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an amount equal to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delinquent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the Loan Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>multiplied by five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F8FA83" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AF6BB3" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entity identified as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first paragraph of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transferees, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C39263" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD3AA11" w14:textId="77777777" w:rsidR="009145D9" w:rsidRDefault="009145D9" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253040AB" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472DA894" w14:textId="74E4C99D" w:rsidR="00CC0DD5" w:rsidRPr="00090113" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51F72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, individually and collectively,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any operating licenses, certificates of occupancy, health department licenses, food service licenses, certificates of need, business licenses, permits, registrations, certificates, authorizations, approvals,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal authority,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and similar documents required by applicable laws and regulations for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lawful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operation of the Mortgaged Property as a Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Property Jurisdiction as of the Effective Date or during the Loan </w:t>
+      </w:r>
+      <w:r w:rsidR="005E545F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003377FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including renewals, replacements and additions to any of the foregoing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA9020B" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C03664" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00F727B8" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F35E5D" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A77ECED" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C92375" w14:textId="113B7742" w:rsidR="00D45B42" w:rsidRDefault="00C51F72" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all UCC filings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Operating Lease SNDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all guaranties, all indemnity agreements, all Collateral Agreements, all Collateral Assignments, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment of Management Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all O&amp;M Plans, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061ED6F" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DEA26D" w14:textId="7C2E64F5" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="007F71FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, and after any Conversion, the Fixed Rate</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000900E3">
+        <w:t>, as the same may be extended following a Conversion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A55E86B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
-[...611 lines deleted...]
-        <w:t>, if applicable</w:t>
+    <w:p w14:paraId="219FB7C0" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68678F7F" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
-[...1013 lines deleted...]
-    </w:p>
     <w:p w14:paraId="230A070B" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11702,50 +12136,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7.02(g)(2) (Seniors Housing Facility Lease Estoppel) of the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3531F4" w14:textId="4CCA280B" w:rsidR="000B2D3C" w:rsidRDefault="000B2D3C" w:rsidP="00733AD2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lessee’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
@@ -11820,51 +12255,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Lease </w:t>
       </w:r>
       <w:r w:rsidR="00AF20D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(excluding the Seniors Housing Facility Lease) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
+        <w:t xml:space="preserve">that, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE050F9" w14:textId="674D4CC6" w:rsidR="00361D42" w:rsidRDefault="00361D42" w:rsidP="00733AD2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -11929,68 +12380,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F2765D5" w14:textId="63595710" w:rsidR="008D0F19" w:rsidRDefault="00361D42" w:rsidP="00733AD2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73459">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal,</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD5B97">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Property Operator,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or another Borrower Affiliate</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73459">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -12105,328 +12573,338 @@
       </w:r>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in connection with the exercise of the Conversion Option,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the maximum Fixed Rate to which the Mortgage Loan may be converted, as determined by Lender, so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0752FD8A" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5419F" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314323DD" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Cost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be the amount(s) set forth in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C3AA7A" w14:textId="77777777" w:rsidR="005068E2" w:rsidRPr="00F14631" w:rsidRDefault="005068E2" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Disbursement Interval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D5419F" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
-[...54 lines deleted...]
-        <w:t>Maximum Repair Cost</w:t>
+    <w:p w14:paraId="286FF851" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be the amount(s) set forth in </w:t>
-[...51 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286FF851" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
-[...51 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B283B87" w14:textId="43CA4013" w:rsidR="00157F80" w:rsidRDefault="00157F80" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="13" w:name="_DV_C16"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidR="00432303" w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219701B6" w14:textId="77777777" w:rsidR="008D1B01" w:rsidRDefault="008D1B01" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -12587,51 +13065,50 @@
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CEE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Governmental Authority or a Managed Care Organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D298CC" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008C3CEE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicaid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provider Agreement</w:t>
       </w:r>
@@ -12685,60 +13162,60 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mezzanine Financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means debt financing to a direct or indirect owner of Borrower or Affiliated Property Operator secured by a pledge of (a)</w:t>
       </w:r>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such owner’s direct or indirect interest in Borrower or Affiliated Property Operator</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_cp_change_92"/>
+      <w:bookmarkStart w:id="14" w:name="_cp_change_92"/>
       <w:r w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377F4016" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -12855,83 +13332,83 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305861D4" w14:textId="79015942" w:rsidR="004C3448" w:rsidRPr="00F86D7D" w:rsidRDefault="004C3448" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="15" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidR="00432303" w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2067514F" w14:textId="77777777" w:rsidR="00F471D2" w:rsidRDefault="00A2137D" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -13016,50 +13493,51 @@
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE98512" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13550,51 +14028,50 @@
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="000A3E1E" w:rsidRPr="000A3E1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F1142C0" w14:textId="71500940" w:rsidR="008E0C8D" w:rsidRPr="00010313" w:rsidRDefault="008E0C8D" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>New Maturity Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Maturity Date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the Mortgage Loan following the Conversion, as set forth on the Summary of Loan Terms attached as </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7688">
@@ -13820,67 +14297,57 @@
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559C3086" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FE62A3" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -13977,73 +14444,73 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any operating lease, master lease, or similar document as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in writing</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Lender, under which control of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK7"/>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">occupancy, use, operation, management, maintenance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Mortgaged Property as a Seniors Housing Facility has been granted by Borrower as lessor to any Person (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other than Borrower) as lessee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658CA43A" w14:textId="5F8528B9" w:rsidR="000B2D3C" w:rsidRDefault="000B2D3C" w:rsidP="00733AD2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14060,51 +14527,59 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Operating Lease SNDA</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means a Subordination, Non-Disturbance and Attornment Agreement and Assignment of Leases and Rents in a form approved by Lender affecting the Mortgaged Property executed by Borrower and any Unaffiliated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and delivered to Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+        <w:t xml:space="preserve"> and delivered to Lender, as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AA4E1A" w14:textId="77777777" w:rsidR="0048149B" w:rsidRDefault="0048149B" w:rsidP="0048149B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00724EF7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00724EF7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14303,1085 +14778,1096 @@
         </w:rPr>
         <w:t xml:space="preserve"> set forth</w:t>
       </w:r>
       <w:r w:rsidR="00586EE6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA461DC" w14:textId="22830819" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the First Payment Date and the first</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7688">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134B059F" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRPr="00320D0E" w:rsidRDefault="00E56D50" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, if applicable, that certain Guaranty (Payment) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of even date herewith </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">executed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B437FF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to and for the benefit of Lender, as the same may be amended, r</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>estated, replaced, supplemented</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise modified from time to time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4023704A" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00CF1528" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A97A452" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property</w:t>
+      </w:r>
+      <w:r w:rsidR="005E545F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A44D12B" w14:textId="77777777" w:rsidR="00125281" w:rsidRPr="009E79EE" w:rsidRDefault="00125281" w:rsidP="00125281">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Mezzanine Financing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower or Affiliated Property Operator where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing would not in any circumstance cause (a) a change in Control in Borrower, Affiliated Property Operator, Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Affiliated Property Operator, Key Principal, or Guarantor</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_cp_change_102"/>
+      <w:r w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F67A17B" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AAD182" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353462BC" w14:textId="77777777" w:rsidR="00854EA2" w:rsidRPr="002B5C24" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71915671" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Payment Date</w:t>
+        <w:t>Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the First Payment Date and the first</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007C7688">
+        <w:t xml:space="preserve"> an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAE27C8" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073911E1" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRDefault="00C30A3C" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEF6332" w14:textId="7C9A2E03" w:rsidR="00854EA2" w:rsidRPr="002B5C24" w:rsidRDefault="00854EA2" w:rsidP="00854EA2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Property Operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE28A6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
-[...66 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BE28A6" w:rsidRPr="00BE28A6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="5C4EBAB8" w14:textId="77777777" w:rsidR="00B47AE5" w:rsidRPr="00067E0C" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B47AE5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AE5" w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E081F" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00F14631" w:rsidRDefault="003A7902" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the written notice that Borrower is required to provide to Lender in accordance with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596A80F3" w14:textId="77777777" w:rsidR="003A7902" w:rsidRDefault="003A7902" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and calculated in accordance with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4023704A" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00CF1528" w:rsidRDefault="00422195" w:rsidP="00733AD2">
-[...556 lines deleted...]
-      <w:r w:rsidR="00B47AE5" w:rsidRPr="00F14631">
+    <w:p w14:paraId="65E1D57F" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C86692" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535E081F" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00F14631" w:rsidRDefault="003A7902" w:rsidP="00733AD2">
-[...260 lines deleted...]
-    </w:p>
     <w:p w14:paraId="124ACD85" w14:textId="77777777" w:rsidR="001A300C" w:rsidRPr="002B5C24" w:rsidRDefault="001A300C" w:rsidP="001A300C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="23" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="21" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="5A13A510" w14:textId="77777777" w:rsidR="001B24EB" w:rsidRDefault="001B24EB" w:rsidP="00733AD2">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Privacy Laws</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” mean any federal, state and local laws and regulations applicable to resident and tenant privacy, including but not limited to HIPAA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2472A0F6" w14:textId="77777777" w:rsidR="00125281" w:rsidRPr="002277F2" w:rsidRDefault="00125281" w:rsidP="00125281">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -15421,2109 +15907,2018 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C95CBBE" w14:textId="77777777" w:rsidR="00125281" w:rsidRPr="002277F2" w:rsidRDefault="00125281" w:rsidP="00125281">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79B611B6" w14:textId="7582CB34" w:rsidR="00125281" w:rsidRPr="002277F2" w:rsidRDefault="00125281" w:rsidP="00125281">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r w:rsidR="00AF20D4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631EC364" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Jurisdiction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD5F82A" w14:textId="77777777" w:rsidR="00A93421" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Person responsible for the operation or management of the Mortgaged Property pursuant to a Management Agreement, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9E6316" w14:textId="51CEB710" w:rsidR="00A93421" w:rsidRPr="00343AC3" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.02(h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2225">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2225">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2225">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Management Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2225">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304C1856" w14:textId="1F4E2864" w:rsidR="00A93421" w:rsidRPr="00343AC3" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="008E10C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724E70CF" w14:textId="77777777" w:rsidR="00A93421" w:rsidRPr="00C967E4" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the extent applicable,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individually and collectively, (a) any </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee (including any Sublessee) and (b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Manager, as identified in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464A9FAC" w14:textId="77777777" w:rsidR="00A93421" w:rsidRPr="00343AC3" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the extent applicable, individually and collectively, the Master Lessee Business Information and the Property Manager Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05082EFB" w14:textId="37DC67AC" w:rsidR="008D1B01" w:rsidRPr="00B434C6" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, as applicable, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager’s General Business Address, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s General Business Address, and/or the Sublessee’s General Business Address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050B9B61" w14:textId="77777777" w:rsidR="002E2684" w:rsidRPr="00AF5DDB" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition by Deed, individually and collectively, the record title owner of the Mortgaged Property immediately prior to the Acquisition by Deed (and any Person identified as the seller, grantor or similar party on the deed conveying the Mortgaged Property to Borrower, if different), and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as further identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C328EFF" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Square Footage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BA54BD" w14:textId="77777777" w:rsidR="003717B1" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0260B3" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39448214" w14:textId="77777777" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Lock Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a request from Borrower to Lender for a rate quote for the Fixed Rate (based on the Fixed Rate Option selected by Borrower) which shall apply after the Conversion Effective Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF01808" w14:textId="77777777" w:rsidR="002E2684" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143F04F2" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remaining Amortization Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9511D" w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CDA749" w14:textId="77777777" w:rsidR="00DF5A49" w:rsidRDefault="00DF5A49" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AD7CEC" w14:textId="113A92D8" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD5F82A" w14:textId="77777777" w:rsidR="00A93421" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
-[...120 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2A9E4EBD" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Threshold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2225">
-[...75 lines deleted...]
-      <w:r w:rsidR="008E10C8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163F7CCF" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003B5FEF" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3C401" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the account established by Lender into which the Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD999A0" w14:textId="77777777" w:rsidR="00FC6D38" w:rsidRDefault="00FC6D38" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7836F8B0" w14:textId="3AD7D036" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deposit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEF6927" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA1E8B1" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34689AF4" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D5583" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724E70CF" w14:textId="77777777" w:rsidR="00A93421" w:rsidRPr="00C967E4" w:rsidRDefault="00A93421" w:rsidP="00733AD2">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00343AC3">
+    <w:p w14:paraId="16965863" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C9809E" w14:textId="77777777" w:rsidR="00E405EF" w:rsidRDefault="00E405EF" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D57FF25" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E40ECC" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1898BA" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA7F1A3" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEDBA6E" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, collectively, the funds on deposit in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2115DAFD" w14:textId="486F7D6F" w:rsidR="00422195" w:rsidRDefault="00F24A3B" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
-      <w:r>
-[...307 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_DV_C19"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Replacement Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_DV_C21"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
-[...1307 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_DV_M189"/>
+      <w:bookmarkStart w:id="27" w:name="_DV_M190"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, the Replacement Reserve Account</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="28" w:name="_DV_C21"/>
+        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_DV_C22"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_DV_M190"/>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_DV_M191"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0EA876" w14:textId="0F91F055" w:rsidR="00460753" w:rsidRDefault="00460753" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -17607,1385 +18002,1905 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or event of loss as set forth in plans and specifications approved by Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D76113" w14:textId="77777777" w:rsidR="00AA0D92" w:rsidRPr="00F7257F" w:rsidRDefault="00AA0D92" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_DV_C24"/>
+      <w:bookmarkStart w:id="30" w:name="_DV_C24"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00373047">
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00373047">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="092C3AC6" w14:textId="4D427F94" w:rsidR="00AA0D92" w:rsidRDefault="00AA0D92" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED3A34">
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED3A34">
+      <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Restoration Threshold</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00432303">
+        <w:t>Restoration Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>”</w:t>
-      </w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00432303">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F9E8D4" w14:textId="6C503F51" w:rsidR="00AA0D92" w:rsidRPr="00F7257F" w:rsidRDefault="00AA0D92" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_DV_C26"/>
       <w:r w:rsidRPr="00ED3A34">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3A34">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Restoration Threshold</w:t>
+      </w:r>
+      <w:r w:rsidR="00432303">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3A34">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidR="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB057EF" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+    <w:p w14:paraId="304E342D" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="002B5C24" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2A2BF7" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+    <w:p w14:paraId="433478AA" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52E568CA" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="4F05F530" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F1E0DA" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+    <w:p w14:paraId="329C0DB4" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4BF25F" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+    <w:p w14:paraId="27C66F02" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B9E04EC" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="029D778C" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582FA67A" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+    <w:p w14:paraId="6DFFE4D6" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFAE1AE" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0FB0850A" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EC8649" w14:textId="096DB387" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="35" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="004F65F7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="69E85417" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="10EEF1B1" w14:textId="3CFF6910" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A229A" w:rsidRPr="009A229A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="39BADD08" w14:textId="77777777" w:rsidR="003717B1" w:rsidRPr="001D071C" w:rsidRDefault="003717B1" w:rsidP="003717B1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393DFA75" w14:textId="456C6A50" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the non-refundable fee of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7688">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidR="00561F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7688">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AFE154" w14:textId="77777777" w:rsidR="002E2684" w:rsidRPr="002B5C24" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sanctioned Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3021AEB2" w14:textId="1A410ECB" w:rsidR="00E3617B" w:rsidRPr="00A85853" w:rsidRDefault="00E3617B" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(1)</w:t>
-[...161 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374560">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E60AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="007C7688">
-[...48 lines deleted...]
-      <w:r w:rsidRPr="002277F2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374560">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1737A9A0" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D731320" w14:textId="473ED89C" w:rsidR="008F125E" w:rsidRDefault="008F125E" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a residential housing facility which qualifies as “housing for older persons” under the Fair Housing Amendments Act of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1988 and the Housing for Older Persons Act of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995, and as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0F33">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E066FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, is comprised of and licensed for use as identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B219DC5" w14:textId="77777777" w:rsidR="003D7839" w:rsidRPr="00E175CA" w:rsidRDefault="003D7839" w:rsidP="003D7839">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” if applicable, means, individually and together, any Operating Lease </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BCBF07" w14:textId="15496C78" w:rsidR="00B434C6" w:rsidRPr="00B434C6" w:rsidRDefault="00B434C6" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65C0B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.02(g)(1)(B) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B434C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F91A07" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Licensing Designation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the licensing designation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the laws of the Property Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable, for the Seniors Housing Facility as set forth on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66685802" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Arrangement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EA97B5" w14:textId="60632990" w:rsidR="00432303" w:rsidRDefault="00432303" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00432303">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432303">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432303">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the servicing fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of</w:t>
+      </w:r>
+      <w:r w:rsidR="001B406E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3021AEB2" w14:textId="1A410ECB" w:rsidR="00E3617B" w:rsidRPr="00A85853" w:rsidRDefault="00E3617B" w:rsidP="00733AD2">
-[...42 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="4154CD65" w14:textId="3E16536A" w:rsidR="00AF20D4" w:rsidRDefault="00AF20D4" w:rsidP="00AF20D4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SFHA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="0011160E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E60AE">
-[...398 lines deleted...]
-    <w:p w14:paraId="62EA97B5" w14:textId="60632990" w:rsidR="00432303" w:rsidRDefault="00432303" w:rsidP="00733AD2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.01(f) </w:t>
+      </w:r>
+      <w:r w:rsidR="0011160E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Flood Zone) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452C8AE0" w14:textId="77777777" w:rsidR="00432303" w:rsidRPr="00432303" w:rsidRDefault="00432303" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Servicing Fee</w:t>
+        <w:t>SOFR</w:t>
       </w:r>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the servicing fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D87E87" w14:textId="77777777" w:rsidR="00432303" w:rsidRPr="00432303" w:rsidRDefault="00432303" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...73 lines deleted...]
-      </w:pPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401CEAF9" w14:textId="6E533828" w:rsidR="00432303" w:rsidRDefault="00432303" w:rsidP="00733AD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, with respect to any day, the secured overnight financing rate last published for such day by the </w:t>
-[...108 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="0000117B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F5579E" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00432303">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAB1609" w14:textId="069FEB92" w:rsidR="00A564AB" w:rsidRPr="00F14631" w:rsidRDefault="00A564AB" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64F884A4" w14:textId="77777777" w:rsidR="00BD1E8C" w:rsidRPr="002B5C24" w:rsidRDefault="00BD1E8C" w:rsidP="00BD1E8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94BE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7C780693" w14:textId="798BE367" w:rsidR="00952B07" w:rsidRPr="004D623B" w:rsidRDefault="0048122A" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sublease</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -19313,51 +20228,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> relating to the Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3769BA16" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -19572,172 +20486,406 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or the Seniors Housing Facility Lease,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> permitted by th</w:t>
       </w:r>
       <w:r w:rsidR="00DE5793">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6E497F4B" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a granting, pledging, creating or attachment of a lien, encumbrance or security interest (whether voluntary, involuntary, or by operation of law);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="14A551D7" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="254166AB" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7CB9EB5F" w14:textId="77777777" w:rsidR="00BD1E8C" w:rsidRPr="002B5C24" w:rsidRDefault="00D45B42" w:rsidP="00BD1E8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="590C857C" w14:textId="5E8AE6F1" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00733AD2">
+      </w:r>
+      <w:r w:rsidR="00BD1E8C" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD1E8C" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="03878FBB" w14:textId="77777777" w:rsidR="00BD1E8C" w:rsidRDefault="00BD1E8C" w:rsidP="00BD1E8C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5069DE4E" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00733AD2">
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="0DCD9BED" w14:textId="33AF91CD" w:rsidR="00BD1E8C" w:rsidRPr="00A0084B" w:rsidRDefault="00BD1E8C" w:rsidP="00BD1E8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E387A0" w14:textId="5125ECC3" w:rsidR="00BD1E8C" w:rsidRPr="002B5C24" w:rsidRDefault="00BD1E8C" w:rsidP="00BD1E8C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5319F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5069DE4E" w14:textId="6AD6DC44" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00CC6F72">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19818,122 +20966,110 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088244A2" w14:textId="0035B8C9" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088FBCB8" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -20080,51 +21216,50 @@
         </w:rPr>
         <w:t>Affiliated Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as identified in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066FBAAE" w14:textId="12D4672A" w:rsidR="00912792" w:rsidRDefault="00912792" w:rsidP="00733AD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaffiliated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means any Property </w:t>
       </w:r>
@@ -20258,179 +21393,181 @@
       </w:r>
       <w:r w:rsidRPr="002E70D2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B401BE" w:rsidSect="00C30A3C">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7EC46B7F" w14:textId="77777777" w:rsidR="004A7AF6" w:rsidRDefault="004A7AF6">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1806DC37" w14:textId="77777777" w:rsidR="004A7AF6" w:rsidRDefault="004A7AF6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="1E884C1A" w14:textId="77777777" w:rsidR="004A7AF6" w:rsidRDefault="004A7AF6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="468263A7" w14:textId="77777777" w:rsidR="00084FFA" w:rsidRDefault="00084FFA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD43E5" w:rsidRPr="00183EBA" w14:paraId="0D446A62" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4DAAF9B6" w14:textId="08235265" w:rsidR="00BD43E5" w:rsidRPr="00AB1E55" w:rsidRDefault="00BD43E5" w:rsidP="00FD51AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -20446,132 +21583,98 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="00DE5793">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>) (Seniors Housing)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="333A963B" w14:textId="77777777" w:rsidR="00BD43E5" w:rsidRPr="00AB1E55" w:rsidRDefault="00BD43E5" w:rsidP="00BD43E5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM.SRS</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="69A22A7A" w14:textId="77777777" w:rsidR="00BD43E5" w:rsidRPr="00AB1E55" w:rsidRDefault="00BD43E5" w:rsidP="00BD43E5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -20597,162 +21700,132 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00183EBA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0029305C" w:rsidRPr="00183EBA" w14:paraId="113C66CD" w14:textId="77777777" w:rsidTr="00BD2FA1">
+    <w:tr w:rsidR="004761AD" w:rsidRPr="00183EBA" w14:paraId="113C66CD" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="14B1DFD6" w14:textId="77777777" w:rsidR="0029305C" w:rsidRPr="00AB1E55" w:rsidRDefault="0029305C" w:rsidP="0029305C">
+        <w:p w14:paraId="14B1DFD6" w14:textId="77777777" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="06E4CAFE" w14:textId="3AE2AF2E" w:rsidR="0029305C" w:rsidRPr="00AB1E55" w:rsidRDefault="002E2684" w:rsidP="0029305C">
+        <w:p w14:paraId="06E4CAFE" w14:textId="0B7474DF" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06</w:t>
-[...13 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="124C393C" w14:textId="068E0CF6" w:rsidR="0029305C" w:rsidRPr="00AB1E55" w:rsidRDefault="0029305C" w:rsidP="0029305C">
+        <w:p w14:paraId="124C393C" w14:textId="556D9DD8" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="22A324AE" w14:textId="77777777" w:rsidR="00084FFA" w:rsidRPr="008F6D51" w:rsidRDefault="00084FFA" w:rsidP="008F6D51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AD7A1D4" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRDefault="00C30A3C" w:rsidP="00C30A3C"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C30A3C" w:rsidRPr="00183EBA" w14:paraId="7A435158" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7D6810FD" w14:textId="0BD50999" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00FD51AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -20768,132 +21841,98 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="00DE5793">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r w:rsidR="00BD43E5">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>) (Seniors Housing)</w:t>
           </w:r>
           <w:r w:rsidR="009F369C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1C60A4FC" w14:textId="0AF5C837" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00C21AB9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM.SRS</w:t>
           </w:r>
           <w:r w:rsidR="00BD43E5">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="42A620C1" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00AB1E55">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -20919,156 +21958,154 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00E80970">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="003A4944" w:rsidRPr="00183EBA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="002E2684" w:rsidRPr="00183EBA" w14:paraId="775EC677" w14:textId="77777777" w:rsidTr="00FE7615">
+    <w:tr w:rsidR="004761AD" w:rsidRPr="00183EBA" w14:paraId="775EC677" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="039496E2" w14:textId="77777777" w:rsidR="002E2684" w:rsidRPr="00AB1E55" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+        <w:p w14:paraId="039496E2" w14:textId="77777777" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="766CFD97" w14:textId="5F4FFEA1" w:rsidR="002E2684" w:rsidRPr="00AB1E55" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+        <w:p w14:paraId="766CFD97" w14:textId="6B975D65" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4E49917A" w14:textId="5C011C4A" w:rsidR="002E2684" w:rsidRPr="00AB1E55" w:rsidRDefault="002E2684" w:rsidP="002E2684">
+        <w:p w14:paraId="4E49917A" w14:textId="3ABE66ED" w:rsidR="004761AD" w:rsidRPr="00AB1E55" w:rsidRDefault="004761AD" w:rsidP="004761AD">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="09F0B892" w14:textId="77777777" w:rsidR="00F526A1" w:rsidRDefault="00F526A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7155252A" w14:textId="77777777" w:rsidR="004A7AF6" w:rsidRDefault="004A7AF6">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="41DB07B3" w14:textId="77777777" w:rsidR="004A7AF6" w:rsidRDefault="004A7AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -23518,68 +24555,68 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="0000117B"/>
     <w:rsid w:val="000061B5"/>
     <w:rsid w:val="0000779A"/>
     <w:rsid w:val="00014457"/>
     <w:rsid w:val="000163E6"/>
@@ -23599,64 +24636,69 @@
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="000674CE"/>
     <w:rsid w:val="00067E0C"/>
     <w:rsid w:val="000705D8"/>
     <w:rsid w:val="00074662"/>
     <w:rsid w:val="0007602B"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00082899"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00084B79"/>
     <w:rsid w:val="00084C08"/>
     <w:rsid w:val="00084FFA"/>
     <w:rsid w:val="000900E3"/>
     <w:rsid w:val="000902AE"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A3E1E"/>
     <w:rsid w:val="000A3FD1"/>
     <w:rsid w:val="000A6F29"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B2D3C"/>
     <w:rsid w:val="000C0BBE"/>
     <w:rsid w:val="000C21AD"/>
+    <w:rsid w:val="000D058C"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5054"/>
     <w:rsid w:val="000D5501"/>
+    <w:rsid w:val="000D5718"/>
+    <w:rsid w:val="000D5E88"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E2290"/>
     <w:rsid w:val="000E4731"/>
     <w:rsid w:val="000E7FD0"/>
     <w:rsid w:val="000F5F73"/>
     <w:rsid w:val="0011160E"/>
     <w:rsid w:val="00112F6F"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="001232CC"/>
     <w:rsid w:val="00125281"/>
+    <w:rsid w:val="001339B7"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014365D"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00153F14"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="00157F80"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00180790"/>
     <w:rsid w:val="00183EBA"/>
     <w:rsid w:val="001919F7"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="001A2CED"/>
     <w:rsid w:val="001A300C"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A6961"/>
     <w:rsid w:val="001B0235"/>
     <w:rsid w:val="001B24EB"/>
     <w:rsid w:val="001B406E"/>
     <w:rsid w:val="001C1150"/>
     <w:rsid w:val="001C2D44"/>
@@ -23665,259 +24707,271 @@
     <w:rsid w:val="001C6BBF"/>
     <w:rsid w:val="001D51B1"/>
     <w:rsid w:val="001D7911"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F1DE6"/>
     <w:rsid w:val="001F6A49"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="00204A5A"/>
     <w:rsid w:val="00205CDC"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00210EF0"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="0022724F"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="002518CD"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="00253DEB"/>
     <w:rsid w:val="00255A00"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00264A9E"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="00267CF3"/>
+    <w:rsid w:val="00270DA3"/>
     <w:rsid w:val="0027138E"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="0027716C"/>
     <w:rsid w:val="00282259"/>
     <w:rsid w:val="00286428"/>
     <w:rsid w:val="0029305C"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029440E"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A0774"/>
     <w:rsid w:val="002A4A77"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C20D5"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D024F"/>
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002D438F"/>
     <w:rsid w:val="002E2684"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002F2905"/>
     <w:rsid w:val="002F45B4"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00302116"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00306304"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="003142B3"/>
     <w:rsid w:val="00321AE4"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00334939"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00341490"/>
     <w:rsid w:val="00345F62"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="00361561"/>
     <w:rsid w:val="00361D42"/>
+    <w:rsid w:val="003717B1"/>
     <w:rsid w:val="00372334"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003904EB"/>
     <w:rsid w:val="00392DF6"/>
     <w:rsid w:val="003A4944"/>
     <w:rsid w:val="003A503D"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A7902"/>
     <w:rsid w:val="003B0DA3"/>
     <w:rsid w:val="003B3E79"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B57D4"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B7D7D"/>
     <w:rsid w:val="003C0002"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C2D6A"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C4F51"/>
     <w:rsid w:val="003C63C5"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D6534"/>
     <w:rsid w:val="003D7839"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F2AE3"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="00400350"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="0040389B"/>
     <w:rsid w:val="00407B89"/>
     <w:rsid w:val="00407FCD"/>
     <w:rsid w:val="0041028D"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="00432303"/>
     <w:rsid w:val="00436590"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="0044275F"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00460753"/>
     <w:rsid w:val="00461ED4"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00464A83"/>
+    <w:rsid w:val="00467B8C"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
+    <w:rsid w:val="004761AD"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="0048122A"/>
     <w:rsid w:val="0048149B"/>
     <w:rsid w:val="004851E6"/>
     <w:rsid w:val="0048771F"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A7AF6"/>
     <w:rsid w:val="004B14CE"/>
     <w:rsid w:val="004B1ADF"/>
     <w:rsid w:val="004B6416"/>
     <w:rsid w:val="004C3448"/>
+    <w:rsid w:val="004C7444"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F1B7B"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
+    <w:rsid w:val="004F65F7"/>
     <w:rsid w:val="00501787"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="00505068"/>
     <w:rsid w:val="005068E2"/>
     <w:rsid w:val="005101B4"/>
     <w:rsid w:val="00511E81"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="005223EC"/>
     <w:rsid w:val="00534592"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="00542927"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="00553917"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="00561F37"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="0058001C"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00586EE6"/>
+    <w:rsid w:val="00590E1D"/>
+    <w:rsid w:val="00591066"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="00593AFC"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A261D"/>
     <w:rsid w:val="005A30F5"/>
     <w:rsid w:val="005A5359"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B18EB"/>
     <w:rsid w:val="005B7341"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005D65D2"/>
     <w:rsid w:val="005D7B84"/>
     <w:rsid w:val="005E1F3C"/>
     <w:rsid w:val="005E2524"/>
     <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E41D6"/>
     <w:rsid w:val="005E545F"/>
     <w:rsid w:val="005F4D8A"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
+    <w:rsid w:val="00602FF7"/>
     <w:rsid w:val="0060458A"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F30"/>
     <w:rsid w:val="006163BA"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C6B"/>
+    <w:rsid w:val="00634E6C"/>
     <w:rsid w:val="00644C31"/>
     <w:rsid w:val="00646196"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="00654BCE"/>
     <w:rsid w:val="00662688"/>
     <w:rsid w:val="00672683"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="006777AF"/>
     <w:rsid w:val="00683CE3"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="00694422"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B0F94"/>
     <w:rsid w:val="006B3F07"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C59DF"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D601C"/>
     <w:rsid w:val="006D77C1"/>
     <w:rsid w:val="006E75D0"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="00701F5F"/>
     <w:rsid w:val="007029FF"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="00705002"/>
+    <w:rsid w:val="00706142"/>
     <w:rsid w:val="00710357"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="0072093E"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00730E76"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00733AD2"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007471A6"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="007647C0"/>
     <w:rsid w:val="00764B9E"/>
     <w:rsid w:val="0076621F"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="007739A1"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="007925E4"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
@@ -23943,111 +24997,116 @@
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F71FB"/>
     <w:rsid w:val="00801B37"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00811338"/>
     <w:rsid w:val="0081206F"/>
     <w:rsid w:val="00812534"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="008218EC"/>
     <w:rsid w:val="008219AE"/>
     <w:rsid w:val="0082353B"/>
     <w:rsid w:val="0082361B"/>
     <w:rsid w:val="00823D4D"/>
     <w:rsid w:val="008251C0"/>
     <w:rsid w:val="00825AE4"/>
     <w:rsid w:val="00834F0B"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00842CCC"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00850C79"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00852A2A"/>
+    <w:rsid w:val="00854EA2"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00857D0A"/>
     <w:rsid w:val="00861490"/>
+    <w:rsid w:val="00861FD9"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00865A90"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00881C30"/>
     <w:rsid w:val="00886806"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00893854"/>
     <w:rsid w:val="0089429D"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A11D2"/>
     <w:rsid w:val="008A73DB"/>
     <w:rsid w:val="008B449A"/>
     <w:rsid w:val="008B7182"/>
     <w:rsid w:val="008B7817"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C41F2"/>
     <w:rsid w:val="008C645A"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D0EB0"/>
     <w:rsid w:val="008D0F19"/>
     <w:rsid w:val="008D1B01"/>
     <w:rsid w:val="008D5A87"/>
+    <w:rsid w:val="008D6E63"/>
     <w:rsid w:val="008D76BD"/>
     <w:rsid w:val="008E0C8D"/>
     <w:rsid w:val="008E10C8"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F125E"/>
     <w:rsid w:val="008F2B40"/>
     <w:rsid w:val="008F6D51"/>
+    <w:rsid w:val="00902159"/>
     <w:rsid w:val="009046D3"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00907FA0"/>
     <w:rsid w:val="00912792"/>
     <w:rsid w:val="009145D9"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="0091723A"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00932615"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00937C0C"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00952A2F"/>
     <w:rsid w:val="00952B07"/>
     <w:rsid w:val="00955242"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00967909"/>
     <w:rsid w:val="00971355"/>
     <w:rsid w:val="00971D82"/>
     <w:rsid w:val="00975DA9"/>
     <w:rsid w:val="00976268"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="009862FF"/>
     <w:rsid w:val="00987729"/>
+    <w:rsid w:val="009A229A"/>
     <w:rsid w:val="009A2382"/>
     <w:rsid w:val="009A26E0"/>
     <w:rsid w:val="009B0957"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
     <w:rsid w:val="009C2D60"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009C7FB1"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E5664"/>
     <w:rsid w:val="009F057F"/>
     <w:rsid w:val="009F15DF"/>
     <w:rsid w:val="009F369C"/>
     <w:rsid w:val="00A01C39"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A2137D"/>
     <w:rsid w:val="00A23290"/>
     <w:rsid w:val="00A24C09"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
@@ -24085,170 +25144,177 @@
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF20D4"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B1365B"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B2417C"/>
     <w:rsid w:val="00B31946"/>
     <w:rsid w:val="00B343FE"/>
     <w:rsid w:val="00B34C2F"/>
     <w:rsid w:val="00B379AE"/>
     <w:rsid w:val="00B401BE"/>
     <w:rsid w:val="00B434C6"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B44306"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47AE5"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B550DD"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B65637"/>
     <w:rsid w:val="00B65C0B"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B867E0"/>
     <w:rsid w:val="00B874DC"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00B96B9E"/>
     <w:rsid w:val="00BA339E"/>
     <w:rsid w:val="00BA4C1B"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB00F3"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB7A7F"/>
+    <w:rsid w:val="00BD1124"/>
+    <w:rsid w:val="00BD1E8C"/>
     <w:rsid w:val="00BD2164"/>
     <w:rsid w:val="00BD43E5"/>
     <w:rsid w:val="00BD4C03"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD6921"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE2872"/>
+    <w:rsid w:val="00BE28A6"/>
     <w:rsid w:val="00BE5224"/>
     <w:rsid w:val="00BF0F33"/>
     <w:rsid w:val="00BF76D0"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C0715C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C17899"/>
     <w:rsid w:val="00C21AB9"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C30A3C"/>
     <w:rsid w:val="00C33981"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C51F72"/>
     <w:rsid w:val="00C56DCB"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C72EF2"/>
     <w:rsid w:val="00C73E35"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00CA1799"/>
     <w:rsid w:val="00CA3B68"/>
     <w:rsid w:val="00CB3855"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC0D7B"/>
     <w:rsid w:val="00CC0DD5"/>
     <w:rsid w:val="00CC1560"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC6006"/>
+    <w:rsid w:val="00CC6F72"/>
     <w:rsid w:val="00CD33C9"/>
     <w:rsid w:val="00CE05EC"/>
     <w:rsid w:val="00CE383D"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF758C"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1009A"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D228A5"/>
     <w:rsid w:val="00D3478F"/>
     <w:rsid w:val="00D364BF"/>
     <w:rsid w:val="00D43A66"/>
     <w:rsid w:val="00D446CA"/>
     <w:rsid w:val="00D45B42"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D46A20"/>
     <w:rsid w:val="00D50846"/>
     <w:rsid w:val="00D57466"/>
     <w:rsid w:val="00D61936"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D704BC"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D829FE"/>
     <w:rsid w:val="00D83469"/>
     <w:rsid w:val="00D86043"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D873C8"/>
     <w:rsid w:val="00D87E45"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D91616"/>
     <w:rsid w:val="00D9645C"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DB68F8"/>
     <w:rsid w:val="00DC1B48"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD43AD"/>
     <w:rsid w:val="00DE14E4"/>
     <w:rsid w:val="00DE5793"/>
     <w:rsid w:val="00DF5A49"/>
     <w:rsid w:val="00E0032B"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E066FA"/>
     <w:rsid w:val="00E1544A"/>
     <w:rsid w:val="00E15D9C"/>
     <w:rsid w:val="00E238F1"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E30DA8"/>
     <w:rsid w:val="00E3106C"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E33C6C"/>
     <w:rsid w:val="00E3617B"/>
     <w:rsid w:val="00E405EF"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E42789"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E44120"/>
     <w:rsid w:val="00E445DD"/>
+    <w:rsid w:val="00E5319F"/>
     <w:rsid w:val="00E56D50"/>
     <w:rsid w:val="00E57C23"/>
     <w:rsid w:val="00E62B33"/>
     <w:rsid w:val="00E712C7"/>
     <w:rsid w:val="00E72BE2"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E80970"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E92921"/>
     <w:rsid w:val="00E944CF"/>
     <w:rsid w:val="00E9511D"/>
     <w:rsid w:val="00E96626"/>
     <w:rsid w:val="00E975E2"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1CDD"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA60CA"/>
     <w:rsid w:val="00EB1F4A"/>
@@ -24299,94 +25365,95 @@
     <w:rsid w:val="00F5731B"/>
     <w:rsid w:val="00F57976"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F75B5D"/>
     <w:rsid w:val="00F7773B"/>
     <w:rsid w:val="00F82D12"/>
     <w:rsid w:val="00F82D8B"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F92AF2"/>
     <w:rsid w:val="00F93EB5"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00F96488"/>
     <w:rsid w:val="00F96845"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB0D25"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB703F"/>
     <w:rsid w:val="00FC0127"/>
     <w:rsid w:val="00FC237A"/>
+    <w:rsid w:val="00FC5AE6"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FC6D38"/>
     <w:rsid w:val="00FD51AD"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FD7F0F"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FE7615"/>
     <w:rsid w:val="00FF19F8"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF3216"/>
     <w:rsid w:val="00FF627C"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F69E8F5"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -25208,51 +26275,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F5579E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00255A00"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11152390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="18357728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26850,68 +27917,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>30</Pages>
-  <Words>10823</Words>
-  <Characters>60212</Characters>
+  <Words>10786</Words>
+  <Characters>61483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>955</Lines>
-  <Paragraphs>455</Paragraphs>
+  <Lines>512</Lines>
+  <Paragraphs>144</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.ARM.SRS 7-6 SOFR</vt:lpstr>
+      <vt:lpstr>6101.ARM.SRS 7-6 (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70580</CharactersWithSpaces>
+  <CharactersWithSpaces>72125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.ARM.SRS 7-6 SOFR</dc:title>
+  <dc:title>6101.ARM.SRS 7-6 (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - ARM 7/6 (SOFR)) (Seniors Housing)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>