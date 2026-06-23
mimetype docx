--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="40D61EC9" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7167D9C3" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -128,69 +128,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – </w:t>
       </w:r>
       <w:r w:rsidR="002A0774">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARM </w:t>
       </w:r>
       <w:r w:rsidR="00EC4619">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5/5 (</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>5/5 (SOFR)</w:t>
       </w:r>
       <w:r w:rsidR="0029696A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5264E7D9" w14:textId="339EC300" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00C21AB9" w:rsidP="00D73AB5">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -264,124 +246,59 @@
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC4619">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00EC4619">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC4619">
         <w:rPr>
-          <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4325B172" w14:textId="636991CE" w:rsidR="00EE2F79" w:rsidRDefault="00EE2F79" w:rsidP="00D73AB5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
@@ -430,51 +347,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means unpaid interest, if any, on the Mortgage Loan that has not been added to the unpaid principal balance of the Mortgage Loan pursuant to Section</w:t>
       </w:r>
       <w:r w:rsidR="000E7FD0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.02(b) (</w:t>
       </w:r>
       <w:r w:rsidRPr="003E02EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Capitalization of Accrued But Unpaid Interest</w:t>
+        <w:t xml:space="preserve">Capitalization of Accrued </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E02EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>But</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E02EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unpaid Interest</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2CD486" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk184119910"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
@@ -1015,67 +948,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B14577" w14:textId="763FABA0" w:rsidR="00B65637" w:rsidRPr="00343AC3" w:rsidRDefault="00B65637" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated </w:t>
@@ -1247,98 +1164,116 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is Controlled by, under common Control with, or which Controls, Borrower, Guarantor, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>or Key Principal;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1986DB5E" w14:textId="77777777" w:rsidR="00B65637" w:rsidRDefault="00B65637" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is a Person in which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor or</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Key </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Principal </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>directly or indirectly owns twenty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five percent (25%) or more of the own</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1389,51 +1324,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>twenty</w:t>
       </w:r>
       <w:r w:rsidR="0029696A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>five percent (25%) or more of the own</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ership interests in Borrower, Guarantor, or Key Principal,</w:t>
+        <w:t xml:space="preserve">ership interests in Borrower, Guarantor, or Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC232B9" w14:textId="77777777" w:rsidR="00B65637" w:rsidRPr="003C1A39" w:rsidRDefault="00B65637" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C1A39">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>as identified in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E5C02F4" w14:textId="6BA99B13" w:rsidR="00B65637" w:rsidRDefault="00B65637" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2162,59 +2113,68 @@
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="78AF32B0" w14:textId="77777777" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">the acknowledgment in writing by Borrower </w:t>
@@ -2234,109 +2194,127 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74387575" w14:textId="77777777" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the making of a general assignment for the benefit of creditors by Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="34FEFC85" w14:textId="35F160D6" w:rsidR="00842CCC" w:rsidRPr="00343AC3" w:rsidRDefault="00842CCC" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -2437,59 +2415,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> or any substantial part of the assets of Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A5D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Affiliated Property Operator</w:t>
+        <w:t xml:space="preserve">Affiliated Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A5D8E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00210EF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="6B89F932" w14:textId="1FA59052" w:rsidR="00D86043" w:rsidRDefault="00D86043" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a Bankruptcy Event until the ninetieth day after filing (if not earlier dismissed) so long as such proceeding or case occurred without the consent, encouragement or active participation of </w:t>
@@ -2681,86 +2668,111 @@
     </w:p>
     <w:p w14:paraId="2889B2BB" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by OFAC;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">(1) an agency of the government of a Sanctioned Country, (2) an organization controlled by the government of a Sanctioned Country, or (3) a Person resident in a Sanctioned Country who is otherwise subject to a sanctions program administered by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="459A87D3" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by OFAC; </w:t>
+        <w:t xml:space="preserve">Person whose property or interests in property are blocked pursuant to an Executive Order, regulations administered by OFAC, or any guidance issued by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545985F7" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3016,51 +3028,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+        <w:t>” means, individually (and jointly and severally (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>solidarily</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA45A5A" w14:textId="2E86EBD5" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3085,219 +3113,299 @@
         <w:ind w:left="0" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B79232" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00010C1E" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that indirectly owns, with the power to vote, twenty percent (20%) or more of the ownership interests in Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357074A9" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00010C1E" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person Controlled by, under common Control with, or which Controls, Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property Operator;</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="363851D5" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any entity in which Borrower, Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010C1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal or Affiliated Property</w:t>
+        <w:t xml:space="preserve"> Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00010C1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Operator directly or indirectly owns, with the power to vote, twenty percent (20%) or more of the own</w:t>
       </w:r>
       <w:r w:rsidR="007C7688">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ership interests in such entity;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A83B70" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key Principal or Affiliated Property Operator.</w:t>
+        <w:t xml:space="preserve">any other individual that is related (to the third degree of consanguinity) by blood or marriage to Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35FCF01C" w14:textId="77777777" w:rsidR="00D50846" w:rsidRDefault="00D50846" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3977,87 +4085,175 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control with”) means, as applied to any entity,</w:t>
       </w:r>
       <w:r w:rsidR="008D0EB0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E80F5F" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
+    <w:p w14:paraId="7EDB0B4B" w14:textId="77777777" w:rsidR="007F7CB2" w:rsidRDefault="007F7CB2" w:rsidP="007F7CB2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk228276510"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002514B7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Property Operator,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="56E80F5F" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="002277F2" w:rsidRDefault="007374E1" w:rsidP="007374E1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="38759181" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
@@ -4274,50 +4470,51 @@
         </w:rPr>
         <w:t xml:space="preserve">before the first day of the Conversion Period or </w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>after the last day of the Conversion Period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5940FD86" w14:textId="0B2566F1" w:rsidR="00952A2F" w:rsidRDefault="00952A2F" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Exercise Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00EC4619">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in Section 6(c)(3)(B) of the Schedule of Interest Rate Type Provisions.</w:t>
       </w:r>
     </w:p>
@@ -4328,1159 +4525,1188 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Option</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means Borrower’s one-time option to effect the Conversion pursuant to the terms of the Loan Agreement.</w:t>
+        <w:t xml:space="preserve">” means Borrower’s one-time option to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Conversion pursuant to the terms of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="345AC01C" w14:textId="1A9A7A89" w:rsidR="00EC4619" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4619" w:rsidRPr="00EC4619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the period commencing on the day after the end of the Prepayment Lockout Period and ending on the day after the end of the Prepayment Premium Term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335BA779" w14:textId="5DCB5B0D" w:rsidR="00EC4619" w:rsidRDefault="00EC4619" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC4619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4619">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC4619">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Borrower to Lender to exercise the Conversion Option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E15059B" w14:textId="263BF9B9" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="003C75C7" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Request Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3216" w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means the period </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beginning </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3216" w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date three (3) months prior to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3216" w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first day of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversion Period </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3216" w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and ending on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date three (3) months prior to the last day </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF3216" w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7784D1BD" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conversion Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106FD2B5" w14:textId="59CBCF2B" w:rsidR="003C75C7" w:rsidRDefault="003C75C7" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Corresponding Tenor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” with respect to an Index Replacement means a tenor (including overnight) having approximately the same length (disregarding Business Day adjustment) as the tenor for the Current Index.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6F35F9" w14:textId="65E800B3" w:rsidR="00422195" w:rsidRPr="004D3145" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Credit Score</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a numerical value or a categorization derived from a statistical tool or modeling system used to measure credit risk and predict the likelihood of certain credit behaviors, including default.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E76641A" w14:textId="77777777" w:rsidR="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Current Index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEB20B2" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debt Service Amounts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Monthly Debt Service Payments and all other amounts payable under </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement, the Note, the Security Instrument or any other Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D523232" w14:textId="31BD35C6" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Debt Service Coverage Ratio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the ratio of (a) the Net </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA339E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cash Flow </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Mortgaged Property, to (b) the underwritten debt service for the Mortgage Loan at the proposed Fixed Rate for the trailing twelve (12) month period from the date of the most recently received quarterly financial statements prepared by Borrower for the Mortgaged Property, provided that (1) the interest rate used in determining such ratio shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(A) for a Conversion, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the greater of (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidR="00E70D4C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the Underwriting Interest Rate (if any), and </w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(B) for a Renewal, the Adjustable Rate, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) an Amortization Period of three hundred sixty</w:t>
+      </w:r>
+      <w:r w:rsidR="003A3E18">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(360) months shall be used in determining such ratio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455C605C" w14:textId="77777777" w:rsidR="00084B79" w:rsidRPr="00F14631" w:rsidRDefault="00084B79" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Default Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rate equal to the lesser of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E98C1B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00084B79" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the sum of the Interest Rate plus four</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(4) percentage points; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B0A3C1" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00084B79" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00010313">
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the maximum interest rate which may be collected from Borrower under applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6086E293" w14:textId="77777777" w:rsidR="00E3617B" w:rsidRDefault="00E3617B" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Definitions Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C47CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C47CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Definitions Schedule) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AF1BD6" w14:textId="1DF0F64B" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Depositary Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and together</w:t>
+      </w:r>
+      <w:r w:rsidR="009964F8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Government Receivables Depositary Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E602E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Seniors Housing) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the Government Receivables Collection </w:t>
+      </w:r>
+      <w:r w:rsidR="00C56DCB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="00E602E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Seniors Housing)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273BF83F" w14:textId="77777777" w:rsidR="00E0032B" w:rsidRPr="00F503F1" w:rsidRDefault="00E0032B" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:r w:rsidR="00EC4619" w:rsidRPr="00EC4619">
-[...321 lines deleted...]
-      <w:r w:rsidRPr="00F14631">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filing of a certificate of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>division</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adoption of a plan of division, amending of any organizational documents, or any other actions taken, permitted, or consented to in order to divide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Person into two or more Persons pursuant to a plan of division such as contemplated under the Delaware Limited Liability Company Act or any other similar requirement of law in any jurisdiction. </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...490 lines deleted...]
-        <w:t xml:space="preserve"> (Seniors Housing)</w:t>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The term “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Divide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007031EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall have a correlative meaning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273BF83F" w14:textId="77777777" w:rsidR="00E0032B" w:rsidRPr="00F503F1" w:rsidRDefault="00E0032B" w:rsidP="00D73AB5">
-[...108 lines deleted...]
-    </w:p>
     <w:p w14:paraId="39E6BC46" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="005C7D41" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D19149" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="005C7D41" w:rsidRDefault="007374E1" w:rsidP="007374E1">
+    <w:p w14:paraId="63D19149" w14:textId="7CAEEA7D" w:rsidR="007374E1" w:rsidRPr="005C7D41" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="003220AA" w:rsidRPr="003220AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BF7EC6" w14:textId="77777777" w:rsidR="007374E1" w:rsidRPr="005C7D41" w:rsidRDefault="007374E1" w:rsidP="007374E1">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5560,1037 +5786,1064 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), the U.S. Department of Commerce, or the U.S. Department of State.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25CBB2F1" w14:textId="46C50C48" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129C84FF" w14:textId="09AD150B" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Employee Benefit Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA</w:t>
+      </w:r>
+      <w:r w:rsidR="003C75C7" w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or a “plan” as defined in Section 4975(e)(1) of the Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A6DC04" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enforcement Costs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315353D4" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F727B8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain Environmental Indemnity Agreement dated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C3C5B4" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73E35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Environmental Inspections</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4584747D" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00471EB3" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00471EB3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nvironmental Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity</w:t>
+      </w:r>
+      <w:r w:rsidR="00F727B8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686918F8" w14:textId="77777777" w:rsidR="00D73AB5" w:rsidRDefault="00D73AB5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Employee Retirement Income Security Act of 1974, as amended from time to time and the regulations promulgated thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="117B907A" w14:textId="01D707D8" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Affiliate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” shall mean, with respect to Borrower, any entity that, together with Borrower, would be treated as a single employer under Section 414(b) or (c) of the Internal Revenue Code, or Section 4001(a)(14) of ERISA, or the regulations thereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6244C1" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ERISA Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any employee pension benefit plan within the meaning of Section 3(2) of ERISA (or related trust) that is subject to the requirements of Title IV of ERISA, Sections 430 or 431 of the Internal Revenue Code, or Sections 302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower or its ERISA Affiliates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F46EEF" w14:textId="77777777" w:rsidR="00F727B8" w:rsidRDefault="00F727B8" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Event of Default</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the occurrence of any event listed in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.01 (Events of Default) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C50CA52" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exceptions to Representations and Warranties Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="726EA399" w14:textId="77777777" w:rsidR="00EE2F79" w:rsidRDefault="00EE2F79" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Operating Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, any of an Operating Lease, Sublease, Management Agreement or any other agreement setting forth the responsibilities for the operation, management, maintenance or administration of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2290">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a Seniors Housing Facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00012F3D" w14:textId="77777777" w:rsidR="00BE4740" w:rsidRPr="00F87567" w:rsidRDefault="00BE4740" w:rsidP="00BE4740">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk200740948"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FEMA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="19870F82" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F87567" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6AA97E" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK6"/>
+      <w:r w:rsidRPr="00F87567">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>First Principal and Interest Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
-[...40 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A6DC04" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
-[...24 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="711509B4" w14:textId="35452588" w:rsidR="00AD1746" w:rsidRDefault="00AD1746" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Investment Trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means an investment trust as defined in Section 301.7701-4</w:t>
+      </w:r>
+      <w:r w:rsidR="007374E1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Treasury Regulations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF53A9D" w14:textId="35BFC27D" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an interest rate per annum equal to the sum of the Investor Yield, the Servicing Fee and the Guaranty Fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD66BFA" w14:textId="3F5541F7" w:rsidR="00952A2F" w:rsidRDefault="00952A2F" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fixed Rate Option</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with a Conversion, Borrower’s selection of one</w:t>
+      </w:r>
+      <w:r w:rsidR="00654969">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>has the meaning set forth in the Security Instrument.</w:t>
-[...637 lines deleted...]
-          <w:i/>
+        <w:t>of the following fixed rate options for the Mortgage Loan which shall be effective from and after the Conversion Effective Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F958F2" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">seven (7) year term with a five (5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means an interest rate per annum equal to the sum of the Investor Yield, the Servicing Fee and the Guaranty Fee.</w:t>
-[...53 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="59D610F5" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>seven (7) year term with a five (5) year yield maintenance period;</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">seven (7) year term with a six and one-half (6.5) year yield maintenance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(b)</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>period;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04556711" w14:textId="77777777" w:rsidR="008E0C8D" w:rsidRPr="00010313" w:rsidRDefault="008E0C8D" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a seven (7) year yield maintenance period;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B5FA568" w14:textId="77777777" w:rsidR="008E0C8D" w:rsidRPr="00010313" w:rsidRDefault="008E0C8D" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a nine and one-half (9.5) year yield maintenance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> period</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F596364" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixtures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -6626,50 +6879,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1E5214A8" w14:textId="77777777" w:rsidR="003220AA" w:rsidRPr="002B5C24" w:rsidRDefault="003220AA" w:rsidP="003220AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="71251ABE" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00D73AB5">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -6730,52 +7018,61 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>foreclosure</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under the Security Instrument;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> under the Security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instrument;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3D11B433" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
@@ -6790,51 +7087,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the </w:t>
+        <w:t xml:space="preserve">) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B3010">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B3010">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchaser becomes owner of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="009B3010">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3AE7AF" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRDefault="00F727B8" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7013,137 +7326,151 @@
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD4BF03" w14:textId="77777777" w:rsidR="00590E41" w:rsidRPr="005C7D41" w:rsidRDefault="00590E41" w:rsidP="00590E41">
+    <w:p w14:paraId="0FD4BF03" w14:textId="789AD3A6" w:rsidR="00590E41" w:rsidRPr="005C7D41" w:rsidRDefault="00590E41" w:rsidP="00590E41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="003220AA" w:rsidRPr="003220AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB09840" w14:textId="77777777" w:rsidR="00590E41" w:rsidRPr="005C7D41" w:rsidRDefault="00590E41" w:rsidP="00590E41">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -7213,181 +7540,228 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5182B323" w14:textId="77777777" w:rsidR="003220AA" w:rsidRDefault="003220AA" w:rsidP="003220AA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="54D435B4" w14:textId="5632799D" w:rsidR="0029440E" w:rsidRDefault="0029440E" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Government Receivables Collection Account Agreement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, if any, that certain Government Receivables Collection Account Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00E602E6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Seniors Housing) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">among Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1D1487" w14:textId="592F1FD0" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Government Receivables Depositary Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, if any, that certain Government Receivables Depositary Agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00E602E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Seniors Housing) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>among Borrower, Lender, any applicable Property Operator and a depositary bank executed in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1D1487" w14:textId="592F1FD0" w:rsidR="00F93EB5" w:rsidRDefault="00F93EB5" w:rsidP="00D73AB5">
-[...45 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5B580743" w14:textId="77777777" w:rsidR="00D73AB5" w:rsidRDefault="00D73AB5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, </w:t>
-[...7 lines deleted...]
-        <w:t>commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
+        <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B7A5EA" w14:textId="65C2CF76" w:rsidR="00F7773B" w:rsidRDefault="00F7773B" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7773B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7773B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Health Care Program</w:t>
@@ -7466,171 +7840,207 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="326EAFA8" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5B55A15D" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that it is unable to pay its debts generally as they mature;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">that it is unable to pay its debts generally as they </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mature;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7F1C44BF" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the making of a general assignment for the benefit of creditors by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7A865D07" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FABC94F" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRDefault="00E56D50" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as applicable;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the appointment of a receiver, liquidator, custodian, sequestrator, trustee or other similar officer who exercises control over Guarantor or any substantial part of the assets of Guarantor, as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>applicable;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C56A79A" w14:textId="2D9E5CA0" w:rsidR="00D86043" w:rsidRDefault="00D86043" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">provided, however, that any proceeding or case under (d) or (e) above shall not be a </w:t>
       </w:r>
       <w:r w:rsidR="005F4D8A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r>
@@ -7759,50 +8169,51 @@
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBD0890" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
@@ -7847,1514 +8258,1502 @@
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, any Payment Guaranty, Non-Recourse Guaranty or other guaranty executed by Guarantor in connection with the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A3407B7" w14:textId="43DF3393" w:rsidR="003C75C7" w:rsidRPr="003C75C7" w:rsidRDefault="003C75C7" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_DV_M126"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="13" w:name="_DV_M126"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_DV_C71"/>
+      <w:bookmarkStart w:id="14" w:name="_DV_C71"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means, as of</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_DV_M127"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="15" w:name="_DV_M127"/>
       <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_DV_C73"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_C73"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date, the rate</w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="_DV_M128"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="17" w:name="_DV_M128"/>
       <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_DV_C74"/>
+      <w:bookmarkStart w:id="18" w:name="_DV_C74"/>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  For purposes hereof, the Guaranty Fee is the guaranty fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit </w:t>
+        <w:t xml:space="preserve">  For purposes hereof, the Guaranty Fee is the guaranty fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003C75C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgage </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C75C7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oan.  The Guaranty Fee shall be redetermined at the rate lock of a Conversion.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="0A72C12B" w14:textId="57FA477B" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Health Insurance Portability and Accountability Act</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 1996, Subtitle D of the Health Information Technology for Economic and Clinical Health Act of 2009, and all regulations and other guidance promulgated under both laws by the U.S. Department of Health and Human Services, as may be amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6945FE" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00F53B75" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Business Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any entity that is a “business associate” as that term is defined in HIPAA, as identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AF0408" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRPr="00C471C2" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA Covered Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any entity that is a “covered entity” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as that term is defined in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HIPAA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00872823">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361C9B22" w14:textId="77777777" w:rsidR="00590E41" w:rsidRPr="002B5C24" w:rsidRDefault="00590E41" w:rsidP="00590E41">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Immediate Family Members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a child, stepchild, grandchild, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">grandparent, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spouse, sibling, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>step-sibling</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parent,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or step-parent,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each of whom is not a Prohibited Person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11001860" w14:textId="77777777" w:rsidR="00CC0D7B" w:rsidRDefault="00CC0D7B" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imposition Deposits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB3E714" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Impositions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB4B9B0" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Improvements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63448374" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="004309EC" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Indebtedness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5673F645" w14:textId="77777777" w:rsidR="00A2137D" w:rsidRPr="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651466D2" w14:textId="19B1D412" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB96898" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">characteristics as the Mortgage Loan at the time of conversion of </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003C75C7">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Adjustment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EE750D" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="780D216D" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the spread adjustment (which may be a positive or negative value or zero) that would apply to the fallback rate for derivative transactions utilizing the ISDA Definitions to be effective upon an index cessation event with respect to the Current Index; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC84B29" w14:textId="10E0C1EF" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F82169" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Conforming Changes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2697DB" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259C76D1" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>in the case of clause (a) or (b) of the definition of “Index Transition Event,” the date on which the administrator of the Index permanently or indefinitely ceases to provide the Index; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E86E39F" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>in the case of clause (c) of the definition of “Index Transition Event,” the date of the public statement or publication of information referenced therein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D757B4" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Transition Event</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the occurrence of one or more of the following events with respect to the Current Index, including comparable events that affect the published spread adjustment or other components used in the calculation of the Index:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4C617E" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">a public statement or publication of information by or on behalf of the administrator of the Index announcing that such administrator has ceased or will cease to provide the Index, permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="7C44F516" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index, the central bank for the currency of the Index, an insolvency official with jurisdiction over the administrator for the Index, a resolution authority with jurisdiction over the administrator for the Index or a court or an entity with similar insolvency or resolution authority over the administrator for the Index, which states that the administrator of the Index has ceased or will cease to provide the Index permanently or indefinitely, provided that, at the time of such statement or publication, there is no successor administrator that will continue to provide the Index; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE4044C" w14:textId="7C7B56C8" w:rsidR="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>a public statement or publication of information by the regulatory supervisor for the administrator of the Index announcing that the Index is no longer representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BB9BF2" w14:textId="379518C5" w:rsidR="00A2137D" w:rsidRPr="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Adjustable Rate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the meaning set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5A5573" w14:textId="12575415" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Fixed Rate Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the first day of the calendar month following the Conversion Effective Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F9FE46" w14:textId="7DBC7972" w:rsidR="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8D0202" w14:textId="7F5DEA7F" w:rsidR="00A2137D" w:rsidRDefault="00A2137D" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Monthly Debt Service Payment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has the meaning set forth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A2137D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6592C97C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Initial Replacement Reserve Deposit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002F1E10">
-[...282 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
-[...305 lines deleted...]
-    <w:p w14:paraId="5AB96898" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00B22F4E">
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B97C180" w14:textId="77777777" w:rsidR="00D73AB5" w:rsidRDefault="00D73AB5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvency Laws</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A698566" w14:textId="428ABBFA" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00196657">
-[...22 lines deleted...]
-    <w:p w14:paraId="15EE750D" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insolvent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2F67FA" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00196657">
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00196657">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="780D216D" w14:textId="77777777" w:rsidR="00196657" w:rsidRPr="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sum total</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a specified Person’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">liabilities (whether secured or unsecured, contingent or fixed, or liquidated or unliquidated) is in excess of the value of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such Person’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">non-exempt assets, i.e., all of the assets of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such Person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000402A5">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that are available to satisfy claims of creditors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB4DE6E" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="000402A5" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00196657">
-[...677 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>such Person’s inability to pay its debts as they become due.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BC5D823" w14:textId="77777777" w:rsidR="00084C08" w:rsidRDefault="00084C08" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -9486,1665 +9885,1651 @@
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66501196" w14:textId="28BF9304" w:rsidR="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196657">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means each period for the determination of the Interest Rate commencing on the Effective Date and ending on each Rate Change Date thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11D52E17" w14:textId="0F9CC806" w:rsidR="00422195" w:rsidRPr="00F27DD8" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mean</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Initial Adjustable Rate or the Adjustable Rate, as applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and after any Conversion, the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidR="000900E3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A55E86B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Rate Type</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D40DBFA" w14:textId="77777777" w:rsidR="00AD1746" w:rsidRDefault="00AD1746" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internal Revenue Code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Internal Revenue Code of 1986, as amended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AAE5BF" w14:textId="73482C59" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any Person to whom Lender intends to (a) sell, transfer, deliver or assign the Mortgage Loan in the secondary mortgage market, or (b) sell an MBS backed by the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643C90D3" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investor Yield</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00952A2F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00010313">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EBF4E8" w14:textId="71C0074D" w:rsidR="00196657" w:rsidRDefault="00196657" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ISDA Definitions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196657">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CD096" w14:textId="17B2B853" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BD0946" w14:textId="6C43BE12" w:rsidR="00E6368F" w:rsidRPr="00157A2A" w:rsidRDefault="00E6368F" w:rsidP="00E6368F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00590E41" w:rsidRPr="00590E41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Lender determines is critical to the successful operation and management of the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401983B1" w14:textId="7434AB86" w:rsidR="00E6368F" w:rsidRPr="00157A2A" w:rsidRDefault="00E6368F" w:rsidP="00E6368F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00590E41" w:rsidRPr="00590E41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9B82F6" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00196657">
-[...38 lines deleted...]
-        <w:t>Interest Rate</w:t>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000900E3">
-[...27 lines deleted...]
-      <w:r w:rsidR="000900E3">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47FC03B7" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A275022" w14:textId="77777777" w:rsidR="009145D9" w:rsidRDefault="009145D9" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the land described in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA6BF1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139FB39" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set fort</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A55E86B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
-[...21 lines deleted...]
-        <w:t>Interest Rate Type</w:t>
+    <w:p w14:paraId="68678F7F" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an amount equal to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delinquent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">due </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">under the Loan Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>multiplied by five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F8FA83" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55AF6BB3" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the entity identified as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the first paragraph of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transferees, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C39263" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D40DBFA" w14:textId="77777777" w:rsidR="00AD1746" w:rsidRDefault="00AD1746" w:rsidP="00D73AB5">
-[...293 lines deleted...]
-        <w:t>Key Principal’s General Business Address</w:t>
+    <w:p w14:paraId="7AD3AA11" w14:textId="77777777" w:rsidR="009145D9" w:rsidRDefault="009145D9" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FC03B7" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
-[...21 lines deleted...]
-        <w:t>Key Principal’s Notice Address</w:t>
+    <w:p w14:paraId="253040AB" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A275022" w14:textId="77777777" w:rsidR="009145D9" w:rsidRDefault="009145D9" w:rsidP="00D73AB5">
-[...21 lines deleted...]
-        <w:t>Land</w:t>
+    <w:p w14:paraId="472DA894" w14:textId="74E4C99D" w:rsidR="00CC0DD5" w:rsidRPr="00090113" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>License</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51F72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, individually and collectively,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any operating licenses, certificates of occupancy, health department licenses, food service licenses, certificates of need, business licenses, permits, registrations, certificates, authorizations, approvals,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal authority,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and similar documents required by applicable laws and regulations for the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lawful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>operation of the Mortgaged Property as a Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Property Jurisdiction as of the Effective Date or during the Loan </w:t>
+      </w:r>
+      <w:r w:rsidR="005E545F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003377FE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>including renewals, replacements and additions to any of the foregoing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA9020B" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C03664" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00F727B8" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F35E5D" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A77ECED" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C92375" w14:textId="113B7742" w:rsidR="00D45B42" w:rsidRDefault="00C51F72" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all UCC filings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Operating Lease SNDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all guaranties, all indemnity agreements, all Collateral Agreements, all Collateral Assignments, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assignment of Management Agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, all O&amp;M Plans, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6061ED6F" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the land described in </w:t>
-[...340 lines deleted...]
-        <w:t xml:space="preserve"> in the first paragraph of </w:t>
+        <w:t xml:space="preserve"> the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and its </w:t>
-[...683 lines deleted...]
-        <w:t xml:space="preserve">benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer </w:t>
+        <w:t xml:space="preserve">, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be </w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Lender originally named on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DEA26D" w14:textId="6AB1BAD1" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11287,50 +11672,90 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00196657">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00196657">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the valuation as of the specified date for the subject Mortgaged Property, as determined by Lender pursuant to Lender’s underwriting and servicing requirements.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="22AA1108" w14:textId="77777777" w:rsidR="0046458B" w:rsidRDefault="0046458B" w:rsidP="0046458B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="230A070B" w14:textId="3F58CC00" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
       </w:r>
       <w:r>
@@ -11593,50 +12018,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00E175CA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means the Person responsible for the occupancy, use, operation, maintenance and administration of the Mortgaged Property pursuant to a Seniors Housing Facility Lease, if</w:t>
       </w:r>
       <w:r w:rsidRPr="00257F74">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any.  </w:t>
       </w:r>
       <w:r w:rsidRPr="001A671E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Any reference to Master Lessee in the Loan Agreement shall refer to Master Lessee or Sublessee, as applicable, each in its respective capacity as being responsible for the operation of the Mortgaged Property under the Operating Lease or Sublease, as applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AAEBF4" w14:textId="0F2866E1" w:rsidR="000B2D3C" w:rsidRPr="00257F74" w:rsidRDefault="000B2D3C" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11722,51 +12148,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a certificate of estoppel from Master Lessee to Lender in a form required by Lender pursuant to the terms of Section 7.02(g)(2) (Seniors Housing Facility Lease Estoppel) of the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D3531F4" w14:textId="4CCA280B" w:rsidR="000B2D3C" w:rsidRDefault="000B2D3C" w:rsidP="00D73AB5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Master Lessee’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> General Business Address</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
@@ -11841,51 +12266,67 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Lease </w:t>
       </w:r>
       <w:r w:rsidR="00363ECA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(excluding the Seniors Housing Facility Lease) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
+        <w:t xml:space="preserve">that, individually or in the aggregate with other Leases </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE050F9" w14:textId="3E89F901" w:rsidR="00361D42" w:rsidRDefault="00361D42" w:rsidP="00D73AB5">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -11966,51 +12407,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73459">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal,</w:t>
+        <w:t xml:space="preserve">any dwelling unit at the Mortgaged Property leased to Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD5B97">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Property Operator,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or another Borrower Affiliate</w:t>
       </w:r>
       <w:r w:rsidRPr="00F73459">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -12157,361 +12616,370 @@
       </w:r>
       <w:r w:rsidR="00BC3E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in connection with the exercise of the Conversion Option,</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the maximum Fixed Rate to which the Mortgage Loan may be converted, as determined by Lender, so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0752FD8A" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>has the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D5419F" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A316D5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7345BAD7" w14:textId="08ACEE84" w:rsidR="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Renewal Loan to Value Ratio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="314323DD" w14:textId="249B4228" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Cost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall be the amount(s) set forth in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C3AA7A" w14:textId="173100FE" w:rsidR="005068E2" w:rsidRPr="00F14631" w:rsidRDefault="005068E2" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Repair Disbursement Interval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D5419F" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
-[...86 lines deleted...]
-        <w:t>Maximum Repair Cost</w:t>
+    <w:p w14:paraId="286FF851" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be the amount(s) set forth in </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286FF851" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
-[...51 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7B283B87" w14:textId="71868F6F" w:rsidR="00157F80" w:rsidRDefault="00157F80" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="19" w:name="_DV_C16"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidR="00BC3E80" w:rsidRPr="00BC3E80">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC3E80" w:rsidRPr="00BC3E80">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219701B6" w14:textId="77777777" w:rsidR="008D1B01" w:rsidRDefault="008D1B01" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12728,51 +13196,51 @@
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority, as applicable) or a Managed Care Organization to be a participating provider under the Medicaid Program, as further described in the Summary of Loan Terms, as the same may be amended, restated, replaced, supplemented, or otherwi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123C89CD" w14:textId="02D692F0" w:rsidR="00D50846" w:rsidRPr="00590E41" w:rsidRDefault="00D50846" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Hlk196991784"/>
+      <w:bookmarkStart w:id="20" w:name="_Hlk196991784"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mezzanine </w:t>
       </w:r>
       <w:r w:rsidR="00590E41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financing</w:t>
       </w:r>
@@ -12813,85 +13281,86 @@
       </w:r>
       <w:r w:rsidR="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidR="00590E41">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such owner’s direct or indirect interest in Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00282259">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Affiliated Property Operator</w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_cp_change_92"/>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_92"/>
       <w:r w:rsidR="00590E41" w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="00590E41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="377F4016" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Minimum Conversion Debt Service Coverage Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="00010313">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03FF7238" w14:textId="41695451" w:rsidR="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -13016,84 +13485,83 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305861D4" w14:textId="5A475122" w:rsidR="004C3448" w:rsidRPr="00F86D7D" w:rsidRDefault="004C3448" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="22" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00BC3E80" w:rsidRPr="00BC3E80">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2067514F" w14:textId="77777777" w:rsidR="00F471D2" w:rsidRDefault="00A2137D" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471D2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F471D2">
@@ -13819,50 +14287,51 @@
         </w:rPr>
         <w:t>estated, replaced, supplemented</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB06194" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="003A7902" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13902,67 +14371,57 @@
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559C3086" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FE62A3" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -14014,119 +14473,118 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Office of Foreign Assets Control, and any successor thereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311AFEE0" w14:textId="77777777" w:rsidR="00952B07" w:rsidRPr="004D623B" w:rsidRDefault="00952B07" w:rsidP="00D73AB5">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Operating Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any operating lease, master lease, or similar document as amended, restated, replaced, supplemented, or otherwise modified from time to time, preapproved</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in writing</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Lender, under which control of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="23" w:name="OLE_LINK7"/>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">occupancy, use, operation, management, maintenance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="004D623B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Mortgaged Property as a Seniors Housing Facility has been granted by Borrower as lessor to any Person (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>other than Borrower) as lessee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658CA43A" w14:textId="5F8528B9" w:rsidR="000B2D3C" w:rsidRDefault="000B2D3C" w:rsidP="00D73AB5">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -14580,93 +15038,94 @@
         </w:rPr>
         <w:t>Permitted Encumbrance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A97A452" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Equipment Financing</w:t>
       </w:r>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property</w:t>
       </w:r>
       <w:r w:rsidR="005E545F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A316D5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1687A4AD" w14:textId="2D8D837E" w:rsidR="00D50846" w:rsidRPr="009E79EE" w:rsidRDefault="00D50846" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Hlk196991993"/>
+      <w:bookmarkStart w:id="24" w:name="_Hlk196991993"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Permitted Mezzanine </w:t>
       </w:r>
       <w:r w:rsidR="009E79EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financing</w:t>
       </w:r>
@@ -14737,885 +15196,865 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a change in Control in Borrower, </w:t>
       </w:r>
       <w:r w:rsidR="00282259">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Affiliated Property Operator, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Key </w:t>
-      </w:r>
+        <w:t>Key Principal, or Guarantor, or (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="00282259">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE05EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00282259">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal, or Guarantor</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_102"/>
+      <w:r w:rsidR="009E79EE" w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r w:rsidRPr="009E79EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p w14:paraId="0A617C0F" w14:textId="77777777" w:rsidR="0046458B" w:rsidRDefault="0046458B" w:rsidP="0046458B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E10884" w14:textId="77777777" w:rsidR="0046458B" w:rsidRDefault="0046458B" w:rsidP="0046458B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C108B37" w14:textId="77777777" w:rsidR="0046458B" w:rsidRPr="002B5C24" w:rsidRDefault="0046458B" w:rsidP="0046458B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71915671" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAE27C8" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073911E1" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRDefault="00C30A3C" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6B9B16" w14:textId="0CDB3636" w:rsidR="0046458B" w:rsidRPr="002B5C24" w:rsidRDefault="0046458B" w:rsidP="0046458B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Property Operator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="00D736E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D736E2" w:rsidRPr="00D736E2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p w14:paraId="5C4EBAB8" w14:textId="77777777" w:rsidR="00B47AE5" w:rsidRPr="00067E0C" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AE5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AE5" w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E081F" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00F14631" w:rsidRDefault="003A7902" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Principal, or Guarantor, or (b)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009E79EE">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the written notice that Borrower is required to provide to Lender in accordance with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="00282259">
+        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596A80F3" w14:textId="77777777" w:rsidR="003A7902" w:rsidRDefault="003A7902" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key Principal, or Guarantor</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="009E79EE">
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and calculated in accordance with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC52DE1" w14:textId="0A7269DA" w:rsidR="00D45B42" w:rsidRPr="009E79EE" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
-[...450 lines deleted...]
-      <w:r w:rsidR="00B47AE5" w:rsidRPr="00F14631">
+    <w:p w14:paraId="65E1D57F" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C86692" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Term</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535E081F" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00F14631" w:rsidRDefault="003A7902" w:rsidP="00D73AB5">
-[...261 lines deleted...]
-    </w:p>
     <w:p w14:paraId="69A1D1F2" w14:textId="77777777" w:rsidR="00E602E6" w:rsidRPr="002B5C24" w:rsidRDefault="00E602E6" w:rsidP="00E602E6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="31" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="29" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p w14:paraId="5A13A510" w14:textId="77777777" w:rsidR="001B24EB" w:rsidRDefault="001B24EB" w:rsidP="00D73AB5">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent2"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Privacy Laws</w:t>
@@ -15671,110 +16110,110 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56185CE5" w14:textId="77777777" w:rsidR="009E79EE" w:rsidRPr="002277F2" w:rsidRDefault="009E79EE" w:rsidP="009E79EE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FB08F89" w14:textId="759C3A16" w:rsidR="009E79EE" w:rsidRPr="002277F2" w:rsidRDefault="009E79EE" w:rsidP="009E79EE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="33" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r w:rsidR="00363ECA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
@@ -16031,50 +16470,51 @@
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="008E10C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724E70CF" w14:textId="77777777" w:rsidR="00A93421" w:rsidRPr="00C967E4" w:rsidRDefault="00A93421" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the extent applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
@@ -16105,2215 +16545,2168 @@
         </w:rPr>
         <w:t xml:space="preserve">Property </w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manager, as identified in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464A9FAC" w14:textId="77777777" w:rsidR="00A93421" w:rsidRPr="00343AC3" w:rsidRDefault="00A93421" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00524989">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to the extent applicable, individually and collectively, the Master Lessee Business Information and the Property Manager Business Information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05082EFB" w14:textId="37DC67AC" w:rsidR="008D1B01" w:rsidRPr="00B434C6" w:rsidRDefault="00A93421" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Operator’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, as applicable, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manager’s General Business Address, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s General Business Address, and/or the Sublessee’s General Business Address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC2F430" w14:textId="77777777" w:rsidR="00C250CE" w:rsidRPr="00AF5DDB" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, in connection with an Acquisition by Deed, individually and collectively, the record title owner of the Mortgaged Property immediately prior to the Acquisition by Deed (and any Person identified as the seller, grantor or similar party on the deed conveying the Mortgaged Property to Borrower, if different), and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Mortgaged Property</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as further identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C328EFF" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Square Footage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0053E8A9" w14:textId="77777777" w:rsidR="009A158B" w:rsidRDefault="009A158B" w:rsidP="009A158B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0260B3" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00407FCD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39448214" w14:textId="30C55822" w:rsidR="002D024F" w:rsidRDefault="002D024F" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Lock Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a request from Borrower to Lender for a rate quote for </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Fixed Rate (based on the Fixed Rate Option selected by Borrower) which shall apply after the Conversion Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, or (b) the Adjustable Rate which would initially apply from and after the Renewal Effective Date until the next Rate Change Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F25C7A" w14:textId="77777777" w:rsidR="00C250CE" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143F04F2" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00407FCD" w:rsidRDefault="00407FCD" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remaining Amortization Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9511D" w:rsidRPr="00E9511D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379A0568" w14:textId="77777777" w:rsidR="00AD1746" w:rsidRDefault="00AD1746" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706FDF67" w14:textId="5EF564D8" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00343AC3">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">” </w:t>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a renewal of the Mortgage Loan such that it matures on the Renewal Maturity Date and is modified for the Renewal Term pursuant to the Renewal Amendment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDA5660" w14:textId="17A42580" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Amendment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then-current form of Amendment to Multifamily Loan and Security Agreement to be executed by Borrower and Lender to amend or restate all or any part of th</w:t>
+      </w:r>
+      <w:r w:rsidR="0029696A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Loan Agreement (including any Schedules, Exhibits or other attachments) in connection with, and reflecting the terms of, a Renewal of the Mortgage Loan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69306056" w14:textId="77777777" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Closing Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the date designated by Lender for the closing of the Renewal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FECBDAC" w14:textId="77777777" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Coverage and LTV Tests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Debt Service Coverage Ratio of the Mortgaged Property is not less than the Minimum Renewal Debt Service Coverage Ratio and the Loan to Value Ratio of the Mortgaged Property does not exceed the Maximum Renewal Loan to Value Ratio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3835680B" w14:textId="77777777" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Determination Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Lender to Borrower pursuant to the Renewal Option in which Lender notifies Borrower whether the Mortgage Loan satisfies the Minimum Renewal Debt Service Coverage Ratio and establishes the Net Cash Flow and the Maximum Adjustable Rate to which the Mortgage Loan may be converted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E551DF" w14:textId="364823F6" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the issuance date of the MBS effectuating the Renewal which date shall be (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if the Renewal Exercise Date occurs on a Payment Date, the first day of the calendar month following the Renewal Exercise Date, or (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if the Renewal Exercise Date occurs on any other day other than a Payment Date, the first day of the second calendar month following the Renewal Exercise Date, but in no event shall the Renewal Effective Date be before the first day of the Renewal Period or after the last day of the Renewal Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F82DD16" w14:textId="4B44C040" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Exercise Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 7(c)(3)(B) of the Schedule of Interest Rate </w:t>
+      </w:r>
+      <w:r w:rsidR="00921E23">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311ACDF4" w14:textId="5C469350" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the date determined at the time the Renewal is exercised, which shall be the fifth anniversary following the Renewal Effective Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F1DFF9" w14:textId="77777777" w:rsidR="00B22F4E" w:rsidRPr="00BC3E80" w:rsidRDefault="00B22F4E" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means Borrower’s one-time option to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Renewal pursuant to the Schedule of Interest Rate Type Provisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5BC9DA" w14:textId="720CB7C7" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the period during which the Renewal Effective Date must occur, which period commences on the first Payment Date after the end of the Prepayment Premium Term and ends on the Initial Maturity Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9F80D8" w14:textId="281C2F12" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the notice given by Borrower to Lender to exercise the Renewal Option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181E9FA9" w14:textId="28D5F7B6" w:rsidR="00BC3E80" w:rsidRPr="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Request Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the period beginning on the date six</w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(6) months prior to the first day of the Renewal Period and ending on the date three</w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(3) months prior to the last day of the Renewal Period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48564EF9" w14:textId="77777777" w:rsidR="00B22F4E" w:rsidRPr="00BC3E80" w:rsidRDefault="00B22F4E" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Review Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a fee equal to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">five one-hundredths </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of one percent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(0.05%) of the unpaid principal balance of the Mortgage Loan payable by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F36F041" w14:textId="21968FED" w:rsidR="00BC3E80" w:rsidRDefault="00BC3E80" w:rsidP="00B22F4E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Renewal Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC3E80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if Borrower has exercised the Renewal Option and satisfied all conditions for the Renewal, the period commencing on the Renewal Effective Date and ending on the Renewal Maturity Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AD7CEC" w14:textId="33E04EAC" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A9E4EBD" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Threshold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="163F7CCF" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="003B5FEF" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CA3C401" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means</w:t>
       </w:r>
-      <w:r w:rsidRPr="00524989">
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the account established by Lender into which the Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748DEF36" w14:textId="77777777" w:rsidR="00D73AB5" w:rsidRDefault="00D73AB5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7836F8B0" w14:textId="74B1A9CA" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Escrow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deposit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>to the extent applicable, individually and collectively, the Master Lessee Business Information and the Property Manager Business Information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00343AC3">
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FEF6927" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA1E8B1" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34689AF4" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interest Disbursement Frequency</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D5583" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Account </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05082EFB" w14:textId="37DC67AC" w:rsidR="008D1B01" w:rsidRPr="00B434C6" w:rsidRDefault="00A93421" w:rsidP="00D73AB5">
-[...121 lines deleted...]
-        <w:t>Property Square Footage</w:t>
+    <w:p w14:paraId="16965863" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA4B6CF" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="003A7902" w:rsidP="00D73AB5">
-[...21 lines deleted...]
-        <w:t>Publicly-Held Corporation</w:t>
+    <w:p w14:paraId="20C9809E" w14:textId="77777777" w:rsidR="00E405EF" w:rsidRDefault="00E405EF" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D57FF25" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repair Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Repair Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E40ECC" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Repairs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Repair Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1898BA" w14:textId="77777777" w:rsidR="00F96488" w:rsidRDefault="00F96488" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Required Replacement Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA7F1A3" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacements</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82AB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> items listed on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Required Replacement Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEDBA6E" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Account Funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a corporation</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">, collectively, the funds on deposit in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2115DAFD" w14:textId="486F7D6F" w:rsidR="00422195" w:rsidRDefault="00F24A3B" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reserve/Escrow Accounts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_DV_C19"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r w:rsidRPr="00F7257F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Replacement Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_DV_C21"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F14631">
-[...1861 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_DV_M189"/>
+      <w:bookmarkStart w:id="35" w:name="_DV_M190"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, the Replacement Reserve Account</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_DV_C21"/>
+        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="36" w:name="_DV_C22"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_DV_M190"/>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="37" w:name="_DV_M191"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0EA876" w14:textId="0F91F055" w:rsidR="00460753" w:rsidRDefault="00460753" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -18397,1812 +18790,2282 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or event of loss as set forth in plans and specifications approved by Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D76113" w14:textId="77777777" w:rsidR="00AA0D92" w:rsidRPr="00F7257F" w:rsidRDefault="00AA0D92" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_DV_C24"/>
+      <w:bookmarkStart w:id="38" w:name="_DV_C24"/>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00373047">
+        <w:t xml:space="preserve">” means, if applicable, the account established by Lender into which insurance proceeds are deposited </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00373047">
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F7257F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">” </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001269F4" w:rsidRPr="001269F4">
+        <w:t xml:space="preserve"> fund a Restoration following a casualty or event of loss.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="092C3AC6" w14:textId="24D7B500" w:rsidR="00AA0D92" w:rsidRDefault="00AA0D92" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373047">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED3A34">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Restoration Reserve Account Administration Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidR="001269F4">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4" w:rsidRPr="001269F4">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>”</w:t>
-      </w:r>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F9E8D4" w14:textId="50512F59" w:rsidR="00AA0D92" w:rsidRPr="00F7257F" w:rsidRDefault="00AA0D92" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_DV_C26"/>
       <w:r w:rsidRPr="00ED3A34">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3A34">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Restoration Threshold</w:t>
+      </w:r>
+      <w:r w:rsidR="001269F4">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED3A34">
+        <w:rPr>
+          <w:rStyle w:val="DeltaViewInsertion"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidR="001269F4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB057EF" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00B22F4E">
+    <w:p w14:paraId="22D361F7" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="002B5C24" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2A2BF7" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+    <w:p w14:paraId="2261FB1A" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="52E568CA" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+        <w:t xml:space="preserve">if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="23EADB08" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F1E0DA" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+    <w:p w14:paraId="03E1796F" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4BF25F" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+    <w:p w14:paraId="7BFC3B49" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B9E04EC" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all limited partnership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="167B66EB" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582FA67A" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+    <w:p w14:paraId="1728018B" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="371280DF" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CFDF80" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5BE6A9BA" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+        <w:t xml:space="preserve">fifty percent (50%) or more of all membership or other ownership interests in such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="65BE1F91" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a corporation (other than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Publicly-Held</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49CDF76F" w14:textId="4399AAB3" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00695689">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="7D9A3D87" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(f)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="45" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="46" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="21376CF0" w14:textId="7814807C" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008D7CE8" w:rsidRPr="008D7CE8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any Person with a position and/or decision rights that are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="665B07A1" w14:textId="77777777" w:rsidR="009A158B" w:rsidRPr="001D071C" w:rsidRDefault="009A158B" w:rsidP="009A158B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393DFA75" w14:textId="456C6A50" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the non-refundable fee of</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7688">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $</w:t>
+      </w:r>
+      <w:r w:rsidR="00561F37">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="007C7688">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payable to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BCBADF" w14:textId="77777777" w:rsidR="00C250CE" w:rsidRPr="002B5C24" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Sanctioned Country</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3021AEB2" w14:textId="1A410ECB" w:rsidR="00E3617B" w:rsidRPr="00A85853" w:rsidRDefault="00E3617B" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374560">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E79">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E60AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00374560">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schedule of Interest Rate Type Provisions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1737A9A0" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D731320" w14:textId="1FD51ECB" w:rsidR="008F125E" w:rsidRDefault="008F125E" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a residential housing facility which qualifies as “housing for older persons” under the Fair Housing Amendments Act of 1988 and the Housing for Older Persons Act of 1995, and as </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0F33">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E066FA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, is comprised of and licensed for use as identified on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A46E851" w14:textId="77777777" w:rsidR="009905E1" w:rsidRPr="00E175CA" w:rsidRDefault="009905E1" w:rsidP="009905E1">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E175CA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(d)</w:t>
-[...263 lines deleted...]
-        <w:t>Security Instrument</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” if applicable, means, individually and together, any Operating Lease </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E175CA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00BCBF07" w14:textId="77777777" w:rsidR="00B434C6" w:rsidRPr="00B434C6" w:rsidRDefault="00B434C6" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease Request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 7.02(g)(1)(B) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B434C6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Lease</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F91A07" w14:textId="77777777" w:rsidR="00CC0DD5" w:rsidRDefault="00CC0DD5" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seniors Housing Facility Licensing Designation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the licensing designation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> under the laws of the Property Jurisdiction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D623B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable, for the Seniors Housing Facility as set forth on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66685802" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Arrangement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the </w:t>
-[...253 lines deleted...]
-      <w:r w:rsidRPr="00F14631">
+        <w:t xml:space="preserve"> any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C052562" w14:textId="64CA77AD" w:rsidR="00FF3216" w:rsidRPr="00010313" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Servicing Fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, as of the Effective Date, the rate set forth in the Summary of Loan Terms.  For purposes hereof, the Servicing Fee is the servicing fee offered by Fannie Mae for a new or converted Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan at the time of conversion of </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...22 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t xml:space="preserve">ortgage </w:t>
+      </w:r>
+      <w:r w:rsidR="002F1E10">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oan.  The Servicing Fee shall be redetermined at the rate lock of a Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAF0A0F" w14:textId="79C6DD9C" w:rsidR="00363ECA" w:rsidRDefault="00363ECA" w:rsidP="00363ECA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SFHA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E602E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Flood Zone) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE3498E" w14:textId="77777777" w:rsidR="001269F4" w:rsidRPr="001269F4" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, as of the Effective Date, the rate set forth in the Summary of Loan Terms.  For purposes hereof, the Servicing Fee is the servicing fee offered by Fannie Mae for a new or </w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>the</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR</w:t>
       </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4389CD17" w14:textId="77777777" w:rsidR="001269F4" w:rsidRPr="001269F4" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ortgage </w:t>
-[...6 lines deleted...]
-        <w:t>L</w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...62 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9BC54C" w14:textId="487D91E3" w:rsidR="001269F4" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...127 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00FD680A" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452CF1C1" w14:textId="23BB82F5" w:rsidR="001269F4" w:rsidRPr="00F14631" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1AB4FE" w14:textId="77777777" w:rsidR="004F4E6A" w:rsidRPr="002B5C24" w:rsidRDefault="004F4E6A" w:rsidP="004F4E6A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C94BE7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Affiliated Property Operator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C780693" w14:textId="26C66C13" w:rsidR="00952B07" w:rsidRPr="004D623B" w:rsidRDefault="0048122A" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, if applicable, any sublease or similar document as amended, restated, replaced, supplemented or otherwise modified from time to time, preapproved in writing by Lender, pursuant to which control of the occupancy, use, operation, maintenance and administration of the Mortgaged Property as a Seniors Housing Facility has been granted by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B401BE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as sub-lessor to any Person (other than Borrower or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) as Sublessee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A13DC6" w14:textId="77777777" w:rsidR="008F125E" w:rsidRDefault="008F125E" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublessee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Person responsible for the operation and management of the Mortgaged Property pursuant to any Sublease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B468A41" w14:textId="6C32C61D" w:rsidR="00912792" w:rsidRDefault="00912792" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sublessee’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00343AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCB9EE1" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F4727">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E60AE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547385E1" w14:textId="12523FFC" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Taxes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD1B640" w14:textId="4C576B7F" w:rsidR="001269F4" w:rsidRDefault="001269F4" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="001269F4">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...166 lines deleted...]
-        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Term SOFR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001269F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the forward-looking term rate with a 30-day tenor based on SOFR that has been selected or recommended by the SOFR Administrator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE3E233" w14:textId="0F0A00E9" w:rsidR="008F125E" w:rsidRDefault="008F125E" w:rsidP="00D73AB5">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Third Party Payments</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means all payments and the rights to receive such payments from Medicaid or other federal, state or local programs, boards, bureaus or agencies, and from residents, private insurers or others</w:t>
+      </w:r>
+      <w:r w:rsidR="000C21AD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relating to the Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCB9EE1" w14:textId="77777777" w:rsidR="00FF3216" w:rsidRDefault="00FF3216" w:rsidP="00D73AB5">
-[...290 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3769BA16" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -20417,172 +21280,406 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, or the Seniors Housing Facility Lease,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> permitted by th</w:t>
       </w:r>
       <w:r w:rsidR="0029696A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6E497F4B" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a granting, pledging, creating or attachment of a lien, encumbrance or security interest (whether voluntary, involuntary, or by operation of law);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">a granting, pledging, creating or attachment of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, encumbrance or security interest (whether voluntary, involuntary, or by operation of law</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="14A551D7" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="254166AB" w14:textId="77777777" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+        <w:t xml:space="preserve">an issuance or other creation of a direct or indirect ownership </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interest;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2BA38B2D" w14:textId="77777777" w:rsidR="004F4E6A" w:rsidRPr="002B5C24" w:rsidRDefault="00D45B42" w:rsidP="004F4E6A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="590C857C" w14:textId="5E8AE6F1" w:rsidR="00D45B42" w:rsidRDefault="00D45B42" w:rsidP="00D73AB5">
+      </w:r>
+      <w:r w:rsidR="004F4E6A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004F4E6A" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C1F0714" w14:textId="77777777" w:rsidR="004F4E6A" w:rsidRDefault="004F4E6A" w:rsidP="004F4E6A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5069DE4E" w14:textId="77777777" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
+        <w:t xml:space="preserve">a merger, consolidation, dissolution, Division or liquidation of a legal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="1E094312" w14:textId="79365688" w:rsidR="004F4E6A" w:rsidRPr="00A0084B" w:rsidRDefault="004F4E6A" w:rsidP="004F4E6A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645ED3F1" w14:textId="5C3F8786" w:rsidR="004F4E6A" w:rsidRPr="002B5C24" w:rsidRDefault="004F4E6A" w:rsidP="004F4E6A">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00560D35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>removal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5069DE4E" w14:textId="24F5AC8E" w:rsidR="00422195" w:rsidRDefault="00422195" w:rsidP="00575D08">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -20663,122 +21760,110 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088244A2" w14:textId="21889238" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088FBCB8" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00F14631" w:rsidRDefault="00422195" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00F14631">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning</w:t>
       </w:r>
       <w:r w:rsidRPr="00F14631">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -20925,51 +22010,50 @@
         </w:rPr>
         <w:t>Affiliated Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as identified in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066FBAAE" w14:textId="12D4672A" w:rsidR="00912792" w:rsidRDefault="00912792" w:rsidP="00D73AB5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Unaffiliated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Operator</w:t>
       </w:r>
       <w:r w:rsidRPr="00343AC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means any Property </w:t>
       </w:r>
@@ -21103,179 +22187,181 @@
       </w:r>
       <w:r w:rsidRPr="002E70D2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B401BE" w:rsidSect="00C30A3C">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2B1F8581" w14:textId="77777777" w:rsidR="00F51BE7" w:rsidRDefault="00F51BE7">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1815EB26" w14:textId="77777777" w:rsidR="00F51BE7" w:rsidRDefault="00F51BE7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="17595CC3" w14:textId="77777777" w:rsidR="00F51BE7" w:rsidRDefault="00F51BE7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="468263A7" w14:textId="77777777" w:rsidR="00084FFA" w:rsidRDefault="00084FFA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B66547" w:rsidRPr="00183EBA" w14:paraId="59361F17" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1335D0D7" w14:textId="13E762CF" w:rsidR="00B66547" w:rsidRPr="00AB1E55" w:rsidRDefault="00B66547" w:rsidP="00520C61">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -21291,132 +22377,98 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="0029696A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>) (Seniors Housing)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="12999369" w14:textId="2F4747BC" w:rsidR="00B66547" w:rsidRPr="00AB1E55" w:rsidRDefault="00B66547" w:rsidP="00B66547">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM.SRS</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="28B8EBAD" w14:textId="77777777" w:rsidR="00B66547" w:rsidRPr="00AB1E55" w:rsidRDefault="00B66547" w:rsidP="00B66547">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -21442,162 +22494,132 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00183EBA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00836126" w:rsidRPr="00183EBA" w14:paraId="0568DAEB" w14:textId="77777777" w:rsidTr="00FE7615">
+    <w:tr w:rsidR="00687B43" w:rsidRPr="00183EBA" w14:paraId="0568DAEB" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0C53ADFE" w14:textId="77777777" w:rsidR="00836126" w:rsidRPr="00AB1E55" w:rsidRDefault="00836126" w:rsidP="00836126">
+        <w:p w14:paraId="0C53ADFE" w14:textId="77777777" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0146ADB0" w14:textId="30EB1C2A" w:rsidR="00836126" w:rsidRPr="00AB1E55" w:rsidRDefault="00C250CE" w:rsidP="00836126">
+        <w:p w14:paraId="0146ADB0" w14:textId="0F295B0D" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06</w:t>
-[...13 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0F81E633" w14:textId="28384439" w:rsidR="00836126" w:rsidRPr="00AB1E55" w:rsidRDefault="00836126" w:rsidP="00836126">
+        <w:p w14:paraId="0F81E633" w14:textId="712DD1A3" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="22A324AE" w14:textId="77777777" w:rsidR="00084FFA" w:rsidRPr="008F6D51" w:rsidRDefault="00084FFA" w:rsidP="008F6D51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AD7A1D4" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRDefault="00C30A3C" w:rsidP="00C30A3C"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C30A3C" w:rsidRPr="00183EBA" w14:paraId="7A435158" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7D6810FD" w14:textId="7A845E4A" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00520C61">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -21613,132 +22635,98 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="0029696A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r w:rsidR="00B66547">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>) (Seniors Housing)</w:t>
           </w:r>
           <w:r w:rsidR="009F369C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1C60A4FC" w14:textId="5AAE3ACB" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00C21AB9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM.SRS</w:t>
           </w:r>
           <w:r w:rsidR="00B66547">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="42A620C1" w14:textId="77777777" w:rsidR="00C30A3C" w:rsidRPr="00AB1E55" w:rsidRDefault="00C30A3C" w:rsidP="00AB1E55">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -21764,156 +22752,154 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00E80970">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="003A4944" w:rsidRPr="00183EBA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00C250CE" w:rsidRPr="00183EBA" w14:paraId="775EC677" w14:textId="77777777" w:rsidTr="00FE7615">
+    <w:tr w:rsidR="00687B43" w:rsidRPr="00183EBA" w14:paraId="775EC677" w14:textId="77777777" w:rsidTr="00FE7615">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="039496E2" w14:textId="77777777" w:rsidR="00C250CE" w:rsidRPr="00AB1E55" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+        <w:p w14:paraId="039496E2" w14:textId="77777777" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AB1E55">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="766CFD97" w14:textId="53611520" w:rsidR="00C250CE" w:rsidRPr="00AB1E55" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+        <w:p w14:paraId="766CFD97" w14:textId="418A258E" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4E49917A" w14:textId="5EBD0985" w:rsidR="00C250CE" w:rsidRPr="00AB1E55" w:rsidRDefault="00C250CE" w:rsidP="00C250CE">
+        <w:p w14:paraId="4E49917A" w14:textId="159D07ED" w:rsidR="00687B43" w:rsidRPr="00AB1E55" w:rsidRDefault="00687B43" w:rsidP="00687B43">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
-              <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="09F0B892" w14:textId="77777777" w:rsidR="00F526A1" w:rsidRDefault="00F526A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="369AE1F8" w14:textId="77777777" w:rsidR="00F51BE7" w:rsidRDefault="00F51BE7">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7BD3AD0A" w14:textId="77777777" w:rsidR="00F51BE7" w:rsidRDefault="00F51BE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -24363,68 +25349,68 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="63489"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="0000779A"/>
     <w:rsid w:val="000163E6"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="0002784E"/>
     <w:rsid w:val="00027C4F"/>
@@ -24443,80 +25429,82 @@
     <w:rsid w:val="00067E0C"/>
     <w:rsid w:val="000705D8"/>
     <w:rsid w:val="00074662"/>
     <w:rsid w:val="0007602B"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00084B79"/>
     <w:rsid w:val="00084C08"/>
     <w:rsid w:val="00084FFA"/>
     <w:rsid w:val="000900E3"/>
     <w:rsid w:val="000902AE"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A3E1E"/>
     <w:rsid w:val="000A3FD1"/>
     <w:rsid w:val="000A6F29"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B2D3C"/>
     <w:rsid w:val="000C21AD"/>
     <w:rsid w:val="000C4ACB"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
     <w:rsid w:val="000D5501"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E2290"/>
     <w:rsid w:val="000E4731"/>
     <w:rsid w:val="000E7FD0"/>
     <w:rsid w:val="00106E66"/>
     <w:rsid w:val="00112F6F"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="001232CC"/>
     <w:rsid w:val="001269F4"/>
     <w:rsid w:val="00133911"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014365D"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00153F14"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="00157F80"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00180790"/>
     <w:rsid w:val="00183EBA"/>
     <w:rsid w:val="001919F7"/>
     <w:rsid w:val="00192C44"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="00196657"/>
     <w:rsid w:val="001A2CED"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001A6961"/>
     <w:rsid w:val="001B24EB"/>
     <w:rsid w:val="001C1150"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C4078"/>
     <w:rsid w:val="001C6BBF"/>
     <w:rsid w:val="001D51B1"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F1DE6"/>
     <w:rsid w:val="001F6A49"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="00204A5A"/>
     <w:rsid w:val="00205CDC"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00210EF0"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0021703D"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="002518CD"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="0026333A"/>
@@ -24531,55 +25519,57 @@
     <w:rsid w:val="00286428"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="0029440E"/>
     <w:rsid w:val="0029696A"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A0774"/>
     <w:rsid w:val="002A4A77"/>
     <w:rsid w:val="002A7557"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C20D5"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D024F"/>
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002E1DEB"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002F1E10"/>
     <w:rsid w:val="002F2905"/>
     <w:rsid w:val="002F45B4"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00302116"/>
+    <w:rsid w:val="00303626"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00306304"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="003142B3"/>
     <w:rsid w:val="00321AE4"/>
+    <w:rsid w:val="003220AA"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00334939"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00341490"/>
     <w:rsid w:val="00345F62"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="00361561"/>
     <w:rsid w:val="00361D42"/>
     <w:rsid w:val="00363ECA"/>
     <w:rsid w:val="00372334"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003904EB"/>
     <w:rsid w:val="00392DF6"/>
     <w:rsid w:val="00393AE6"/>
     <w:rsid w:val="0039433C"/>
     <w:rsid w:val="003A3E18"/>
     <w:rsid w:val="003A4944"/>
     <w:rsid w:val="003A503D"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A7902"/>
     <w:rsid w:val="003B0DA3"/>
@@ -24591,313 +25581,329 @@
     <w:rsid w:val="003C0002"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C4F51"/>
     <w:rsid w:val="003C63C5"/>
     <w:rsid w:val="003C75C7"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D6534"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003F2AE3"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="00400350"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="0040389B"/>
     <w:rsid w:val="00407B89"/>
     <w:rsid w:val="00407FCD"/>
     <w:rsid w:val="0041028D"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="0042625A"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="0044275F"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00460753"/>
     <w:rsid w:val="00461ED4"/>
     <w:rsid w:val="00463168"/>
+    <w:rsid w:val="0046458B"/>
     <w:rsid w:val="00464A83"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="0048122A"/>
     <w:rsid w:val="004851E6"/>
     <w:rsid w:val="0048771F"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004B14CE"/>
     <w:rsid w:val="004B1ADF"/>
     <w:rsid w:val="004B6416"/>
     <w:rsid w:val="004C3448"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D364A"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F1B7B"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
+    <w:rsid w:val="004F4E6A"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="00505068"/>
     <w:rsid w:val="005068E2"/>
     <w:rsid w:val="00507589"/>
     <w:rsid w:val="00511E81"/>
     <w:rsid w:val="00520C61"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="005223EC"/>
     <w:rsid w:val="00534592"/>
+    <w:rsid w:val="00537B34"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="00542927"/>
+    <w:rsid w:val="005431AB"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="00553917"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
+    <w:rsid w:val="00560D35"/>
     <w:rsid w:val="00561F37"/>
+    <w:rsid w:val="00575D08"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00586EE6"/>
     <w:rsid w:val="00590E41"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="005939FF"/>
     <w:rsid w:val="00593AFC"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A261D"/>
     <w:rsid w:val="005A5359"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B18EB"/>
     <w:rsid w:val="005B7341"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D2A1C"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005D65D2"/>
+    <w:rsid w:val="005D70C6"/>
     <w:rsid w:val="005D7B84"/>
     <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E41D6"/>
     <w:rsid w:val="005E545F"/>
     <w:rsid w:val="005F4D8A"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="0060458A"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F30"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C00"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00644C31"/>
     <w:rsid w:val="00646196"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="006507C9"/>
     <w:rsid w:val="00654969"/>
     <w:rsid w:val="00654BCE"/>
     <w:rsid w:val="00662688"/>
     <w:rsid w:val="00667CBE"/>
     <w:rsid w:val="00672683"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="006777AF"/>
     <w:rsid w:val="00683CE3"/>
+    <w:rsid w:val="00687B43"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="00694422"/>
+    <w:rsid w:val="00695689"/>
     <w:rsid w:val="006A325A"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B0F94"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C59DF"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D601C"/>
     <w:rsid w:val="006D77C1"/>
     <w:rsid w:val="006E75D0"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
+    <w:rsid w:val="006F3FBA"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="00701F5F"/>
     <w:rsid w:val="007029FF"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="00705002"/>
     <w:rsid w:val="00710357"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="0072093E"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="00723B8E"/>
     <w:rsid w:val="00730E76"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="007374E1"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007471A6"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="007647C0"/>
     <w:rsid w:val="0076621F"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="007739A1"/>
     <w:rsid w:val="007864AB"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C6A9B"/>
     <w:rsid w:val="007C73A1"/>
     <w:rsid w:val="007C7688"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007E2AAD"/>
     <w:rsid w:val="007E6617"/>
     <w:rsid w:val="007E6CE7"/>
     <w:rsid w:val="007F1BC9"/>
+    <w:rsid w:val="007F7CB2"/>
     <w:rsid w:val="00801B37"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00811338"/>
+    <w:rsid w:val="00811CCE"/>
     <w:rsid w:val="00812534"/>
     <w:rsid w:val="00815E5F"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="008218EC"/>
     <w:rsid w:val="008219AE"/>
     <w:rsid w:val="0082353B"/>
     <w:rsid w:val="0082361B"/>
     <w:rsid w:val="008251C0"/>
     <w:rsid w:val="00834F0B"/>
     <w:rsid w:val="00836126"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00842CCC"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00850C79"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00852A2A"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00857D0A"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00865A90"/>
     <w:rsid w:val="00866F71"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00881C30"/>
     <w:rsid w:val="00886806"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00893854"/>
     <w:rsid w:val="0089429D"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A11D2"/>
     <w:rsid w:val="008B7182"/>
     <w:rsid w:val="008B7817"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C1A1D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C645A"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D0EB0"/>
     <w:rsid w:val="008D0F19"/>
     <w:rsid w:val="008D1B01"/>
     <w:rsid w:val="008D5A87"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008D7CE8"/>
     <w:rsid w:val="008E0C8D"/>
     <w:rsid w:val="008E10C8"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F125E"/>
     <w:rsid w:val="008F2B40"/>
     <w:rsid w:val="008F6D51"/>
     <w:rsid w:val="009046D3"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00907FA0"/>
     <w:rsid w:val="00912792"/>
     <w:rsid w:val="009145D9"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="0091723A"/>
     <w:rsid w:val="00921E23"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00932615"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00937C0C"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00952A2F"/>
     <w:rsid w:val="00952B07"/>
     <w:rsid w:val="00955242"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00967909"/>
     <w:rsid w:val="00971355"/>
     <w:rsid w:val="00971D82"/>
     <w:rsid w:val="00975DA9"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00983171"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="009862FF"/>
     <w:rsid w:val="00987729"/>
     <w:rsid w:val="009905E1"/>
     <w:rsid w:val="009964F8"/>
+    <w:rsid w:val="009A158B"/>
     <w:rsid w:val="009A2382"/>
     <w:rsid w:val="009A26E0"/>
     <w:rsid w:val="009B0957"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
     <w:rsid w:val="009C2D60"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009C7FB1"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009D6DE6"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009E5664"/>
+    <w:rsid w:val="009E5ED5"/>
     <w:rsid w:val="009E79EE"/>
     <w:rsid w:val="009F057F"/>
     <w:rsid w:val="009F15DF"/>
     <w:rsid w:val="009F369C"/>
     <w:rsid w:val="00A01C39"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A2137D"/>
     <w:rsid w:val="00A23290"/>
     <w:rsid w:val="00A24C09"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A5075A"/>
     <w:rsid w:val="00A5445D"/>
     <w:rsid w:val="00A544AB"/>
     <w:rsid w:val="00A564AB"/>
     <w:rsid w:val="00A56660"/>
     <w:rsid w:val="00A569FB"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A61620"/>
     <w:rsid w:val="00A72A45"/>
     <w:rsid w:val="00A82AB9"/>
     <w:rsid w:val="00A85853"/>
@@ -24907,81 +25913,84 @@
     <w:rsid w:val="00A924C7"/>
     <w:rsid w:val="00A93105"/>
     <w:rsid w:val="00A93421"/>
     <w:rsid w:val="00A97E87"/>
     <w:rsid w:val="00AA0A90"/>
     <w:rsid w:val="00AA0D92"/>
     <w:rsid w:val="00AA3857"/>
     <w:rsid w:val="00AA6BF1"/>
     <w:rsid w:val="00AA6F7F"/>
     <w:rsid w:val="00AB1E55"/>
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB5E66"/>
     <w:rsid w:val="00AC0886"/>
     <w:rsid w:val="00AD1746"/>
     <w:rsid w:val="00AD5B97"/>
     <w:rsid w:val="00AE1133"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00B01BDD"/>
     <w:rsid w:val="00B1365B"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B22F4E"/>
     <w:rsid w:val="00B2417C"/>
+    <w:rsid w:val="00B25864"/>
     <w:rsid w:val="00B31946"/>
     <w:rsid w:val="00B343FE"/>
     <w:rsid w:val="00B34C2F"/>
     <w:rsid w:val="00B401BE"/>
     <w:rsid w:val="00B434C6"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B44306"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47AE5"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50D95"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B550DD"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B65637"/>
     <w:rsid w:val="00B66547"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B76F1D"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B867E0"/>
     <w:rsid w:val="00B874DC"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00BA339E"/>
     <w:rsid w:val="00BA4C1B"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB00F3"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC3E80"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD2164"/>
     <w:rsid w:val="00BD4C03"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD6921"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE2872"/>
     <w:rsid w:val="00BE4740"/>
     <w:rsid w:val="00BF0F33"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C0715C"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C17899"/>
     <w:rsid w:val="00C21AB9"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C250CE"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C30A3C"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C51F72"/>
     <w:rsid w:val="00C56DCB"/>
@@ -24991,102 +26000,107 @@
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00CA1799"/>
     <w:rsid w:val="00CA3B68"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC0D7B"/>
     <w:rsid w:val="00CC0DD5"/>
     <w:rsid w:val="00CC1560"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CD33C9"/>
     <w:rsid w:val="00CE05EC"/>
     <w:rsid w:val="00CE383D"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF758C"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1009A"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D228A5"/>
     <w:rsid w:val="00D3478F"/>
     <w:rsid w:val="00D364BF"/>
+    <w:rsid w:val="00D3660F"/>
     <w:rsid w:val="00D43A66"/>
     <w:rsid w:val="00D444A3"/>
     <w:rsid w:val="00D446CA"/>
     <w:rsid w:val="00D458BF"/>
     <w:rsid w:val="00D45B42"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D46A20"/>
     <w:rsid w:val="00D50846"/>
     <w:rsid w:val="00D57466"/>
     <w:rsid w:val="00D61936"/>
     <w:rsid w:val="00D62092"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D704BC"/>
+    <w:rsid w:val="00D736E2"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D73AB5"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D829FE"/>
     <w:rsid w:val="00D83469"/>
     <w:rsid w:val="00D86043"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D873C8"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D9645C"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DC1B48"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DC798D"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DE14E4"/>
     <w:rsid w:val="00E0032B"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E066FA"/>
     <w:rsid w:val="00E1544A"/>
     <w:rsid w:val="00E15D9C"/>
+    <w:rsid w:val="00E175E4"/>
     <w:rsid w:val="00E238F1"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E30DA8"/>
     <w:rsid w:val="00E3106C"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E33C6C"/>
     <w:rsid w:val="00E360AB"/>
     <w:rsid w:val="00E3617B"/>
     <w:rsid w:val="00E37807"/>
     <w:rsid w:val="00E405EF"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E42789"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E44120"/>
     <w:rsid w:val="00E445DD"/>
+    <w:rsid w:val="00E51286"/>
     <w:rsid w:val="00E56D50"/>
     <w:rsid w:val="00E57C23"/>
     <w:rsid w:val="00E602E6"/>
     <w:rsid w:val="00E62B33"/>
     <w:rsid w:val="00E6368F"/>
     <w:rsid w:val="00E70D4C"/>
     <w:rsid w:val="00E712C7"/>
     <w:rsid w:val="00E72BE2"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E80970"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E92921"/>
     <w:rsid w:val="00E944CF"/>
     <w:rsid w:val="00E9511D"/>
     <w:rsid w:val="00E96626"/>
     <w:rsid w:val="00E975E2"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1CDD"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
@@ -25126,111 +26140,113 @@
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F3372C"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F35C54"/>
     <w:rsid w:val="00F37359"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F4671F"/>
     <w:rsid w:val="00F471D2"/>
     <w:rsid w:val="00F51BE7"/>
     <w:rsid w:val="00F526A1"/>
     <w:rsid w:val="00F53CD3"/>
     <w:rsid w:val="00F5731B"/>
     <w:rsid w:val="00F57976"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F75B5D"/>
     <w:rsid w:val="00F7773B"/>
+    <w:rsid w:val="00F7775A"/>
     <w:rsid w:val="00F82D12"/>
     <w:rsid w:val="00F82D8B"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F87567"/>
     <w:rsid w:val="00F92AF2"/>
+    <w:rsid w:val="00F92BE7"/>
     <w:rsid w:val="00F93EB5"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00F96488"/>
     <w:rsid w:val="00F964CE"/>
     <w:rsid w:val="00F96845"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB0D25"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB703F"/>
     <w:rsid w:val="00FC237A"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD680A"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FD7F0F"/>
     <w:rsid w:val="00FE2AF2"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FE7615"/>
     <w:rsid w:val="00FF19F8"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF3216"/>
     <w:rsid w:val="00FF627C"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="63489"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6F69E8F5"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26053,51 +27069,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD680A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00866F71"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11152390">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="18357728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27708,68 +28724,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>11621</Words>
-  <Characters>64211</Characters>
+  <Words>11820</Words>
+  <Characters>65246</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>535</Lines>
-  <Paragraphs>151</Paragraphs>
+  <Lines>543</Lines>
+  <Paragraphs>153</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.ARM.SRS 5-5 SOFR</vt:lpstr>
+      <vt:lpstr>6101.ARM.SRS 5-5 (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>75681</CharactersWithSpaces>
+  <CharactersWithSpaces>76913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.ARM.SRS 5-5 SOFR</dc:title>
+  <dc:title>6101.ARM.SRS 5-5 (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - ARM 5/5 (SOFR)) (Seniors Housing)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>