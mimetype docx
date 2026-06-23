--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -1,53 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2366A118" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333ECCDE" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00043005">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -85,69 +88,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1E72B3C7" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="0085130A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – ARM </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7/6 (</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>7/6 (SOFR)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31679383" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00043005">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -173,116 +158,58 @@
         <w:t>Capitalized terms used in the Loan Agreement have the meanings given to such terms in this Definitions Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37CBBEB6" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063816">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00063816">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="00063816">
         <w:rPr>
-          <w:b/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6015C6" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
@@ -696,67 +623,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037C9109" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00D84777">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1815,98 +1726,99 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually (and jointly and severally (solidarily instead for purposes of Louisiana law) if more than one), (a) the entity (or entities) identified as “Borrower” in the first paragraph of the Loan Agreement or (b) the entity (or entities) identified as “Borrower” in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294D28C1" w14:textId="70310954" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="009843D1">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="294D28C1" w14:textId="70310954" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00351295">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower Affiliate</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10214078" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="003F18A7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any Person that owns any direct ownership interest in Borrower, Guarantor, Key Principal, or Affiliated Master Lessee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66B2F297" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2239,50 +2151,51 @@
         </w:rPr>
         <w:t>Collateral Account Funds</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, collectively, the funds on deposit in any Collateral Account, including the Reserve/Escrow Account Funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635644DD" w14:textId="33A1D2B3" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Collateral Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any separate agreement between Borrower and Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [INSERT FOR SHARIA TRANSACTIONS:</w:t>
       </w:r>
@@ -2291,59 +2204,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Borrower and Master Lessee, as applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">and any other </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">party (if applicable) </w:t>
+        <w:t xml:space="preserve">and any other party (if applicable) </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for the establishment of any other fund, reserve or account</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> related to the Mortgage Loan or the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9CB1BE" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2412,62 +2317,139 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333CCCB9" w14:textId="77777777" w:rsidR="009843D1" w:rsidRPr="002277F2" w:rsidRDefault="009843D1" w:rsidP="009843D1">
+    <w:p w14:paraId="4A818517" w14:textId="77777777" w:rsidR="00351295" w:rsidRDefault="00351295" w:rsidP="00351295">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F603FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F603FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Affiliated Master Lessee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="333CCCB9" w14:textId="77777777" w:rsidR="009843D1" w:rsidRPr="002277F2" w:rsidRDefault="009843D1" w:rsidP="009843D1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -2787,51 +2769,50 @@
         </w:rPr>
         <w:t>Conversion Option</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means Borrower’s one-time option to effect the Conversion pursuant to the terms of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B03D39" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Period</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00063816">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means the period commencing on the day after the end of the Prepayment Lockout Period and ending on the day after the end of the Prepayment Premium Term.</w:t>
       </w:r>
     </w:p>
@@ -3272,59 +3253,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0067206B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Division</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the filing of a certificate of division, adoption of a plan of division, amending of any organizational documents, or any other actions taken, permitted, or consented to in order to </w:t>
-[...7 lines deleted...]
-        <w:t>divide a Person into two or more Persons pursuant to a plan of division such as contemplated under the Delaware Limited Liability Company Act or any other similar requirement of law in any jurisdiction.  The term “</w:t>
+        <w:t>” means the filing of a certificate of division, adoption of a plan of division, amending of any organizational documents, or any other actions taken, permitted, or consented to in order to divide a Person into two or more Persons pursuant to a plan of division such as contemplated under the Delaware Limited Liability Company Act or any other similar requirement of law in any jurisdiction.  The term “</w:t>
       </w:r>
       <w:r w:rsidRPr="0067206B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Divide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall have a correlative meaning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E60F61E" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3345,137 +3318,151 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CEAF52" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
+    <w:p w14:paraId="28CEAF52" w14:textId="32492FE1" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00351295" w:rsidRPr="00351295">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C28AF23" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3845,59 +3832,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ERISA Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any employee pension benefit plan within the meaning of Section 3(2) of ERISA (or related trust) that is subject to the requirements of Title IV of ERISA, Sections 430 or </w:t>
-[...7 lines deleted...]
-        <w:t>431 of the Internal Revenue Code, or Sections 302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower, Affiliated Master Lessee or their respective ERISA Affiliates.</w:t>
+        <w:t>” means any employee pension benefit plan within the meaning of Section 3(2) of ERISA (or related trust) that is subject to the requirements of Title IV of ERISA, Sections 430 or 431 of the Internal Revenue Code, or Sections 302, 303, or 304 of ERISA, which is maintained or contributed to by Borrower, Affiliated Master Lessee or their respective ERISA Affiliates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="210EC192" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Event of Default</w:t>
@@ -4347,66 +4326,100 @@
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower or Master Lessee), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower and Master Lessee (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="21DEFBC7" w14:textId="77777777" w:rsidR="00675CD2" w:rsidRPr="002B5C24" w:rsidRDefault="00675CD2" w:rsidP="00675CD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="40D48128" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336BB3DF" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4482,219 +4495,201 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2C50BA67" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">in Louisiana, any dation </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>in Louisiana, any dation en paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4EA1D9" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A3F53A" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
+    <w:p w14:paraId="12A3F53A" w14:textId="71079808" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a United States citizen or (</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>ii</w:t>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="00675CD2" w:rsidRPr="00675CD2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37035B0F" w14:textId="77777777" w:rsidR="00894CA4" w:rsidRPr="005C7D41" w:rsidRDefault="00894CA4" w:rsidP="00894CA4">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4764,50 +4759,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="35E641D0" w14:textId="77777777" w:rsidR="00675CD2" w:rsidRDefault="00675CD2" w:rsidP="00675CD2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0570EB70" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00260A42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
@@ -5062,51 +5104,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that it is unable to pay its debts generally as they mature;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65EACCBC" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBD2FEB" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5640,51 +5681,50 @@
         <w:t>Improvements</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F67009" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0134DFE4" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5748,170 +5788,138 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator at such time or (2)</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C16C08F" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00933BF0" w:rsidRDefault="00327DA7" w:rsidP="00D84777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7F7B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Adjustment</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
-[...6 lines deleted...]
-        <w:spacing w:after="240"/>
+        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE61DE5" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00933BF0" w:rsidRDefault="00327DA7" w:rsidP="005F7F7B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...7 lines deleted...]
-        <w:t>Index Replacement Adjustment</w:t>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator for the applicable Unadjusted Index Replacement;</w:t>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index Replacement;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A159BE7" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00933BF0" w:rsidRDefault="00327DA7" w:rsidP="005F7F7B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5933,121 +5941,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2F9E5C" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00933BF0" w:rsidRDefault="00327DA7" w:rsidP="00933BF0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator at such time or (2)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7F7B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Conforming Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
-[...39 lines deleted...]
-        <w:t>administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29DB1E78" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00933BF0" w:rsidRDefault="00327DA7" w:rsidP="00D84777">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00933BF0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7F7B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6344,51 +6328,50 @@
         </w:rPr>
         <w:t>Initial Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C10E806" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00260A42">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FA20D69" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00260A42">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6756,84 +6739,67 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investor Yield</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae, or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t>” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by Fannie Mae, or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34F957CC" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7F7B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7F7B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISDA Definitions</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7F7B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CAA0766" w14:textId="779ED2CF" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -7333,51 +7299,50 @@
         </w:rPr>
         <w:t>Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED25F7A" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A590ED" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7414,92 +7379,67 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plans, </w:t>
+        <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all O&amp;M Plans, </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>the SASA</w:t>
+      </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and any other documents now or in the future executed by Borrower, </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
@@ -7573,50 +7513,90 @@
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7F7B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as the same may be extended following a Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368794C3" w14:textId="77777777" w:rsidR="00836935" w:rsidRDefault="00836935" w:rsidP="00836935">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68007E8A" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
@@ -7944,51 +7924,50 @@
       <w:r w:rsidRPr="004E068F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> from Borrower to Lender in respect of the Mortgage Loan, including the Monthly Debt Service Payment, the Imposition Deposits, the Monthly Replacement Reserve Deposits, any Late Charges, any accrued or unpaid interest due under the Mortgage Loan, and all other amounts due to Lender from time to time under the Loan Documents; plus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601B1CB0" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="004E068F" w:rsidRDefault="00327DA7" w:rsidP="00AB3E9B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E068F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="004E068F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any costs incurred by Borrower in connection with the administration of the Master Lease or the Mortgage Loan; plus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B286358" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="004E068F" w:rsidRDefault="00327DA7" w:rsidP="00AB3E9B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E068F">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8621,51 +8600,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Lease that, individually or in the aggregate with other Leases entered into with the same tenant, comprises five percent (5%) or more of the total gross income at the Mortgaged Property on an annualized basis; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="646DDF88" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="001E7384">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regardless of the percentage of the total gross income at the Mortgaged Property that it comprises, any Lease relating to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66254463" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="001E7384">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -9167,51 +9145,50 @@
         <w:t>Minimum Conversion Debt Service Coverage Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F9D160D" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="004072EC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Repairs Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2863E5B0" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9768,70 +9745,59 @@
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DEDE7A" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7909D0B3" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -10188,451 +10154,549 @@
       <w:r w:rsidRPr="00E94136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing would not in any circumstance cause (a) a change in Control in Borrower, Affiliated Master Lessee, Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Affiliated Master Lessee, Key Principal, or Guarantor</w:t>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="_cp_change_102"/>
       <w:r w:rsidRPr="00E94136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00E94136">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0EFE9E" w14:textId="2AB4CCD8" w:rsidR="00E94136" w:rsidRPr="00E94136" w:rsidRDefault="00E94136" w:rsidP="00E94136">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E94136">
+    <w:p w14:paraId="354FA200" w14:textId="77777777" w:rsidR="00836935" w:rsidRDefault="00836935" w:rsidP="00836935">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E94136">
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_DV_M29"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B06A6A7" w14:textId="77777777" w:rsidR="00836935" w:rsidRDefault="00836935" w:rsidP="00836935">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5934278A" w14:textId="77777777" w:rsidR="00836935" w:rsidRPr="002B5C24" w:rsidRDefault="00836935" w:rsidP="00836935">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682176E4" w14:textId="2EB19F1F" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="004E068F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR </w:t>
+      </w:r>
+      <w:r w:rsidR="00174B75">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SHARIA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TRANSACTIONS IF APPLICABLE: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.03(h) (Additional Permitted Transfers)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DAF15A" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="004E068F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT FOR HTC TRANSACTIONS:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Transferee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section 11.03(i) (Historic Investor Transfers)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7869F271" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="004E068F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1386D6B5" w14:textId="07BDE0D2" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E7A8C2" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BBFCA9" w14:textId="5DA3E4B4" w:rsidR="00836935" w:rsidRPr="002B5C24" w:rsidRDefault="00836935" w:rsidP="00836935">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="16" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1785" w:rsidRPr="005E1785">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
-      <w:r w:rsidRPr="00E94136">
-[...357 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="2C4104DE" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Lockout Period</w:t>
       </w:r>
@@ -10700,51 +10764,50 @@
         </w:rPr>
         <w:t>Prepayment Premium</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in Section 2.03 (Lockout/Prepayment) of the Loan Agreement and calculated in accordance with the Prepayment Premium Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D333724" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 4</w:t>
       </w:r>
@@ -10775,52 +10838,52 @@
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D45C5D5" w14:textId="3FEE5E40" w:rsidR="0059294E" w:rsidRPr="002B5C24" w:rsidRDefault="00F20B15" w:rsidP="0059294E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="20" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="17" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk181730693"/>
       <w:r w:rsidRPr="00F20B15">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20B15">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r w:rsidRPr="00F20B15">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
@@ -10839,178 +10902,178 @@
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F20B15">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="0059294E" w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="28C35FBD" w14:textId="77777777" w:rsidR="0059294E" w:rsidRPr="002277F2" w:rsidRDefault="0059294E" w:rsidP="0059294E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prohibited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3C9AAB" w14:textId="77777777" w:rsidR="0059294E" w:rsidRPr="002277F2" w:rsidRDefault="0059294E" w:rsidP="0059294E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_44"/>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...77 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32067720" w14:textId="3608C61C" w:rsidR="0059294E" w:rsidRPr="002277F2" w:rsidRDefault="0059294E" w:rsidP="0059294E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="20" w:name="_cp_change_46"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any Person that has caused any unsatisfactory experience </w:t>
       </w:r>
       <w:r w:rsidR="009C36DA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">of a material nature with </w:t>
       </w:r>
@@ -11106,112 +11169,106 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DF27EC" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
-[...60 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="78D8DCCD" w14:textId="77777777" w:rsidR="001C0329" w:rsidRDefault="001C0329" w:rsidP="001C0329">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBB2225" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate Change Date</w:t>
@@ -11250,51 +11307,50 @@
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a request from Borrower to Lender for a rate quote for the Fixed Rate (based on the Fixed Rate Option selected by Borrower) which shall apply after the Conversion Effective Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC29FFF" w14:textId="77777777" w:rsidR="0059294E" w:rsidRDefault="0059294E" w:rsidP="0059294E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Refinance</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a refinance of an existing loan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> encumbering or secured by </w:t>
@@ -11337,60 +11393,58 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55799344" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="002179A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3413730B" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="002179A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11761,51 +11815,50 @@
         </w:rPr>
         <w:t>Replacements</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, individually and collectively, the Required Replacements, Borrower Requested Replacements and Additional Lender Replacements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="545D95A3" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Required Repair Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 6</w:t>
       </w:r>
@@ -12195,342 +12248,756 @@
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1A12">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00285ACC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C90F2F0" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00D84777">
+    <w:p w14:paraId="4B30F0AA" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="002B5C24" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585528">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC4B3FC" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="2F8D809A" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4839995F" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="628B5B6D" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BDAEA5" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="173F4961" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE1E7AD" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="71EECD7A" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0481BBBB" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="714DA6D8" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000BAD49" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="4B06B177" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the interest of any managing member or the contractual rights of any non-member manager; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B036D69" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD30BF4" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D892F36" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="6D7E74CB" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02E4F879" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275371D4" w14:textId="1F01480E" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251CE2DF" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="002137B1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="4742A303" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="6274917D" w14:textId="42A68630" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F656C2" w:rsidRPr="00F656C2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="2CFE5BBA" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="001D071C" w:rsidRDefault="001C0329" w:rsidP="001C0329">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60383F3B" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -12605,61 +13072,59 @@
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[INSERT FOR NON-SHARIA AND NON-HTC TRANSACTIONS: </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>SASA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means that certain Subordination</w:t>
       </w:r>
       <w:r w:rsidR="004849FA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assignment and Security Agreement </w:t>
       </w:r>
       <w:r w:rsidR="004849FA">
@@ -12867,99 +13332,96 @@
       </w:r>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B10A32" w14:textId="37E36C0C" w:rsidR="009C36DA" w:rsidRDefault="009C36DA" w:rsidP="009C36DA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="008F6576">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF9EC3C" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00D84777">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7615">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Short-Term Rental</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any Lease or master Lease (including subleases, licenses, and other possessory interests, whether oral or written) of an individual dwelling unit, for which the intended occupancy of the dwelling unit is for a period or periods of less than thirty (30) days, irrespective of the stated term of the Lease, including any Lease:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DE8986E" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00F02D7A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -13086,265 +13548,268 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160BB154" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00721E2B" w:rsidRDefault="00327DA7" w:rsidP="00721E2B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, with respect to any day, the secured overnight financing rate last published for such day by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599E9BC9" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00721E2B" w:rsidRDefault="00327DA7" w:rsidP="00721E2B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34CB57AB" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00721E2B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77EF194E" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00F14631" w:rsidRDefault="00327DA7" w:rsidP="009B2F50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA5157">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1777239F" w14:textId="77777777" w:rsidR="001C0329" w:rsidRPr="002B5C24" w:rsidRDefault="001C0329" w:rsidP="001C0329">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Affiliated Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4E425102" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00585528">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -13464,51 +13929,50 @@
       </w:r>
       <w:r w:rsidRPr="009D11A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F87A2E" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00585528">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13687,117 +14151,280 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B2B5B5" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+    <w:p w14:paraId="0D36794C" w14:textId="77777777" w:rsidR="00B96AC7" w:rsidRPr="002B5C24" w:rsidRDefault="00327DA7" w:rsidP="00B96AC7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="43F1B233" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+      </w:r>
+      <w:r w:rsidR="00B96AC7" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD82089" w14:textId="77777777" w:rsidR="00B96AC7" w:rsidRDefault="00B96AC7" w:rsidP="00B96AC7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2A4E3960" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E33460" w14:textId="0051E7F6" w:rsidR="00B96AC7" w:rsidRPr="00A0084B" w:rsidRDefault="00B96AC7" w:rsidP="00B96AC7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175D0F42" w14:textId="65E9BBDA" w:rsidR="00B96AC7" w:rsidRPr="002B5C24" w:rsidRDefault="00B96AC7" w:rsidP="00B96AC7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009704A7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4E3960" w14:textId="681F1C48" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="00B96AC7">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
@@ -13843,101 +14470,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9189DB" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="002179A5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53629377" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C00E48" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="00327DA7" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721E2B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -13964,257 +14579,256 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Underwriting Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C42661" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00585528" w:rsidRDefault="00327DA7" w:rsidP="009C36DA">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400124F0" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00DA5157" w:rsidRDefault="00327DA7" w:rsidP="009B2F50">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5157">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001F75FA" w:rsidRPr="00DA5157" w:rsidSect="0028508D">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="53C208AE" w14:textId="77777777" w:rsidR="008554F3" w:rsidRDefault="008554F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3A144BBB" w14:textId="77777777" w:rsidR="008554F3" w:rsidRDefault="008554F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="359A7367" w14:textId="77777777" w:rsidR="00011CF1" w:rsidRDefault="00011CF1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51A1862A" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="001F75FA"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD3CDC" w14:paraId="305EBDE4" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3CA4E8D4" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="003C23C0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -14225,123 +14839,93 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> (Master Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1D84D240" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="00063816">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>.ML 7/6 (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>.ML 7/6 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="0B82B4CC" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="00063816">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
@@ -14359,152 +14943,128 @@
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001B4EEC" w14:paraId="45DC1928" w14:textId="77777777" w:rsidTr="00BD2FA1">
+    <w:tr w:rsidR="003E531E" w14:paraId="45DC1928" w14:textId="77777777" w:rsidTr="00BD2FA1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3DA7AE1E" w14:textId="77777777" w:rsidR="001B4EEC" w:rsidRPr="00C47A90" w:rsidRDefault="001B4EEC" w:rsidP="001B4EEC">
+        <w:p w14:paraId="3DA7AE1E" w14:textId="77777777" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="64CF8A04" w14:textId="761BB556" w:rsidR="001B4EEC" w:rsidRPr="00C47A90" w:rsidRDefault="001F75FA" w:rsidP="001B4EEC">
+        <w:p w14:paraId="64CF8A04" w14:textId="417D8AAB" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06</w:t>
-[...11 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="08EEA27C" w14:textId="07994F94" w:rsidR="001B4EEC" w:rsidRPr="00C47A90" w:rsidRDefault="001B4EEC" w:rsidP="001B4EEC">
+        <w:p w14:paraId="08EEA27C" w14:textId="3ED43B32" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...11 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="27BDF085" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="001F75FA" w:rsidP="00063816">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4EA16EDF" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="001F75FA" w:rsidP="0028508D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00FD3CDC" w14:paraId="15FEED03" w14:textId="77777777" w:rsidTr="009948DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="22273EF9" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="003C23C0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -14515,123 +15075,93 @@
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
-            <w:t xml:space="preserve"> 7/6 (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 7/6 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t xml:space="preserve"> (Master Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="56A7A7C1" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="00C47A90">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6101.ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>.ML 7/6 (</w:t>
-[...13 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>.ML 7/6 (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="78DB7405" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="00327DA7" w:rsidP="00C47A90">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
@@ -14650,147 +15180,177 @@
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="001F75FA" w14:paraId="3D017E01" w14:textId="77777777" w:rsidTr="009948DE">
+    <w:tr w:rsidR="003E531E" w14:paraId="3D017E01" w14:textId="77777777" w:rsidTr="009948DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6FD7560B" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="001F75FA" w:rsidP="001F75FA">
+        <w:p w14:paraId="6FD7560B" w14:textId="77777777" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="330CC88D" w14:textId="223686E4" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="001F75FA" w:rsidP="001F75FA">
+        <w:p w14:paraId="330CC88D" w14:textId="5451A9C2" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0C769A13" w14:textId="0AE9BA51" w:rsidR="001F75FA" w:rsidRPr="00C47A90" w:rsidRDefault="001F75FA" w:rsidP="001F75FA">
+        <w:p w14:paraId="0C769A13" w14:textId="47D99B1D" w:rsidR="003E531E" w:rsidRPr="00C47A90" w:rsidRDefault="003E531E" w:rsidP="003E531E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D4BC18E" w14:textId="77777777" w:rsidR="001F75FA" w:rsidRDefault="001F75FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="268FDAF7" w14:textId="77777777" w:rsidR="008554F3" w:rsidRDefault="008554F3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="02235A89" w14:textId="77777777" w:rsidR="008554F3" w:rsidRDefault="008554F3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52DA01AA" w14:textId="77777777" w:rsidR="00011CF1" w:rsidRDefault="00011CF1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69C4F2AC" w14:textId="77777777" w:rsidR="00011CF1" w:rsidRDefault="00011CF1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D9B90FA" w14:textId="77777777" w:rsidR="00011CF1" w:rsidRDefault="00011CF1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -17343,166 +17903,193 @@
   <w:num w:numId="16" w16cid:durableId="649748192">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1535733245">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="840192903">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2089961910">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1207645904">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1569261996">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="406852447">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:removeDateAndTime/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FD3CDC"/>
+    <w:rsid w:val="00011CF1"/>
+    <w:rsid w:val="000D5718"/>
+    <w:rsid w:val="00156C39"/>
     <w:rsid w:val="00167C50"/>
     <w:rsid w:val="00174B75"/>
     <w:rsid w:val="00180947"/>
+    <w:rsid w:val="00183E75"/>
     <w:rsid w:val="0019376C"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A499E"/>
     <w:rsid w:val="001B4EEC"/>
+    <w:rsid w:val="001C0329"/>
     <w:rsid w:val="001C6205"/>
     <w:rsid w:val="001F75FA"/>
+    <w:rsid w:val="002137B1"/>
     <w:rsid w:val="00252FAE"/>
     <w:rsid w:val="002A19B5"/>
+    <w:rsid w:val="002A548D"/>
     <w:rsid w:val="002B5466"/>
+    <w:rsid w:val="002C0E85"/>
     <w:rsid w:val="002E1430"/>
     <w:rsid w:val="00327DA7"/>
     <w:rsid w:val="0034611B"/>
+    <w:rsid w:val="00351295"/>
     <w:rsid w:val="003625B6"/>
     <w:rsid w:val="003A2DF0"/>
+    <w:rsid w:val="003E531E"/>
     <w:rsid w:val="00404E40"/>
+    <w:rsid w:val="00422E0A"/>
+    <w:rsid w:val="00436BF7"/>
     <w:rsid w:val="004375E2"/>
+    <w:rsid w:val="00467F6E"/>
     <w:rsid w:val="004849FA"/>
     <w:rsid w:val="00576A03"/>
     <w:rsid w:val="0059294E"/>
+    <w:rsid w:val="00593D7B"/>
+    <w:rsid w:val="005E1785"/>
     <w:rsid w:val="006144AD"/>
+    <w:rsid w:val="00675CD2"/>
     <w:rsid w:val="006E67E6"/>
     <w:rsid w:val="007301A8"/>
     <w:rsid w:val="0074020D"/>
     <w:rsid w:val="00782226"/>
     <w:rsid w:val="00803328"/>
     <w:rsid w:val="00803C17"/>
+    <w:rsid w:val="00836935"/>
     <w:rsid w:val="008554F3"/>
     <w:rsid w:val="00894CA4"/>
     <w:rsid w:val="008F6576"/>
     <w:rsid w:val="00917A74"/>
     <w:rsid w:val="00950AE5"/>
+    <w:rsid w:val="009704A7"/>
     <w:rsid w:val="009843D1"/>
     <w:rsid w:val="009C36DA"/>
     <w:rsid w:val="009E0BFB"/>
     <w:rsid w:val="00A9277F"/>
     <w:rsid w:val="00A96785"/>
+    <w:rsid w:val="00B74613"/>
+    <w:rsid w:val="00B96AC7"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD53E1"/>
     <w:rsid w:val="00BE2783"/>
+    <w:rsid w:val="00CB4D34"/>
     <w:rsid w:val="00CC584E"/>
     <w:rsid w:val="00D63364"/>
+    <w:rsid w:val="00D65948"/>
+    <w:rsid w:val="00D96291"/>
     <w:rsid w:val="00D96D44"/>
     <w:rsid w:val="00DA1A6D"/>
     <w:rsid w:val="00E87FEC"/>
     <w:rsid w:val="00E94136"/>
     <w:rsid w:val="00ED385D"/>
     <w:rsid w:val="00ED6CFD"/>
     <w:rsid w:val="00F05BF7"/>
     <w:rsid w:val="00F20B15"/>
+    <w:rsid w:val="00F4280F"/>
+    <w:rsid w:val="00F656C2"/>
     <w:rsid w:val="00FD3CDC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="65537"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D7BE247"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18221,51 +18808,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6FD3"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F18A7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="362174425">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="463546553">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18307,51 +18894,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1284461343">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18575,76 +19162,68 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>54938</Characters>
+  <Pages>6</Pages>
+  <Words>9928</Words>
+  <Characters>56591</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>863</Lines>
-  <Paragraphs>354</Paragraphs>
+  <Lines>471</Lines>
+  <Paragraphs>132</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.ARM.ML 7-6 SOFR</vt:lpstr>
+      <vt:lpstr>6101.ARM.ML 7-6 (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64613</CharactersWithSpaces>
+  <CharactersWithSpaces>66387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.ARM.ML 7-6 SOFR</dc:title>
+  <dc:title>6101.ARM.ML 7-6 (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - ARM 7/6 (SOFR)) (Master Lease)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>