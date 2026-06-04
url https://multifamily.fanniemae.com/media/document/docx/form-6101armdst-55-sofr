--- v0 (2025-10-13)
+++ v1 (2026-06-04)
@@ -1,52 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5FF88D3C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4F2098" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="00043005">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -92,62 +96,52 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Interest Rate Type – </w:t>
       </w:r>
       <w:r w:rsidR="002A0774" w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ARM </w:t>
       </w:r>
       <w:r w:rsidR="00FB16DF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5/5 (</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5/5 (SOFR</w:t>
+      </w:r>
       <w:r w:rsidR="00937C0C" w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2408CCB2" w14:textId="69E0C9C4" w:rsidR="0085130A" w:rsidRPr="00585528" w:rsidRDefault="007C04D9" w:rsidP="00043005">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -180,116 +174,58 @@
         <w:t>Capitalized terms used in the Loan Agreement have the meanings given to such terms in this Definitions Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33915577" w14:textId="074508CE" w:rsidR="00A54F25" w:rsidRDefault="00A54F25" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
-          <w:b/>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F45AA5E" w14:textId="0E502468" w:rsidR="005E3A21" w:rsidRPr="00585528" w:rsidRDefault="005E3A21" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
@@ -745,67 +681,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C434169" w14:textId="16950EBC" w:rsidR="0085130A" w:rsidRPr="00585528" w:rsidRDefault="0085130A" w:rsidP="0085130A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Affiliated Master Lessee</w:t>
@@ -2467,88 +2387,153 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E15C4D" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="002277F2" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
+    <w:p w14:paraId="4B83FC58" w14:textId="6632534C" w:rsidR="00202881" w:rsidRDefault="00202881" w:rsidP="00202881">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk228279431"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the right of an investor to directly or indirectly change Control of Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lessee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lessee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="39E15C4D" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="002277F2" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="72C93C03" w14:textId="77777777" w:rsidR="00010313" w:rsidRPr="00585528" w:rsidRDefault="00010313" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -3009,51 +2994,50 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Review Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5516933F" w14:textId="5D3329D8" w:rsidR="00A54F25" w:rsidRPr="00A54F25" w:rsidRDefault="00A54F25" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E078CB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Corresponding Tenor</w:t>
       </w:r>
       <w:r w:rsidRPr="00A54F25">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” with respect to an Index Replacement means a tenor (including overnight) having approximately the same length (disregarding Business Day adjustment) as the tenor for the Current Index.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DCEA24" w14:textId="5BAE9EFF" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3545,137 +3529,151 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7899FDB0" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
+    <w:p w14:paraId="7899FDB0" w14:textId="43242ED7" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...6 lines deleted...]
-        <w:t>ii</w:t>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:r w:rsidR="006C2BFF" w:rsidRPr="006C2BFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A64EFC" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3695,51 +3693,50 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an entity organized and existing under the laws of the United States of America, or its states or territories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123EDC39" w14:textId="6B2F3BBF" w:rsidR="00C20588" w:rsidRPr="00585528" w:rsidRDefault="00C20588" w:rsidP="00C20588">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DST Conversion</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the conversion of Borrower from a Delaware statutory trust into a Delaware limited liability company in accordance with the terms and conditions of the DST Trust Agreement and applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A25A582" w14:textId="6B4C255F" w:rsidR="007B45A6" w:rsidRPr="007B45A6" w:rsidRDefault="007B45A6" w:rsidP="007B45A6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4362,51 +4359,50 @@
         </w:rPr>
         <w:t>, Master Lessee or their respective</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ERISA Affiliates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E82B3BC" w14:textId="77777777" w:rsidR="00F727B8" w:rsidRPr="00585528" w:rsidRDefault="00F727B8" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the occurrence of any event listed in Section</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -4453,143 +4449,143 @@
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAC4E72" w14:textId="77777777" w:rsidR="00B85F48" w:rsidRPr="00ED56FE" w:rsidRDefault="00B85F48" w:rsidP="00B85F48">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk200740948"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk200740948"/>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="1D2D5CB7" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00ED56FE" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED56FE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704A9698" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK5"/>
-      <w:bookmarkStart w:id="11" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Principal and Interest Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00793B1D" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEA676C" w14:textId="2BF1C6AA" w:rsidR="00BA3B48" w:rsidRDefault="00BA3B48" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -4942,50 +4938,85 @@
         <w:t xml:space="preserve">), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00B365B1" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and Master Lessee </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="298831EC" w14:textId="77777777" w:rsidR="006C2BFF" w:rsidRPr="002B5C24" w:rsidRDefault="006C2BFF" w:rsidP="006C2BFF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="16B6B15C" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRPr="00585528" w:rsidRDefault="00F727B8" w:rsidP="008E5361">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -5036,51 +5067,50 @@
         <w:t>foreclosure</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the Security Instrument;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A39ECDD" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRPr="00585528" w:rsidRDefault="00F727B8" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any other exercise by Lender of rights and remedies (whether under the Security Instrument or under applicable law, including Insolvency Laws) as holder of the Mortgage Loan and/or the Security Instrument, as a result of which Lender (or its designee or nominee) or a third party purchaser becomes owner of the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B409841" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRPr="00585528" w:rsidRDefault="00F727B8" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5129,219 +5159,203 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in Louisiana, any dation </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>in Louisiana, any dation en paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607AA831" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9351FD" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
+    <w:p w14:paraId="5C9351FD" w14:textId="51FBB3D5" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Hlk228279872"/>
+      <w:r w:rsidR="006C2BFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABD5039" w14:textId="77777777" w:rsidR="00CC3264" w:rsidRPr="005C7D41" w:rsidRDefault="00CC3264" w:rsidP="00CC3264">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -5411,50 +5425,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0DD8B57B" w14:textId="77777777" w:rsidR="006C2BFF" w:rsidRDefault="006C2BFF" w:rsidP="006C2BFF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="46A534CC" w14:textId="117F405E" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="003666F5">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -5776,51 +5837,50 @@
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the making of a general assignment for the benefit of creditors by Guarantor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71A42772" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRPr="00585528" w:rsidRDefault="00E56D50" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of an involuntary case or proceeding under one or more Insolvency Laws against Guarantor; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418A35AD" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRPr="00585528" w:rsidRDefault="00E56D50" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6328,213 +6388,180 @@
         </w:rPr>
         <w:t>Index</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0D086F" w14:textId="132A1C4E" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, for any Interest Period, the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the SOFR Administrator at such time or (2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator at such time or (2)</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>the Index Replacement Adjustment.  If the Index Replacement as determined pursuant to this definition would be less than zero, the Index Replacement shall be deemed to be zero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72094FB5" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time, and (b)</w:t>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Adjustment</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-      </w:r>
+        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A43B43C" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t>Index Replacement Adjustment</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, for any Interest Period, the first alternative set forth in the order below that can be determined by Lender as of the Index Replacement Date:</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Administrator for the applicable Unadjusted Index Replacement;</w:t>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the SOFR Administrator for the applicable Unadjusted Index Replacement;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426647C6" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -6542,116 +6569,99 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68DC58EF" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected by Lender for the applicable Corresponding Tenor giving due consideration to (1) any selection or recommendation of a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement by the SOFR Administrator at such time or (2) any evolving or then-prevailing market convention for determining a spread adjustment, or method for calculating or determining such spread adjustment, for the replacement of the Current Index with the applicable Unadjusted Index Replacement for U.S. dollar-denominated syndicated or bilateral credit facilities at such time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684CB924" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Index Replacement Conforming Changes</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-      </w:r>
+        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62677EA1" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
-          <w:b/>
-[...27 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3771DD8D" w14:textId="77777777" w:rsidR="00E66424" w:rsidRPr="00E66424" w:rsidRDefault="00E66424" w:rsidP="00E66424">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6979,69 +6989,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="OLE_LINK3"/>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="14" w:name="OLE_LINK3"/>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK4"/>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="1E3BB141" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvent</w:t>
@@ -7454,117 +7456,100 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by </w:t>
       </w:r>
       <w:r w:rsidR="004F6882" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00573559" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAE974A" w14:textId="7F07A010" w:rsidR="00E66424" w:rsidRPr="00585528" w:rsidRDefault="00E66424" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISDA Definitions</w:t>
       </w:r>
       <w:r w:rsidRPr="00E66424">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D42551" w14:textId="77777777" w:rsidR="00BC334E" w:rsidRPr="002B5C24" w:rsidRDefault="00BC334E" w:rsidP="00BC334E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AA847F9" w14:textId="4E1C0BA3" w:rsidR="00BC334E" w:rsidRPr="002B5C24" w:rsidRDefault="00BC334E" w:rsidP="00BC334E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8111,90 +8096,73 @@
         <w:t>Loan Application</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28678EA6" w14:textId="0522FF0D" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, </w:t>
       </w:r>
       <w:r w:rsidR="009D3D53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the Assignment of Management Agreement, all </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plans, any estoppel certificate entered into by Master Lessee or Borrower for the benefit of Lender including the Master Lessee Estoppel Certificate, the </w:t>
+        <w:t xml:space="preserve">the Assignment of Management Agreement, all O&amp;M Plans, any estoppel certificate entered into by Master Lessee or Borrower for the benefit of Lender including the Master Lessee Estoppel Certificate, the </w:t>
       </w:r>
       <w:r w:rsidR="00BC30F3">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>Subordination Agreement (</w:t>
       </w:r>
       <w:r w:rsidR="006A6446">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t>DST</w:t>
       </w:r>
       <w:r w:rsidR="00BC30F3">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master Lease)</w:t>
       </w:r>
       <w:r w:rsidR="009D3D53">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8372,50 +8340,90 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the valuation as of the specified date for the subject Mortgaged Property, as determined by Lender pursuant to Lender’s underwriting and servicing requirements.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="383C7AE2" w14:textId="77777777" w:rsidR="004A79A0" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1A06CFAA" w14:textId="27CC6F1A" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -8613,51 +8621,50 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means any amounts required to be paid to or on behalf of Borrower under the Master Lease or included in “rent” payable by Master Lessee under the Master Lease Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51B6CE98" w14:textId="0A41543D" w:rsidR="009D3D53" w:rsidRDefault="009D3D53" w:rsidP="009D3D53">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Master Lease Documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, individually and collectively, the Master Lease, the Property Level Assignment of Leases and Rents, and any other documents </w:t>
       </w:r>
       <w:r w:rsidR="00C1663D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
@@ -9235,51 +9242,50 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>solar power, thermal power generation, or co-power generation, or for the installation of solar panels or any other electrical power generation equipment, and any related power purchase agreement; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4655259B" w14:textId="677ADE13" w:rsidR="001E7384" w:rsidRDefault="001E7384" w:rsidP="001E7384">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>any dwelling unit at the Mortgaged Property leased to Guarantor, Key Principal, or another Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC15623" w14:textId="013A0106" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="001E7384">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -9576,83 +9582,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F58BC0C" w14:textId="3B05F6DA" w:rsidR="00DF5398" w:rsidRPr="00F86D7D" w:rsidRDefault="00DF5398" w:rsidP="00DF5398">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_C16"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidR="00522F4D" w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8062B4" w14:textId="66B7CD3F" w:rsidR="003666F5" w:rsidRPr="00585528" w:rsidRDefault="003666F5" w:rsidP="00DF5398">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -9741,51 +9747,50 @@
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EEC09C" w14:textId="77777777" w:rsidR="00010313" w:rsidRPr="00585528" w:rsidRDefault="00010313" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Minimum Conversion Debt Service Coverage Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD51FFE" w14:textId="6330C5F0" w:rsidR="00522F4D" w:rsidRDefault="00522F4D" w:rsidP="004072EC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -9868,83 +9873,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C03160" w14:textId="518D99F7" w:rsidR="00E66121" w:rsidRPr="00F86D7D" w:rsidRDefault="00E66121" w:rsidP="00E66121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="17" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00373047">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidR="00522F4D" w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07411D71" w14:textId="57D46E76" w:rsidR="00F471D2" w:rsidRPr="00585528" w:rsidRDefault="00A2137D" w:rsidP="00E66121">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
@@ -10391,102 +10396,91 @@
         </w:rPr>
         <w:t>Non-Recourse Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26DCF303" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="003A7902" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056379C8" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5443B044" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -10924,184 +10918,182 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>would not in any circumstance cause (a) a change in Control in Borrower,</w:t>
       </w:r>
       <w:r w:rsidR="00A72897">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Master Lessee,</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Key Principal, or Guarantor, or (b) a </w:t>
+        <w:t xml:space="preserve"> Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72897">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lessee, </w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>Key Principal, or Guarantor; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09139D97" w14:textId="77777777" w:rsidR="004A79A0" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_DV_M29"/>
+      <w:bookmarkStart w:id="19" w:name="_DV_M32"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key Principal, or Guarantor; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property.</w:t>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="17"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
-          <w:b/>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="00585528">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50915FBA" w14:textId="77777777" w:rsidR="004A79A0" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Prepayment Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the last Business Day of a calendar month.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="74125369" w14:textId="77777777" w:rsidR="004A79A0" w:rsidRPr="002B5C24" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="608E9EF4" w14:textId="30F9B8E8" w:rsidR="004E068F" w:rsidRPr="00585528" w:rsidRDefault="004E068F" w:rsidP="004E068F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permitted Transfer</w:t>
       </w:r>
@@ -11210,110 +11202,191 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personalty</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549D2D5A" w14:textId="3552802C" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00585528">
+    <w:p w14:paraId="7927C4BD" w14:textId="552DAE48" w:rsidR="004A79A0" w:rsidRPr="002B5C24" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Preferred Equity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...34 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Master Lessee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="009C6661" w:rsidRPr="009C6661">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p w14:paraId="2CE1BD2C" w14:textId="77777777" w:rsidR="00B47AE5" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Lockout Period</w:t>
       </w:r>
@@ -11353,59 +11426,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the written notice that Borrower is required to provide to Lender in accordance with Section</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a </w:t>
-[...7 lines deleted...]
-        <w:t>prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE5CC8B" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00585528" w:rsidRDefault="003A7902" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium</w:t>
@@ -11498,84 +11563,84 @@
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment Premium Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D347841" w14:textId="1BFF12AB" w:rsidR="004278A2" w:rsidRPr="002B5C24" w:rsidRDefault="00F2745E" w:rsidP="004278A2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="22" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="22" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="23" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p w14:paraId="10F63513" w14:textId="77777777" w:rsidR="004278A2" w:rsidRPr="002277F2" w:rsidRDefault="004278A2" w:rsidP="004278A2">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -11597,109 +11662,109 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="505EDD43" w14:textId="77777777" w:rsidR="004278A2" w:rsidRPr="002277F2" w:rsidRDefault="004278A2" w:rsidP="004278A2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D14DC1A" w14:textId="77777777" w:rsidR="00C1663D" w:rsidRDefault="00C1663D" w:rsidP="00C1663D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="24" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="25" w:name="_cp_change_46"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that has caused any unsatisfactory experience of a material nature with Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60931BDA" w14:textId="77777777" w:rsidR="004278A2" w:rsidRPr="002B5C24" w:rsidRDefault="004278A2" w:rsidP="004278A2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11816,127 +11881,106 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Square Footage</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2F7B1B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="003A7902" w:rsidP="008E5361">
-[...75 lines deleted...]
-        <w:t>” means a real estate investment trust, the outstanding voting shares or beneficial interests of which are registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended.</w:t>
+    <w:p w14:paraId="549170B0" w14:textId="77777777" w:rsidR="004A79A0" w:rsidRDefault="004A79A0" w:rsidP="004A79A0">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F7A8BB4" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00585528" w:rsidRDefault="00407FCD" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rate Change Date</w:t>
@@ -12178,61 +12222,59 @@
       </w:r>
       <w:r w:rsidR="00E9511D" w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56C047E9" w14:textId="34206209" w:rsidR="00DC0E70" w:rsidRDefault="00DC0E70" w:rsidP="00522F4D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC0E70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DC0E70">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REMIC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DC0E70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a real estate mortgage investment conduit as defined in Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC0E70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>860D of the Internal Revenue Code.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4A4C8" w14:textId="2652EFA5" w:rsidR="00522F4D" w:rsidRPr="00522F4D" w:rsidRDefault="00522F4D" w:rsidP="00522F4D">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -12399,51 +12441,50 @@
         </w:rPr>
         <w:t>Renewal Determination Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the notice given by Lender to Borrower pursuant to the Renewal Option in which Lender notifies Borrower whether the Mortgage Loan satisfies the Minimum Renewal Debt Service Coverage Ratio and establishes the Net Cash Flow and the Maximum Adjustable Rate to which the Mortgage Loan may be converted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D11FE6" w14:textId="4F85DD45" w:rsidR="00522F4D" w:rsidRPr="00522F4D" w:rsidRDefault="00522F4D" w:rsidP="00522F4D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Renewal Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00522F4D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the issuance date of the MBS effectuating the Renewal which date shall be (a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00522F4D">
@@ -12915,51 +12956,50 @@
         </w:rPr>
         <w:t>Repairs Escrow Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the account established by Lender into which the Repairs Escrow Deposit is deposited to fund the Repairs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF83CE1" w14:textId="5DD8EA68" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Repairs Escrow Account </w:t>
       </w:r>
       <w:r w:rsidR="00F3029E" w:rsidRPr="00F3029E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administration Fee</w:t>
       </w:r>
       <w:r w:rsidR="00F3029E" w:rsidRPr="00F3029E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
@@ -13523,51 +13563,50 @@
         </w:rPr>
         <w:t>Restoration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any work and improvements required to be performed to the Mortgaged Property following a casualty or event of loss as set forth in plans and specifications approved by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2A1E4B" w14:textId="77777777" w:rsidR="009B2F50" w:rsidRDefault="009B2F50" w:rsidP="009B2F50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1A12">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D8D932" w14:textId="1EA4B103" w:rsidR="009B2F50" w:rsidRDefault="009B2F50" w:rsidP="009B2F50">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
@@ -13628,346 +13667,756 @@
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1A12">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00285ACC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F3029E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CD7E3E" w14:textId="73403573" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="009B2F50">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00585528">
+    <w:p w14:paraId="4DB8B276" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="002B5C24" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:keepNext/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A710ACF" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="41A33D45" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB86B76" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="2E726931" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FF538E" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="763A5091" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C351F37" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="3631CDBA" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFB5665" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="2FAE2692" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E6397" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="470A8C40" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BAF7E47" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB34B96" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168C759D" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="4B67BF9D" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2588B96A" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="28" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662EC944" w14:textId="686A376C" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="093DE5E3" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="29" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C7393C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="30" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2BEC30BD" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="1F167FE1" w14:textId="4DBEE21B" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00352069" w:rsidRPr="00352069">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="3D349D93" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="001D071C" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A8E8CB" w14:textId="210D6B14" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -14042,51 +14491,50 @@
         </w:rPr>
         <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F7777B" w14:textId="564D037E" w:rsidR="00E3617B" w:rsidRPr="00585528" w:rsidRDefault="00E3617B" w:rsidP="00585528">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule of Interest Rate Type Provisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule</w:t>
       </w:r>
@@ -14219,61 +14667,59 @@
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The Servicing Fee shall be redetermined at the rate lock of a Conversion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEA223A" w14:textId="5BE51E02" w:rsidR="00C1663D" w:rsidRPr="00C1663D" w:rsidRDefault="00C1663D" w:rsidP="00C1663D">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C1663D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C1663D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C1663D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in Section 6.01(f)</w:t>
       </w:r>
       <w:r w:rsidR="0057634C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Flood Zone)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C1663D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44D1B0E6" w14:textId="4CB1A0F1" w:rsidR="009B2F50" w:rsidRDefault="009B2F50" w:rsidP="009B2F50">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -14478,714 +14924,676 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A97DBFD" w14:textId="77777777" w:rsidR="006F6238" w:rsidRPr="006F6238" w:rsidRDefault="006F6238" w:rsidP="006F6238">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means, with respect to any day, the secured overnight financing rate last published for such day by the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>” means, with respect to any day, the secured overnight financing rate last published for such day by the SOFR Administrator on the SOFR Administrator Website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EDF5D2B" w14:textId="77777777" w:rsidR="006F6238" w:rsidRPr="006F6238" w:rsidRDefault="006F6238" w:rsidP="006F6238">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B248E8B" w14:textId="4428B414" w:rsidR="006F6238" w:rsidRDefault="006F6238" w:rsidP="006F6238">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="003D628B" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, or such other source generally used by commercial lenders to obtain </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, or such other source generally used by commercial lenders to obtain SOFR for any day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DCB258" w14:textId="388B1800" w:rsidR="009B2F50" w:rsidRPr="00F14631" w:rsidRDefault="009B2F50" w:rsidP="009B2F50">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA5157">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B94654A" w14:textId="0A1AF4AC" w:rsidR="00585528" w:rsidRPr="00585528" w:rsidRDefault="00585528" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Springing LLC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means, as applicable, the limited liability company into which Borrower is converted pursuant to a DST Conversion or to which the Mortgaged Property is transferred pursuant to a Springing Transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FE8E9E" w14:textId="77777777" w:rsidR="00585528" w:rsidRPr="00585528" w:rsidRDefault="00585528" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Springing LLC Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means the limited liability company agreement of the Springing LLC, in substantially the form attached as an exhibit to the DST Trust Agreement or in such other form as may be approved by Lender in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB2173B" w14:textId="77777777" w:rsidR="00585528" w:rsidRPr="00585528" w:rsidRDefault="00585528" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Springing Transaction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means, as applicable, a DST Conversion or a Springing Transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11322D2B" w14:textId="47291438" w:rsidR="00585528" w:rsidRPr="00585528" w:rsidRDefault="00585528" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Springing Transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>” means a Transfer of the Mortgaged Property to a Springing LLC in accordance with the terms and conditions of the DST Trust Agreement and applicable law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25DDC620" w14:textId="4C83BF7F" w:rsidR="00590229" w:rsidRPr="002B5C24" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Hlk228280530"/>
+      <w:bookmarkStart w:id="35" w:name="_Hlk62813690"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Master Lessee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="7C4BAE61" w14:textId="3B54428A" w:rsidR="009D3D53" w:rsidRPr="009D3D53" w:rsidRDefault="009D3D53" w:rsidP="009D3D53">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30F3" w:rsidRPr="00BC30F3">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Subordination Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6446">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DST</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30F3" w:rsidRPr="00BC30F3">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Master Lease)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30F3">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t>Subordination Agreement (</w:t>
+      </w:r>
+      <w:r w:rsidR="006A6446">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delaware Statutory Trust </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC30F3">
+        <w:rPr>
+          <w:rStyle w:val="BodyTextChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master Lease) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>dated as of even date herewith, by and among Borrower, Lender and Master Lessee with respect to the Mortgaged Property, in a form approved by Lender and delivered to Lender, as amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="26CE124F" w14:textId="679A3DB3" w:rsidR="00E3617B" w:rsidRPr="00585528" w:rsidRDefault="00E3617B" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3E79" w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Summary of Loan Terms) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210E4E55" w14:textId="4161F0FF" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Taxes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418AACB7" w14:textId="10A1A9F1" w:rsidR="009D3D53" w:rsidRPr="009D3D53" w:rsidRDefault="009D3D53" w:rsidP="009D3D53">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_DV_C423"/>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Tenant Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and charges for other services provided at the </w:t>
+      </w:r>
+      <w:r w:rsidR="003130E0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D3D53">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>, whether now due, past due, or to become due, and tenant security deposits, exclusive of Master Lease Basic Rent.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="70E6E4BF" w14:textId="63C9DED5" w:rsidR="006F6238" w:rsidRDefault="006F6238" w:rsidP="00585528">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>“</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...421 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Term SOFR</w:t>
+      </w:r>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> Administrator.</w:t>
+        <w:t>” means the forward-looking term rate with a 30-day tenor based on SOFR that has been selected or recommended by the SOFR Administrator.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDFD065" w14:textId="70470DBC" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="00585528">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
@@ -15237,51 +15645,50 @@
         </w:rPr>
         <w:t>Total Parking Spaces</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B8E6AC" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Total Residential Units</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54762E9F" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -15409,117 +15816,280 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6E2EF" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+    <w:p w14:paraId="65C87343" w14:textId="77777777" w:rsidR="00590229" w:rsidRPr="002B5C24" w:rsidRDefault="00F824E3" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09CCD78C" w14:textId="3BB2B6CE" w:rsidR="00F824E3" w:rsidRPr="00585528" w:rsidRDefault="00F824E3" w:rsidP="008E5361">
+      </w:r>
+      <w:r w:rsidR="00590229" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FAB299" w14:textId="77777777" w:rsidR="00590229" w:rsidRDefault="00590229" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00585528">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1275DEEB" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A92DD2B" w14:textId="52D790D1" w:rsidR="00590229" w:rsidRPr="00A0084B" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3B8792" w14:textId="2AA645AE" w:rsidR="00590229" w:rsidRPr="002B5C24" w:rsidRDefault="00590229" w:rsidP="00590229">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00071E3D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1275DEEB" w14:textId="09CCDAC9" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="00590229">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
@@ -15570,101 +16140,89 @@
       </w:r>
       <w:r w:rsidRPr="00DC0E70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF594AB" w14:textId="2B3EA8E0" w:rsidR="000E7FD0" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E553FE9" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00585528" w:rsidRDefault="00422195" w:rsidP="008E5361">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00585528">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2696F704" w14:textId="7E4B6EE3" w:rsidR="006F6238" w:rsidRDefault="006F6238" w:rsidP="00010313">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F6238">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -15691,67 +16249,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Underwriting Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7131922D" w14:textId="77777777" w:rsidR="00E405EF" w:rsidRPr="00585528" w:rsidRDefault="00E405EF" w:rsidP="007C04D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00585528">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
@@ -15762,194 +16304,209 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4197C954" w14:textId="77777777" w:rsidR="009B2F50" w:rsidRPr="00DA5157" w:rsidRDefault="009B2F50" w:rsidP="009B2F50">
       <w:pPr>
         <w:ind w:left="5760" w:hanging="5760"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA5157">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009B2F50" w:rsidRPr="00DA5157" w:rsidSect="0028508D">
-      <w:footerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4F7BF3B2" w14:textId="77777777" w:rsidR="00F06372" w:rsidRDefault="00F06372">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0E521CF4" w14:textId="77777777" w:rsidR="00F06372" w:rsidRDefault="00F06372">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0C474B2E" w14:textId="77777777" w:rsidR="00F06372" w:rsidRDefault="00F06372">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11DFA152" w14:textId="77777777" w:rsidR="003B5755" w:rsidRDefault="003B5755">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B6C6924" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRDefault="00B6782E"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B6782E" w:rsidRPr="004F300D" w14:paraId="5CEB1351" w14:textId="77777777" w:rsidTr="009948DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="290A5C93" w14:textId="4C75C9E1" w:rsidR="00B6782E" w:rsidRPr="00C47A90" w:rsidRDefault="00B6782E" w:rsidP="00AB41E4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -15965,69 +16522,51 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="00162A38">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidR="0085130A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007C04D9">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>(Delaware Statutory Trust)</w:t>
           </w:r>
@@ -16059,67 +16598,51 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>6101.ARM.DST</w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00964AC5">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">5/5 </w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>(SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2721F61A" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRPr="00C47A90" w:rsidRDefault="00B6782E" w:rsidP="004F300D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -16145,134 +16668,134 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00475FF8">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00693F6D" w:rsidRPr="004F300D" w14:paraId="491FB238" w14:textId="77777777" w:rsidTr="009948DE">
+    <w:tr w:rsidR="00617535" w:rsidRPr="004F300D" w14:paraId="491FB238" w14:textId="77777777" w:rsidTr="009948DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4150FC64" w14:textId="77777777" w:rsidR="00693F6D" w:rsidRPr="00C47A90" w:rsidRDefault="00693F6D" w:rsidP="00693F6D">
+        <w:p w14:paraId="4150FC64" w14:textId="77777777" w:rsidR="00617535" w:rsidRPr="00C47A90" w:rsidRDefault="00617535" w:rsidP="00617535">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5AEF6CBB" w14:textId="2DF3834C" w:rsidR="00693F6D" w:rsidRPr="00C47A90" w:rsidRDefault="00693F6D" w:rsidP="00693F6D">
+        <w:p w14:paraId="5AEF6CBB" w14:textId="00BC4A59" w:rsidR="00617535" w:rsidRPr="00C47A90" w:rsidRDefault="00617535" w:rsidP="00617535">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2E2B2B0F" w14:textId="251C8EDD" w:rsidR="00693F6D" w:rsidRPr="00C47A90" w:rsidRDefault="00693F6D" w:rsidP="00693F6D">
+        <w:p w14:paraId="2E2B2B0F" w14:textId="1D49D78E" w:rsidR="00617535" w:rsidRPr="00C47A90" w:rsidRDefault="00617535" w:rsidP="00617535">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6004EB07" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRPr="008F6D51" w:rsidRDefault="00B6782E" w:rsidP="008F6D51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D9E449F" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRDefault="00B6782E" w:rsidP="0028508D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B6782E" w:rsidRPr="004F300D" w14:paraId="62736AB4" w14:textId="77777777" w:rsidTr="009948DE">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1BBB643A" w14:textId="5CA3D8B5" w:rsidR="00B6782E" w:rsidRPr="00C47A90" w:rsidRDefault="00B6782E" w:rsidP="00AB41E4">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -16288,69 +16811,51 @@
             </w:rPr>
             <w:t xml:space="preserve">Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type </w:t>
           </w:r>
           <w:r w:rsidR="00162A38">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> 5/5 (</w:t>
-[...17 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> 5/5 (SOFR)</w:t>
           </w:r>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r w:rsidR="0085130A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="007C04D9">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>(Delaware Statutory Trust)</w:t>
           </w:r>
@@ -16382,67 +16887,51 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>6101.ARM.DST</w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00964AC5">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">5/5 </w:t>
           </w:r>
           <w:r w:rsidR="00FB16DF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>(</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t>(SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5A895AF6" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRPr="00C47A90" w:rsidRDefault="00B6782E" w:rsidP="00C47A90">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -16498,154 +16987,184 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="00D16558" w14:textId="77777777" w:rsidR="0002347B" w:rsidRPr="00C47A90" w:rsidRDefault="0002347B" w:rsidP="0002347B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7C298E4C" w14:textId="575D7C5D" w:rsidR="0002347B" w:rsidRPr="00C47A90" w:rsidRDefault="00693F6D" w:rsidP="0002347B">
+        <w:p w14:paraId="7C298E4C" w14:textId="15E9B505" w:rsidR="0002347B" w:rsidRPr="00C47A90" w:rsidRDefault="00693F6D" w:rsidP="0002347B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>06</w:t>
           </w:r>
           <w:r w:rsidR="0002347B">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00617535">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6144F5B1" w14:textId="100C9CC4" w:rsidR="0002347B" w:rsidRPr="00C47A90" w:rsidRDefault="0002347B" w:rsidP="0002347B">
+        <w:p w14:paraId="6144F5B1" w14:textId="39F5FE5B" w:rsidR="0002347B" w:rsidRPr="00C47A90" w:rsidRDefault="0002347B" w:rsidP="0002347B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>© 202</w:t>
           </w:r>
-          <w:r w:rsidR="00693F6D">
+          <w:r w:rsidR="00617535">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64352D48" w14:textId="77777777" w:rsidR="00B6782E" w:rsidRDefault="00B6782E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="62B017D0" w14:textId="77777777" w:rsidR="00F06372" w:rsidRDefault="00F06372">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2E4AE516" w14:textId="77777777" w:rsidR="00F06372" w:rsidRDefault="00F06372">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03AC2722" w14:textId="77777777" w:rsidR="003B5755" w:rsidRDefault="003B5755">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="280E7C73" w14:textId="77777777" w:rsidR="003B5755" w:rsidRDefault="003B5755">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69BE194A" w14:textId="77777777" w:rsidR="003B5755" w:rsidRDefault="003B5755">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -19198,444 +19717,461 @@
   <w:num w:numId="16" w16cid:durableId="240212997">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="950354506">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="589850470">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="379015390">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1489857457">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="487476142">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="333075291">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00001934"/>
     <w:rsid w:val="00010313"/>
     <w:rsid w:val="0002347B"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="0002784E"/>
     <w:rsid w:val="00036353"/>
     <w:rsid w:val="00036557"/>
     <w:rsid w:val="00041BD3"/>
     <w:rsid w:val="00043005"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="000603A3"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00062890"/>
     <w:rsid w:val="00063B7D"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="00067E0C"/>
+    <w:rsid w:val="00071E3D"/>
     <w:rsid w:val="00074662"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00080C9C"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="00084B79"/>
     <w:rsid w:val="000900E3"/>
     <w:rsid w:val="00090B4F"/>
     <w:rsid w:val="0009398A"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A0FAC"/>
     <w:rsid w:val="000A5CC2"/>
     <w:rsid w:val="000A6F29"/>
     <w:rsid w:val="000A714A"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B3438"/>
     <w:rsid w:val="000C29B7"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E32DB"/>
     <w:rsid w:val="000E4731"/>
     <w:rsid w:val="000E7FD0"/>
     <w:rsid w:val="00111E6F"/>
     <w:rsid w:val="00112F6F"/>
+    <w:rsid w:val="001140C5"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00117967"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="0013508A"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014365D"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="00162A38"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="001654AC"/>
     <w:rsid w:val="001701A7"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019332E"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001C1150"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001C3C75"/>
     <w:rsid w:val="001C42DB"/>
     <w:rsid w:val="001C71D8"/>
     <w:rsid w:val="001D50E3"/>
     <w:rsid w:val="001D51B1"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001E7384"/>
     <w:rsid w:val="001F1DE6"/>
     <w:rsid w:val="001F6A49"/>
     <w:rsid w:val="002008B1"/>
+    <w:rsid w:val="00202881"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0022193C"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="002539B6"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00264ACD"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="00267CF3"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="0027716C"/>
     <w:rsid w:val="00281C68"/>
     <w:rsid w:val="0028508D"/>
     <w:rsid w:val="00285E46"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="00295548"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A0774"/>
     <w:rsid w:val="002A16CB"/>
     <w:rsid w:val="002A4A77"/>
     <w:rsid w:val="002B571A"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002B5F99"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002C78A2"/>
     <w:rsid w:val="002D25C2"/>
+    <w:rsid w:val="002D5B04"/>
     <w:rsid w:val="002E6F22"/>
     <w:rsid w:val="002E7494"/>
     <w:rsid w:val="00300CA3"/>
     <w:rsid w:val="00302116"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="003130E0"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="00334939"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00335229"/>
     <w:rsid w:val="00335EB3"/>
     <w:rsid w:val="00337C5E"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="00345473"/>
     <w:rsid w:val="003517E9"/>
+    <w:rsid w:val="00352069"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="003666F5"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="00385B32"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003904EB"/>
     <w:rsid w:val="00393DC1"/>
     <w:rsid w:val="003A5178"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A7902"/>
     <w:rsid w:val="003B0DA3"/>
     <w:rsid w:val="003B3E79"/>
     <w:rsid w:val="003B5235"/>
+    <w:rsid w:val="003B5755"/>
     <w:rsid w:val="003B57D4"/>
     <w:rsid w:val="003B5994"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B62A8"/>
+    <w:rsid w:val="003B6DBA"/>
     <w:rsid w:val="003B7D7D"/>
     <w:rsid w:val="003C0002"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C19C0"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C4F51"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D4F0D"/>
     <w:rsid w:val="003D628B"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E574B"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003E68B8"/>
     <w:rsid w:val="003F2AE3"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00401CF9"/>
     <w:rsid w:val="00403220"/>
     <w:rsid w:val="0040389B"/>
     <w:rsid w:val="0040391B"/>
     <w:rsid w:val="004072EC"/>
     <w:rsid w:val="00407FCD"/>
     <w:rsid w:val="00414672"/>
     <w:rsid w:val="00417B84"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="004278A2"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004309EC"/>
+    <w:rsid w:val="004336F9"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="0044275F"/>
     <w:rsid w:val="00442E69"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="00475FF8"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="00481B16"/>
     <w:rsid w:val="004851E6"/>
     <w:rsid w:val="0048771F"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A5D4F"/>
+    <w:rsid w:val="004A79A0"/>
     <w:rsid w:val="004B14CE"/>
     <w:rsid w:val="004B1ADF"/>
     <w:rsid w:val="004D3145"/>
     <w:rsid w:val="004D4D1C"/>
     <w:rsid w:val="004E068F"/>
     <w:rsid w:val="004E2B4E"/>
     <w:rsid w:val="004E53CB"/>
     <w:rsid w:val="004E6F8A"/>
     <w:rsid w:val="004E7F41"/>
     <w:rsid w:val="004F0C7A"/>
     <w:rsid w:val="004F1B7B"/>
     <w:rsid w:val="004F2514"/>
     <w:rsid w:val="004F2825"/>
     <w:rsid w:val="004F300D"/>
     <w:rsid w:val="004F4EBB"/>
     <w:rsid w:val="004F522C"/>
     <w:rsid w:val="004F6882"/>
     <w:rsid w:val="00502678"/>
     <w:rsid w:val="00503306"/>
     <w:rsid w:val="00505068"/>
     <w:rsid w:val="005068E2"/>
     <w:rsid w:val="00520FBA"/>
     <w:rsid w:val="005223EC"/>
     <w:rsid w:val="00522F4D"/>
     <w:rsid w:val="00534592"/>
     <w:rsid w:val="00535A62"/>
     <w:rsid w:val="00537B7E"/>
     <w:rsid w:val="00542927"/>
     <w:rsid w:val="005466E7"/>
     <w:rsid w:val="00547C75"/>
     <w:rsid w:val="00551D9B"/>
     <w:rsid w:val="0055641B"/>
     <w:rsid w:val="00556F36"/>
     <w:rsid w:val="0056135C"/>
     <w:rsid w:val="00564F94"/>
     <w:rsid w:val="0057337C"/>
     <w:rsid w:val="00573559"/>
     <w:rsid w:val="0057634C"/>
     <w:rsid w:val="00577B4E"/>
     <w:rsid w:val="00582845"/>
     <w:rsid w:val="00582FCD"/>
     <w:rsid w:val="00585528"/>
     <w:rsid w:val="00586EE6"/>
+    <w:rsid w:val="00590229"/>
     <w:rsid w:val="00591128"/>
     <w:rsid w:val="0059287D"/>
     <w:rsid w:val="00593AFC"/>
     <w:rsid w:val="00596365"/>
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A5359"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B18EB"/>
     <w:rsid w:val="005B7341"/>
     <w:rsid w:val="005C0B6B"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C0F79"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C1767"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D4069"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E41D6"/>
     <w:rsid w:val="005F1981"/>
     <w:rsid w:val="005F7527"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="006007B3"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602715"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="006035C3"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F30"/>
+    <w:rsid w:val="00617535"/>
     <w:rsid w:val="006210B0"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00644176"/>
     <w:rsid w:val="006451EA"/>
     <w:rsid w:val="00646196"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="00651FD0"/>
     <w:rsid w:val="00654BCE"/>
     <w:rsid w:val="00657D23"/>
+    <w:rsid w:val="006609ED"/>
     <w:rsid w:val="00672683"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="00676BBF"/>
     <w:rsid w:val="006777AF"/>
     <w:rsid w:val="00683CE3"/>
     <w:rsid w:val="0068413D"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="00693F6D"/>
     <w:rsid w:val="00694422"/>
     <w:rsid w:val="00697462"/>
     <w:rsid w:val="006A5717"/>
     <w:rsid w:val="006A6446"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006B6278"/>
     <w:rsid w:val="006C157A"/>
+    <w:rsid w:val="006C2BFF"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006D2F18"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D77C1"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
     <w:rsid w:val="006F6238"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="007247F9"/>
     <w:rsid w:val="00725396"/>
     <w:rsid w:val="00730E76"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="0073675C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="00754402"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00756DE8"/>
     <w:rsid w:val="00762898"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="007647C0"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="007739A1"/>
     <w:rsid w:val="00776601"/>
     <w:rsid w:val="007864AB"/>
+    <w:rsid w:val="00790036"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A3A2C"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A7D74"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B45A6"/>
     <w:rsid w:val="007B5AE4"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C04D9"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C41F4"/>
     <w:rsid w:val="007C6A9B"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007E6617"/>
     <w:rsid w:val="007E689A"/>
     <w:rsid w:val="007E6CE7"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F5308"/>
     <w:rsid w:val="007F7F55"/>
     <w:rsid w:val="00801B37"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="008054C4"/>
+    <w:rsid w:val="00815962"/>
     <w:rsid w:val="00816600"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="008206D9"/>
     <w:rsid w:val="0082353B"/>
     <w:rsid w:val="0082361B"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00843490"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00850C79"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="0085130A"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="0086725B"/>
     <w:rsid w:val="00871EFD"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="008778CC"/>
     <w:rsid w:val="00881C30"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
@@ -19649,74 +20185,77 @@
     <w:rsid w:val="008B7182"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C645A"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008C7103"/>
     <w:rsid w:val="008D5A87"/>
     <w:rsid w:val="008D76BD"/>
     <w:rsid w:val="008E5361"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F2456"/>
     <w:rsid w:val="008F2B40"/>
     <w:rsid w:val="008F6D51"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00907FA0"/>
     <w:rsid w:val="009145D9"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00932615"/>
     <w:rsid w:val="00932E05"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="0093786A"/>
     <w:rsid w:val="00937C0C"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
+    <w:rsid w:val="0094422A"/>
     <w:rsid w:val="00954FC2"/>
     <w:rsid w:val="00955242"/>
     <w:rsid w:val="00962A94"/>
     <w:rsid w:val="00964AC5"/>
     <w:rsid w:val="00967909"/>
     <w:rsid w:val="00971D82"/>
     <w:rsid w:val="00975DA9"/>
     <w:rsid w:val="00982546"/>
     <w:rsid w:val="00986039"/>
     <w:rsid w:val="0098603D"/>
     <w:rsid w:val="00987729"/>
+    <w:rsid w:val="0099310E"/>
     <w:rsid w:val="009941E0"/>
     <w:rsid w:val="009948DE"/>
     <w:rsid w:val="00995C40"/>
     <w:rsid w:val="009A2382"/>
     <w:rsid w:val="009A26E0"/>
     <w:rsid w:val="009A6BAF"/>
     <w:rsid w:val="009A79A1"/>
     <w:rsid w:val="009B0957"/>
     <w:rsid w:val="009B1CE3"/>
     <w:rsid w:val="009B2F50"/>
     <w:rsid w:val="009B3010"/>
     <w:rsid w:val="009B3837"/>
     <w:rsid w:val="009C2D60"/>
+    <w:rsid w:val="009C6661"/>
     <w:rsid w:val="009C7551"/>
     <w:rsid w:val="009C75BB"/>
     <w:rsid w:val="009D3200"/>
     <w:rsid w:val="009D3D53"/>
     <w:rsid w:val="009D4C77"/>
     <w:rsid w:val="009E1970"/>
     <w:rsid w:val="009F15DF"/>
     <w:rsid w:val="00A01C39"/>
     <w:rsid w:val="00A03749"/>
     <w:rsid w:val="00A1201B"/>
     <w:rsid w:val="00A12378"/>
     <w:rsid w:val="00A16BF2"/>
     <w:rsid w:val="00A2137D"/>
     <w:rsid w:val="00A23290"/>
     <w:rsid w:val="00A24C09"/>
     <w:rsid w:val="00A32A8F"/>
     <w:rsid w:val="00A34937"/>
     <w:rsid w:val="00A37194"/>
     <w:rsid w:val="00A37747"/>
     <w:rsid w:val="00A377B0"/>
     <w:rsid w:val="00A379A1"/>
     <w:rsid w:val="00A5445D"/>
     <w:rsid w:val="00A54F25"/>
     <w:rsid w:val="00A6116B"/>
     <w:rsid w:val="00A6257C"/>
@@ -19756,222 +20295,230 @@
     <w:rsid w:val="00B050DD"/>
     <w:rsid w:val="00B07EAE"/>
     <w:rsid w:val="00B10B9D"/>
     <w:rsid w:val="00B1365B"/>
     <w:rsid w:val="00B1370D"/>
     <w:rsid w:val="00B143E3"/>
     <w:rsid w:val="00B2417C"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B33A88"/>
     <w:rsid w:val="00B365B1"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B44306"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B47AE5"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B56A19"/>
     <w:rsid w:val="00B570C8"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B60C6E"/>
     <w:rsid w:val="00B65C59"/>
     <w:rsid w:val="00B6782E"/>
     <w:rsid w:val="00B71311"/>
     <w:rsid w:val="00B725ED"/>
+    <w:rsid w:val="00B74613"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B85F48"/>
     <w:rsid w:val="00B867E0"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00BA3B48"/>
     <w:rsid w:val="00BA4C1B"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB55AF"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BC30F3"/>
     <w:rsid w:val="00BC32F9"/>
     <w:rsid w:val="00BC334E"/>
     <w:rsid w:val="00BC4885"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD30FB"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD6921"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE7B6C"/>
+    <w:rsid w:val="00BF263B"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C067E5"/>
     <w:rsid w:val="00C0715C"/>
     <w:rsid w:val="00C1663D"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C17899"/>
     <w:rsid w:val="00C20588"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C34049"/>
     <w:rsid w:val="00C41141"/>
     <w:rsid w:val="00C411C9"/>
     <w:rsid w:val="00C43A1B"/>
     <w:rsid w:val="00C47A90"/>
     <w:rsid w:val="00C62534"/>
     <w:rsid w:val="00C6469D"/>
     <w:rsid w:val="00C663D3"/>
     <w:rsid w:val="00C66D94"/>
     <w:rsid w:val="00C71490"/>
     <w:rsid w:val="00C72C78"/>
+    <w:rsid w:val="00C7393C"/>
     <w:rsid w:val="00C7600B"/>
     <w:rsid w:val="00C76741"/>
     <w:rsid w:val="00C831AA"/>
     <w:rsid w:val="00C90B34"/>
     <w:rsid w:val="00CA1799"/>
     <w:rsid w:val="00CA3B68"/>
     <w:rsid w:val="00CB3272"/>
     <w:rsid w:val="00CB58F3"/>
     <w:rsid w:val="00CC015B"/>
     <w:rsid w:val="00CC071A"/>
     <w:rsid w:val="00CC0D7B"/>
     <w:rsid w:val="00CC1046"/>
     <w:rsid w:val="00CC14F6"/>
     <w:rsid w:val="00CC2A95"/>
     <w:rsid w:val="00CC3086"/>
     <w:rsid w:val="00CC3264"/>
     <w:rsid w:val="00CC480C"/>
     <w:rsid w:val="00CC6006"/>
     <w:rsid w:val="00CD0890"/>
     <w:rsid w:val="00CD79FA"/>
     <w:rsid w:val="00CE383D"/>
     <w:rsid w:val="00CE7E09"/>
+    <w:rsid w:val="00CF012E"/>
     <w:rsid w:val="00CF0C60"/>
     <w:rsid w:val="00CF1528"/>
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF2D57"/>
     <w:rsid w:val="00D00B20"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D1009A"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D16414"/>
     <w:rsid w:val="00D228A5"/>
     <w:rsid w:val="00D24734"/>
     <w:rsid w:val="00D27CEB"/>
     <w:rsid w:val="00D3478F"/>
     <w:rsid w:val="00D43A66"/>
     <w:rsid w:val="00D446CA"/>
     <w:rsid w:val="00D44FB1"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D46A20"/>
     <w:rsid w:val="00D46C20"/>
     <w:rsid w:val="00D57466"/>
     <w:rsid w:val="00D6492E"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D829FE"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D873C8"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D91FA0"/>
     <w:rsid w:val="00D96723"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA1631"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DB5650"/>
     <w:rsid w:val="00DC0E70"/>
     <w:rsid w:val="00DC1B48"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DC7327"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD2E34"/>
     <w:rsid w:val="00DD6EE1"/>
     <w:rsid w:val="00DD6FD3"/>
     <w:rsid w:val="00DE14E4"/>
     <w:rsid w:val="00DF5398"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00E008EE"/>
     <w:rsid w:val="00E04220"/>
     <w:rsid w:val="00E04651"/>
     <w:rsid w:val="00E078CB"/>
     <w:rsid w:val="00E247C3"/>
     <w:rsid w:val="00E30DA8"/>
     <w:rsid w:val="00E31882"/>
     <w:rsid w:val="00E33C6C"/>
     <w:rsid w:val="00E3617B"/>
     <w:rsid w:val="00E405EF"/>
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E42789"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E44120"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E54FFD"/>
     <w:rsid w:val="00E56D50"/>
+    <w:rsid w:val="00E611E8"/>
     <w:rsid w:val="00E62B33"/>
     <w:rsid w:val="00E66121"/>
     <w:rsid w:val="00E66424"/>
     <w:rsid w:val="00E6692C"/>
     <w:rsid w:val="00E712C7"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E92921"/>
     <w:rsid w:val="00E944CF"/>
     <w:rsid w:val="00E9511D"/>
     <w:rsid w:val="00E95736"/>
     <w:rsid w:val="00E96626"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1CDD"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA60CA"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EB7F08"/>
     <w:rsid w:val="00EC07EB"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED218F"/>
     <w:rsid w:val="00ED56FE"/>
     <w:rsid w:val="00ED65EE"/>
     <w:rsid w:val="00EE4D39"/>
     <w:rsid w:val="00EE7D7A"/>
     <w:rsid w:val="00EF128A"/>
     <w:rsid w:val="00F0145B"/>
     <w:rsid w:val="00F02D7A"/>
     <w:rsid w:val="00F03845"/>
     <w:rsid w:val="00F0556D"/>
     <w:rsid w:val="00F06372"/>
     <w:rsid w:val="00F10D64"/>
     <w:rsid w:val="00F11DFA"/>
     <w:rsid w:val="00F14631"/>
     <w:rsid w:val="00F15017"/>
     <w:rsid w:val="00F15DC4"/>
     <w:rsid w:val="00F2024D"/>
+    <w:rsid w:val="00F20D4F"/>
     <w:rsid w:val="00F24782"/>
     <w:rsid w:val="00F25778"/>
     <w:rsid w:val="00F26F0F"/>
     <w:rsid w:val="00F2745E"/>
     <w:rsid w:val="00F27D97"/>
     <w:rsid w:val="00F27DD8"/>
     <w:rsid w:val="00F3029E"/>
     <w:rsid w:val="00F3372C"/>
     <w:rsid w:val="00F3466C"/>
     <w:rsid w:val="00F35C54"/>
     <w:rsid w:val="00F37D2D"/>
     <w:rsid w:val="00F430BC"/>
     <w:rsid w:val="00F4331A"/>
     <w:rsid w:val="00F43C7D"/>
     <w:rsid w:val="00F462CA"/>
     <w:rsid w:val="00F4671F"/>
     <w:rsid w:val="00F471D2"/>
     <w:rsid w:val="00F57976"/>
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F7387F"/>
     <w:rsid w:val="00F75B5D"/>
@@ -20009,51 +20556,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BA764BA"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -20874,51 +21421,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6FD3"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00162A38"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="52046108">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21558,51 +22105,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2132900930">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctionslist.ofac.treas.gov/Home/ConsolidatedList" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/resource-center/sanctions/SDN-List/Pages/default.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.newyorkfed.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.treasury.gov/about/organizational-structure/offices/Pages/Office-of-Foreign-Assets-Control.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21826,69 +22373,69 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>58991</Characters>
+  <Pages>6</Pages>
+  <Words>10589</Words>
+  <Characters>60360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>491</Lines>
-  <Paragraphs>139</Paragraphs>
+  <Lines>503</Lines>
+  <Paragraphs>141</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.ARM.DST 5-5 SOFR</vt:lpstr>
+      <vt:lpstr>6101.ARM.DST 5-5 (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>69621</CharactersWithSpaces>
+  <CharactersWithSpaces>70808</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.ARM.DST 5-5 SOFR</dc:title>
+  <dc:title>6101.ARM.DST 5-5 (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - ARM 5/5 (SOFR)) (Delaware Statutory Trust)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>