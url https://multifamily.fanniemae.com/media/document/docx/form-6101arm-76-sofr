--- v0 (2025-10-13)
+++ v1 (2026-06-23)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5FF88D3C" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00422195">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4F2098" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00043005">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -115,60 +115,58 @@
       </w:r>
       <w:r w:rsidR="00CF3144">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7/6</w:t>
       </w:r>
       <w:r w:rsidR="007F236C" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00187F70" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007F236C" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00187F70" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068FA1FA" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="009C2D60" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -182,116 +180,58 @@
         <w:t>Capitalized terms used in the Loan Agreement have the meanings given to such terms in this Definitions Schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AB669D6" w14:textId="77777777" w:rsidR="00131715" w:rsidRPr="00157A2A" w:rsidRDefault="00131715" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-Day Average </w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website.</w:t>
+        <w:t>30-Day Average SOFR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the “30-Day Average SOFR” published by the SOFR Administrator on the SOFR Administrator Website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F45AA5E" w14:textId="276FDAE6" w:rsidR="005E3A21" w:rsidRPr="00157A2A" w:rsidRDefault="005E3A21" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Accrued Interest</w:t>
@@ -747,67 +687,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adverse Tax Event</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or </w:t>
-[...15 lines deleted...]
-        <w:t>, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
+        <w:t>” means any event that will (a) adversely affect the federal income tax status of any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, (b) result in the imposition of a “prohibited transaction” tax, within the meaning of Section 860F(a)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS, or (c) result in the imposition of a tax on any contribution after the startup date, within the meaning of Section 860G(d)(1) of the Internal Revenue Code, on any MBS trust that directly or indirectly holds the Mortgage Loan and issues MBS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC3F5F3" w14:textId="54E6BF4C" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00B97ADA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Amortization Period</w:t>
@@ -2099,62 +2023,97 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” (including with correlative meanings, such as “Controlling,” “Controlled by” and “under common Control with”) means, as applied to any entity, the possession, directly or indirectly, of the power to direct or cause the direction of the management and operations of such entity, whether through the ownership of voting securities or other ownership interests, by contract or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE7FFA1" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="002277F2" w:rsidRDefault="00162E34" w:rsidP="00162E34">
+    <w:p w14:paraId="6EE1AB57" w14:textId="77777777" w:rsidR="00FC6138" w:rsidRDefault="00FC6138" w:rsidP="00FC6138">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk184040642"/>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Control Takeover</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to directly or indirectly change Control of Borrower, Key Principal, or Guarantor, or effect a Transfer of any direct or indirect ownership interest in Borrower, Key Principal or Guarantor that is prohibited under this Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE7FFA1" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="002277F2" w:rsidRDefault="00162E34" w:rsidP="00162E34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlling Interest</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means ownership or Control of a Restricted Ownership Interest or the power or right to otherwise Control, directly or indirectly, the entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
@@ -2306,51 +2265,59 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Determination Notice</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the notice given by Lender to Borrower pursuant to the Conversion Option in which Lender </w:t>
       </w:r>
       <w:r w:rsidR="00454CE7" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">notifies Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>whether the Mortgage Loan satisfies the</w:t>
+        <w:t xml:space="preserve">whether the Mortgage Loan satisfies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00454CE7" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minimum Conversion Debt Service </w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Coverage </w:t>
       </w:r>
       <w:r w:rsidR="00454CE7" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ratio</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -2365,51 +2332,50 @@
         </w:rPr>
         <w:t>establishes the Net Cash Flow</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the Maximum Fixed Rate to which the Mortgage Loan may be converted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C3DACE" w14:textId="708F364D" w:rsidR="00573559" w:rsidRPr="00BB53DC" w:rsidRDefault="00573559" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB53DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB53DC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conversion Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB53DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidR="00632EC5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the issuance date of the MBS effectuating the Conversion which date shall be (a) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB53DC">
@@ -2916,50 +2882,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provided that (1)</w:t>
       </w:r>
       <w:r w:rsidR="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>interest rate used in determining such ratio shall be the greater of (</w:t>
       </w:r>
       <w:r w:rsidR="00CF3144">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
@@ -2986,59 +2953,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...7 lines deleted...]
-        <w:t>Underwriting Interest Rate (if any)</w:t>
+        <w:t>the Underwriting Interest Rate (if any)</w:t>
       </w:r>
       <w:r w:rsidR="00CF3144">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and (2) </w:t>
       </w:r>
       <w:r w:rsidR="001105E0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an Amortization Period of three hundred sixty</w:t>
       </w:r>
       <w:r w:rsidR="00F54A0D">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3288,137 +3247,153 @@
         </w:rPr>
         <w:t>Domestic Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7F79A4" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
+    <w:p w14:paraId="0F7F79A4" w14:textId="4129BEF8" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk228273497"/>
+      <w:r w:rsidR="00FC6138">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286A2F51" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -3530,83 +3505,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48FB9C1E" w14:textId="0AAF5A2A" w:rsidR="006548C2" w:rsidRPr="006548C2" w:rsidRDefault="006548C2" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_DV_C6"/>
+      <w:bookmarkStart w:id="13" w:name="_DV_C6"/>
       <w:r w:rsidRPr="006548C2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="006548C2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Employee Benefit Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="006548C2">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means a plan described in Section 3(3) of ERISA, regardless of whether the plan is subject to ERISA, or a “plan” as defined in Section 4975(e)(1) of the Internal Revenue Code.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="1D4BF054" w14:textId="3E7913A9" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enforcement Costs</w:t>
       </w:r>
@@ -3650,83 +3625,83 @@
         </w:rPr>
         <w:t xml:space="preserve"> Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain Environmental Indemnity Agreement dated as of the Effective Date made by Borrower to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented, or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="560A8B4E" w14:textId="77777777" w:rsidR="00816600" w:rsidRPr="00157A2A" w:rsidRDefault="00816600" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Inspections</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D8F1576" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Environmental Laws</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Environmental Indemnity</w:t>
       </w:r>
       <w:r w:rsidR="00F727B8" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -3915,143 +3890,143 @@
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exceptions to Representations and Warranties Schedule) to the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6697CE67" w14:textId="77777777" w:rsidR="00604E76" w:rsidRPr="00514D78" w:rsidRDefault="00604E76" w:rsidP="00604E76">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Hlk200740948"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk200740948"/>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FEMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the Federal Emergency Management Agency (or any successor).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p w14:paraId="1D2D5CB7" w14:textId="07808AEE" w:rsidR="00422195" w:rsidRPr="00514D78" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00514D78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704A9698" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="OLE_LINK5"/>
-      <w:bookmarkStart w:id="15" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK6"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First Principal and Interest Payment Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00793B1D" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28071291" w14:textId="302FE0E2" w:rsidR="00B97ADA" w:rsidRDefault="00B97ADA" w:rsidP="00B97ADA">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -4289,50 +4264,51 @@
       </w:r>
       <w:r w:rsidR="008054C4" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEF690C" w14:textId="77777777" w:rsidR="00010313" w:rsidRPr="00157A2A" w:rsidRDefault="00010313" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>ten (10) year term with a nine and one-half (9.5) year yield maintenance</w:t>
       </w:r>
       <w:r w:rsidR="008054C4" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> period</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -4360,77 +4336,111 @@
         </w:rPr>
         <w:t>Fixtures</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BC9BEE" w14:textId="77777777" w:rsidR="005D4069" w:rsidRPr="00157A2A" w:rsidRDefault="005D4069" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Force Majeure</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” shall mean acts of God, acts of war, civil disturbance, governmental action (including the revocation or refusal to grant licenses or permits, where such revocation or refusal is not due to the fault of Borrower), strikes, lockouts, fire, unavoidable casualties or any other causes beyond the reasonable control of Borrower (other than lack of financing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and of which Borrower shall have notified Lender in writing within ten (10) days after its occurrence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6825AEFD" w14:textId="77777777" w:rsidR="00642848" w:rsidRPr="002B5C24" w:rsidRDefault="00642848" w:rsidP="00642848">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Forced Sale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1E9D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the right of an investor to require a sale or other disposition of the Mortgaged Property (whether via an Acquisition by Deed or Acquisition of Controlling Interests).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="16B6B15C" w14:textId="77777777" w:rsidR="00A91DE0" w:rsidRPr="00157A2A" w:rsidRDefault="00F727B8" w:rsidP="00613884">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreclosure Event</w:t>
       </w:r>
@@ -4573,219 +4583,203 @@
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidR="00A91DE0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">in Louisiana, any dation </w:t>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>in Louisiana, any dation en paiement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3653536E" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Foreign Person</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Person who is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B47B74" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
+    <w:p w14:paraId="35B47B74" w14:textId="3724D0E4" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or individuals (</w:t>
       </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>a United States citizen or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7D41">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>a United States citizen or (</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>a legal permanent resident</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="17" w:name="_Hlk228273664"/>
+      <w:r w:rsidR="00642848">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the United States</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="005C7D41">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...13 lines deleted...]
-        <w:t>a legal permanent resident; or</w:t>
+        <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F0D878" w14:textId="77777777" w:rsidR="00162E34" w:rsidRPr="005C7D41" w:rsidRDefault="00162E34" w:rsidP="00162E34">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4883,80 +4877,135 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7F123E3F" w14:textId="77777777" w:rsidR="00642848" w:rsidRDefault="00642848" w:rsidP="00642848">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11.02(b)(7).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="063B7DB7" w14:textId="77777777" w:rsidR="00D07333" w:rsidRDefault="00D07333" w:rsidP="00D07333">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governmental Authority</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
+        <w:t xml:space="preserve">” means any court, board, commission, department or body of any municipal, county, state or federal governmental unit, or any subdivision of any court, board, commission, department or body of any municipal, county, state or federal governmental unit, that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>has or acquires jurisdiction over Borrower or the Mortgaged Property or the use, operation or improvement of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE7478E" w14:textId="21E6D7D1" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00D07333">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
@@ -5021,51 +5070,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the commencement, filing or continuation of a voluntary case or proceeding under one or more of the Insolvency Laws by Guarantor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7858A5C1" w14:textId="77777777" w:rsidR="009D28A6" w:rsidRDefault="009D28A6" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>the acknowledgment in writing by Guarantor (other than to Lender in connection with a workout)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that it is unable to pay its debts generally as they mature;</w:t>
       </w:r>
@@ -5504,50 +5552,51 @@
         </w:rPr>
         <w:t>Imposition Deposits</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B85564E" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Impositions</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="554CDA15" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5676,103 +5725,86 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">means, for any Interest Period, </w:t>
       </w:r>
       <w:r w:rsidR="0044655E" w:rsidRPr="0044655E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the sum determined by Lender as of the Index Replacement Date of (a)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due </w:t>
+        <w:t>the alternate rate of interest that has been selected by Lender as the replacement for the Current Index for the applicable Corresponding Tenor giving due consideration to (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>consideration to (</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t xml:space="preserve">any selection or recommendation of a replacement rate or the mechanism for determining such a rate by the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t> </w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at such time or (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2) </w:t>
       </w:r>
       <w:r w:rsidRPr="003E21F7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any evolving or then-prevailing market convention for determining a rate of interest as a replacement for the Current Index for U.S. dollar-denominated syndicated or bilateral credit facilities at such time</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5880,65 +5912,56 @@
     <w:p w14:paraId="6EBD5B49" w14:textId="43B6996E" w:rsidR="00794F8D" w:rsidRPr="00157A2A" w:rsidRDefault="00794F8D" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">the spread adjustment, or method for calculating or determining such spread adjustment, (which may be a positive or negative value or zero) that has been selected or recommended by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007B6248" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the applicable Unadjusted Index Replacement;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7163F8AD" w14:textId="77777777" w:rsidR="00794F8D" w:rsidRPr="00157A2A" w:rsidRDefault="00794F8D" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
@@ -6020,63 +6043,55 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current Index</w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the applicable Unadjusted </w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index</w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Replacement by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002F492F" w:rsidRPr="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>SOFR</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Administrator</w:t>
+        <w:t>SOFR Administrator</w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> at such time or (</w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D220C5" w:rsidRPr="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001378B2">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -6131,69 +6146,76 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Conforming Changes</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
+        <w:t xml:space="preserve">” means, with respect to any Index Replacement, any technical, administrative or operational changes (including changes to the definition of “Interest Period,” timing and frequency of determining rates and making payments of interest and other administrative matters, as well as the determination of the effective date for any such changes) that Lender decides may be appropriate to reflect the adoption and implementation of such Index </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Replacement and to permit the administration thereof by Lender in a manner substantially consistent with market practice (or, if Lender decides that adoption of any portion of such market practice is not administratively feasible or if Lender determines that no market practice for the administration of the Index Replacement exists, in such other manner of administration as Lender decides is reasonably necessary in connection with administration of the Mortgage Loan).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A898EA" w14:textId="77777777" w:rsidR="00794F8D" w:rsidRPr="00157A2A" w:rsidRDefault="00794F8D" w:rsidP="00817CDB">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Index Replacement Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the earliest to occur of the following events with respect to the Current Index:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFF2925" w14:textId="77777777" w:rsidR="00794F8D" w:rsidRPr="00157A2A" w:rsidRDefault="00794F8D" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -6441,106 +6463,99 @@
         </w:rPr>
         <w:t>Initial Monthly Debt Service Payment</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B86F490" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Initial Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376D644A" w14:textId="77777777" w:rsidR="00D07333" w:rsidRDefault="00D07333" w:rsidP="00D07333">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, </w:t>
-[...7 lines deleted...]
-        <w:t>proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
+        <w:t>” means the Bankruptcy Code, together with any other federal or state law affecting debtor and creditor rights or relating to the bankruptcy, insolvency, reorganization, arrangement, moratorium, readjustment of debt, dissolution, liquidation or similar laws, proceedings, or equitable principles affecting the enforcement of creditors’ rights, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3BB141" w14:textId="247B66D4" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00D07333">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6956,859 +6971,881 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means, in connection with a Conversion, the percentage equal to (a) the required net yield offered for purchase by </w:t>
       </w:r>
       <w:r w:rsidR="004F6882" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00573559" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or (b) the MBS pass-through rate offered for purchase by regular buyers of mortgage backed securities, as applicable, for a new Fannie Mae mortgage loan with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D60830" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>taking into account</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">taking into account the </w:t>
       </w:r>
       <w:r w:rsidR="00F92FB0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fixed Rate Option selected by Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CA0BF1" w14:textId="403926A5" w:rsidR="00794F8D" w:rsidRPr="00157A2A" w:rsidRDefault="00794F8D" w:rsidP="00613884">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ISDA Definitions</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means the 2006 ISDA Definitions published by the International Swaps and Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
+        <w:t xml:space="preserve">” means the 2006 ISDA Definitions published by the International Swaps and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Derivatives Association, Inc. or any successor thereto, as amended or supplemented from time to time, or any successor definitional booklet for interest rate derivatives published from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CB97E9" w14:textId="6D21693B" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00817CDB">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC56169" w14:textId="7A1C8CED" w:rsidR="00905860" w:rsidRPr="00157A2A" w:rsidRDefault="00905860" w:rsidP="00905860">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00162E34" w:rsidRPr="00162E34">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>individually and collectively, the Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Controls Borrower that Lender determines is critical to the successful operation and management of Borrower and the Mortgaged Property, as identified as such in the Summary of Loan Terms; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5136BD8E" w14:textId="227AAFC3" w:rsidR="00905860" w:rsidRPr="00157A2A" w:rsidRDefault="00905860" w:rsidP="00905860">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00162E34" w:rsidRPr="00162E34">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individually and collectively, </w:t>
+      </w:r>
+      <w:r w:rsidR="00623A97">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00162E34" w:rsidRPr="00162E34">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who becomes a Key Principal after the date of the Loan Agreement and is identified as such in an assumption agreement, or another amendment or supplement to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F7CE2A9" w14:textId="36FDF401" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00905860">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35104057" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Key Principal’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B81265E" w14:textId="77777777" w:rsidR="009145D9" w:rsidRPr="00157A2A" w:rsidRDefault="009145D9" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the land described in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Exhibit A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A9B90B" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Last Interest Only Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00793B1D" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2CAD1D" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Late Charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an amount equal to the delinquent amount then due under the Loan Documents multiplied by five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FA34BC" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C5EC3D" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity identified as “Lender” in the first paragraph of the Loan Agreement and its transferees, successors and assigns, or any subsequent holder of the Note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B048EC4" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s General Business Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E5CE4A" w14:textId="77777777" w:rsidR="009145D9" w:rsidRPr="00157A2A" w:rsidRDefault="009145D9" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Notice Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5327EBF6" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender’s Payment Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D94189B" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lien</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7580BCC9" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00F727B8" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Multifamily Loan and Security Agreement dated as of the Effective Date executed by and between Borrower and Lender to which this Definitions Schedule is attached, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D759FC" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Amount</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EA41932" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key Principal</w:t>
-[...251 lines deleted...]
-      <w:r w:rsidRPr="00157A2A">
+        <w:t>Loan Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the application for the Mortgage Loan submitted by Borrower to Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28678EA6" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Documents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Note, the Loan Agreement, the Security Instrument, the Environmental Indemnity Agreement, the Guaranty, all guaranties, all indemnity agreements, all Collateral Agreements, all O&amp;M Plans, and any other documents now or in the future executed by Borrower, Guarantor, Key Principal, any other guarantor or any other Person in connection with the Mortgage Loan, as such documents may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D836F8" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Servicer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the entity that from time to time is designated by Lender to collect payments and deposits and receive notices under the Note, the Loan Agreement, the Security Instrument and any other Loan Document, and otherwise to service the Mortgage Loan for the benefit of Lender.  Unless Borrower receives notice to the contrary, the Loan Servicer shall be the Lender originally named on the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC19891" w14:textId="14C4FCCD" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Term</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00613884" w:rsidRPr="00EC321E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5BB1" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as the same may be extended following a Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317FD21A" w14:textId="77777777" w:rsidR="00642848" w:rsidRDefault="00642848" w:rsidP="00642848">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loan Type</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7285">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning indicated on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...460 lines deleted...]
-        <w:t>, as the same may be extended following a Conversion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A06CFAA" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Year</w:t>
@@ -8141,100 +8178,107 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the maximum Fixed Rate </w:t>
       </w:r>
       <w:r w:rsidR="003942C3" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="004F6882" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which the Mortgage Loan may be converted, as determined by Lender, so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
+        <w:t xml:space="preserve"> which the Mortgage Loan may be converted, as determined by Lender, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>so that the Debt Service Coverage Ratio of the Mortgage Loan is not less than the Minimum Conversion Debt Service Coverage Ratio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A8059A" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Inspection Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361290FE" w14:textId="77777777" w:rsidR="00B57453" w:rsidRDefault="00B57453" w:rsidP="00B57453">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Permitted Equipment Financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FEBA323" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8316,83 +8360,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maximum Replacement Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDF1C3B" w14:textId="247219A1" w:rsidR="009C4EB9" w:rsidRPr="00157A2A" w:rsidRDefault="009C4EB9" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_DV_C16"/>
+      <w:bookmarkStart w:id="18" w:name="_DV_C16"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Maximum Restoration Reserve Disbursement Interval</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidR="002F492F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00CA6CE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8062B4" w14:textId="77777777" w:rsidR="003666F5" w:rsidRPr="00157A2A" w:rsidRDefault="003666F5" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
@@ -8450,60 +8494,60 @@
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mezzanine Financing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means debt financing to a direct or indirect owner of Borrower secured by a pledge of (a) such owner’s direct or indirect interest in Borrowe</w:t>
       </w:r>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_cp_change_92"/>
+      <w:bookmarkStart w:id="19" w:name="_cp_change_92"/>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, and/or (b) an economic interest in the Mortgaged Property’s Net Cash Flow (but not secured by the Mortgaged Property)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00E231FB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34EEC09C" w14:textId="77777777" w:rsidR="00010313" w:rsidRPr="00157A2A" w:rsidRDefault="00010313" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -8590,83 +8634,83 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Replacement Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01A528DD" w14:textId="484E0B49" w:rsidR="002E11C2" w:rsidRPr="00157A2A" w:rsidRDefault="002E11C2" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_DV_C17"/>
+      <w:bookmarkStart w:id="20" w:name="_DV_C17"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Minimum Restoration Reserve Disbursement Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="002F492F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00CA6CE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07411D71" w14:textId="77777777" w:rsidR="00F471D2" w:rsidRPr="00157A2A" w:rsidRDefault="00A2137D" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
@@ -8723,50 +8767,51 @@
         </w:rPr>
         <w:t>Monthly Replacement Reserve Deposit</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC7CAC1" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means the mortgage loan made by Lender to Borrower in the principal amount of the Note made pursuant to the Loan Agreement, evidenced by the Note and secured by the Loan Documents that are expressly stated to be security for the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBA1F1C" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8787,1471 +8832,1366 @@
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75485C92" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth</w:t>
+      </w:r>
+      <w:r w:rsidR="00586EE6" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7414405A" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Project Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3E9140" w14:textId="3D65F0C4" w:rsidR="008155C5" w:rsidRPr="00157A2A" w:rsidRDefault="008155C5" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE37C1" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Net Cash Flow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, for any specified period, the total of (a) the net rental income for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>plus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b) other allowable income for the Mortgaged Property, if any, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (c) operating expenses for the Mortgaged Property, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>minus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (d) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0B57" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the full amount underwritten </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3824" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0B57" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Replacement Reserve Account (regardless of whether deposits have been or will be waived or reduced), and as adjusted for economic vacancy and other factors by Lender for the specific asset class or loan type.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C1B34E" w14:textId="4E18BF4B" w:rsidR="008054C4" w:rsidRPr="00157A2A" w:rsidRDefault="008054C4" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>New Maturity Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Maturity Date of the Mortgage Loan following the Conversion, as set forth on the Summary of Loan Terms attached as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Conversion Amendment, which date may be the same as, or later than, the Maturity Date prior to the exercise of the Conversion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="603D3311" w14:textId="3436D11D" w:rsidR="00E56D50" w:rsidRPr="00157A2A" w:rsidRDefault="00E56D50" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Non-Recourse Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty of Non-Recourse Obligations of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DCF303" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="003A7902" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means that certain Multifamily Note of even date herewith in the original principal amount of the stated Loan Amount made by Borrower in favor of Lender, and all schedules, riders, allonges and addenda attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="056379C8" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Environmental Indemnity Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5443B044" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>OFAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the United States Treasury Department, Office of Foreign Assets Control, and any successor thereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3178C1" w14:textId="77777777" w:rsidR="00E967BF" w:rsidRDefault="00E967BF" w:rsidP="00E967BF">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational Chart Requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724EF7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Lender’s then current published “Organizational Chart Requirements.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0548CC05" w14:textId="77777777" w:rsidR="00912905" w:rsidRPr="00157A2A" w:rsidRDefault="00912905" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ownership Interests Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F335BF" w14:textId="34431291" w:rsidR="00E6699E" w:rsidRPr="00AF5DDB" w:rsidRDefault="00E6699E" w:rsidP="00E6699E">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ownership Interests Seller</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means, in connection with an Acquisition of Controlling Interests, individually and collectively, the seller of interests identified in the transfer document assigning the interests, and any other Person named in any purchase and sale agreement (and any assignments </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>“</w:t>
-[...14 lines deleted...]
-        <w:t>” has the meaning set forth</w:t>
+        <w:t>and amendments thereto) or similar document as the seller of the Acquired Ownership Interests</w:t>
+      </w:r>
+      <w:r w:rsidR="0077392A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as further identified on the Summary of Loan Terms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CE0CE6" w14:textId="77777777" w:rsidR="00586EE6" w:rsidRPr="00157A2A" w:rsidRDefault="00614F30" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00586EE6" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the Summary of Loan Terms.</w:t>
-[...24 lines deleted...]
-        <w:t>Multifamily Project Address</w:t>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D1B87B" w14:textId="713C1FBC" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the First Payment Date and the first</w:t>
+      </w:r>
+      <w:r w:rsidR="00403220" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day of each month thereafter until the Mortgage Loan is fully paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529F3A39" w14:textId="77777777" w:rsidR="00E56D50" w:rsidRPr="00157A2A" w:rsidRDefault="00E56D50" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Payment Guaranty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, if applicable, that certain Guaranty (Payment) of even date herewith executed by Guarantor to and for the benefit of Lender, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418979FE" w14:textId="77777777" w:rsidR="00564F94" w:rsidRPr="00157A2A" w:rsidRDefault="00564F94" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Encumbrance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A495F55" w14:textId="77777777" w:rsidR="00B57453" w:rsidRDefault="00B57453" w:rsidP="00B57453">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Equipment Financing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means equipment lease or other purchase money financing incurred in the ordinary course for acquisition of additional or replacement equipment or other personal property, or to refinance Permitted Equipment Financing, in an amount not to exceed, at any time, the Maximum Permitted Equipment Financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B10C231" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRPr="00E231FB" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Mezzanine Financing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means subordinate Mezzanine Financing incurred by a direct or indirect owner or owners of Borrower where the exercise of any of the rights and remedies by the holder or holders of the Mezzanine Financing would not in any circumstance cause (a) a change in Control in Borrower, Key Principal, or Guarantor, or (b) a Transfer of a direct or indirect Restricted Ownership Interest in Borrower, Key Principal, or Guarant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E231FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_cp_change_102"/>
+      <w:r w:rsidRPr="00E231FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>; provided in no event shall Permitted Mezzanine Financing be secured by a lien on the Mortgaged Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00E231FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB5A7CE" w14:textId="77777777" w:rsidR="000A07A7" w:rsidRDefault="000A07A7" w:rsidP="000A07A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002277F2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Preferred Equity that is approved by Lender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F341E1" w14:textId="77777777" w:rsidR="000A07A7" w:rsidRDefault="000A07A7" w:rsidP="000A07A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Prepayment Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the last Business Day of a calendar month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10334FD9" w14:textId="77777777" w:rsidR="000A07A7" w:rsidRPr="002B5C24" w:rsidRDefault="000A07A7" w:rsidP="000A07A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permitted Structured Common Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002112C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means Structured Common Equity that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A66419">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is approved by Lender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A71DF8" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means an individual, an estate, a trust, a corporation, a partnership, a limited liability company or any other organization or entity (whether governmental or private).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E358A50" w14:textId="3930D2AD" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means the Goods, accounts, choses of action, chattel paper, documents, general intangibles (including Software), payment intangibles, instruments, investment property, letter of credit rights, supporting obligations, computer information, source codes, object codes, records and data, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all telephone numbers or listings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> claims (including claims for indemnity or breach of warranty), deposit accounts and other property or assets of any kind or nature related to the Land or the Improvements, including operating agreements, surveys, plans and specifications and contracts for architectural, engineering and construction services relating to the Land or the Improvements, and all other intangible property and rights relating to the operation of, or used in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>connection with, the Land or the Improvements, including all governmental permits relating to any activities on the Land.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0707E307" w14:textId="77777777" w:rsidR="00AA10DF" w:rsidRPr="00157A2A" w:rsidRDefault="00AA10DF" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personalty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5851AEB5" w14:textId="2DCA3EBF" w:rsidR="000A07A7" w:rsidRPr="002B5C24" w:rsidRDefault="000A07A7" w:rsidP="000A07A7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Hlk219985585"/>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred Equity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct or indirect equity ownership interest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in, economic interests in, or rights with respect to, Borrower that provide an equity owner preferred </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or unequal </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Hlk219980627"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r w:rsidR="004369AF" w:rsidRPr="004369AF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative to other equity owners</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or (b) the payment of an asset management fee or any fee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an equity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>before Returns are paid to the investors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="2CE1BD2C" w14:textId="77777777" w:rsidR="00B47AE5" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Lockout Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47AE5" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2314E7" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00157A2A" w:rsidRDefault="003A7902" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the written notice that Borrower is required to provide to Lender in accordance with Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement in order to make a prepayment on the Mortgage Loan, which shall include, at a minimum, the Intended Prepayment Date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE5CC8B" w14:textId="77777777" w:rsidR="003A7902" w:rsidRPr="00157A2A" w:rsidRDefault="003A7902" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the amount payable by Borrower in connection with a prepayment of the Mortgage Loan, as provided in Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91DE0" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.03 (Lockout/Prepayment) of the Loan Agreement and calculated in accordance with the Prepayment Premium Schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E4B640" w14:textId="77777777" w:rsidR="005D4069" w:rsidRPr="00157A2A" w:rsidRDefault="005D4069" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means that certain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Schedule 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Prepayment Premium Schedule) to the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5630B993" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00157A2A" w:rsidRDefault="00407FCD" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepayment Premium Term</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3E9140" w14:textId="3D65F0C4" w:rsidR="008155C5" w:rsidRPr="00157A2A" w:rsidRDefault="008155C5" w:rsidP="00613884">
-[...1316 lines deleted...]
-    </w:p>
     <w:p w14:paraId="374832E0" w14:textId="41AF9AF3" w:rsidR="00C01E62" w:rsidRPr="00B17F1B" w:rsidRDefault="00B17F1B" w:rsidP="00C01E62">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_cp_change_35"/>
-      <w:bookmarkStart w:id="26" w:name="_Hlk181730693"/>
+      <w:bookmarkStart w:id="24" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="25" w:name="_Hlk181730693"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means, as of the Effective Date and at any time while the Mortgage Loan is outstanding, any Person that (a) owns in the aggregate, directly or indirectly (together with such Person’s Immediate Family Members, if an individual), twenty-five percent (25%) or more (through one or more entities) of the ownership interests in Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms, or (b) directly or indirectly Controls Borrower and is not otherwise identified as a Key Principal in the Summary of Loan Terms.  Each Principal identified as of the Effective Date is listed on the Summary of Loan Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p w14:paraId="67D49BBB" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRPr="002277F2" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -10273,109 +10213,109 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>” means:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62674566" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRPr="002277F2" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="27" w:name="_cp_change_44"/>
+      <w:bookmarkStart w:id="26" w:name="_cp_change_44"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that is determined by Fannie Mae to pose an unacceptable credit risk due to the aggregate amount of debt of such Person owned or held by Fannie Mae; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4614F348" w14:textId="77777777" w:rsidR="003F6480" w:rsidRDefault="003F6480" w:rsidP="003F6480">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="28" w:name="_cp_change_46"/>
+      <w:bookmarkStart w:id="27" w:name="_cp_change_46"/>
       <w:r>
         <w:rPr>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
         <w:t>any Person that has caused any unsatisfactory experience of a material nature with Fannie Mae or Lender, such as a default, fraud, intentional misrepresentation, litigation, arbitration or other similar act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="212B5F51" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRPr="002B5C24" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -10397,810 +10337,788 @@
         </w:rPr>
         <w:t>Property Jurisdiction</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17F472B5" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRPr="00AF5DDB" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Property Seller</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF5DDB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, in connection with an Acquisition by Deed, individually and collectively, the record title owner of the Mortgaged Property immediately prior to the Acquisition by Deed (and any Person identified as the seller, grantor or similar party on the deed conveying the Mortgaged Property to Borrower, if different), and any other Person named in any purchase and sale agreement (and any assignments and amendments thereto) or similar document as the seller of the Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as further identified on the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58758300" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property Square Footage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5F9800" w14:textId="77777777" w:rsidR="007E5CD7" w:rsidRDefault="007E5CD7" w:rsidP="007E5CD7">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publicly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Held Entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141176">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means (a) any entity that has a class of equity securities registered under Sections 12(b) or 12(g) of the Securities Exchange Act of 1934, as amended (including any real estate investment trust with voting shares or beneficial interests so registered), and (b) any pension fund controlled by any United States municipal, county, state or federal governmental unit (or any political subdivision, agency or instrumentality thereof).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7A8BB4" w14:textId="77777777" w:rsidR="00407FCD" w:rsidRPr="00157A2A" w:rsidRDefault="00407FCD" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Change Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0D7B" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4E5394" w14:textId="5DA56ED5" w:rsidR="00010313" w:rsidRPr="00157A2A" w:rsidRDefault="00010313" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rate Lock Request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means a request from Borrower </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16414" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender for a rate quot</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6882" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the Fixed Rate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11DFA" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (based on the Fixed Rate Option selected by Borrower) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>which shall apply after the Conversion</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16414" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Effective Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6114C0E9" w14:textId="77777777" w:rsidR="00C01E62" w:rsidRDefault="00C01E62" w:rsidP="00C01E62">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Hlk44401098"/>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refinance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means a refinance of an existing loan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encumbering or secured by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF5DDB">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Mortgaged Property (or a financing of the Mortgaged Property which was unencumbered immediately prior to the Effective Date) in each case where Borrower owned the Mortgaged Property immediately prior to the Effective Date and no Acquisition of Controlling Interests occurs in connection with the closing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E930C6" w14:textId="7C29DB16" w:rsidR="00407FCD" w:rsidRPr="00157A2A" w:rsidRDefault="00407FCD" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Remaining Amortization Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9511D" w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="4893BFE9" w14:textId="77777777" w:rsidR="00B97ADA" w:rsidRDefault="00B97ADA" w:rsidP="00B97ADA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> means a real estate mortgage investment conduit as defined in Section 860D of the Internal Revenue Code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B011E3A" w14:textId="3898E506" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00B97ADA">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F1927B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repair Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628D3274" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means, individually and collectively, the Required Repairs, Borrower Requested Repairs, and Additional Lender Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD567B4" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Repairs Escrow Deposit is deposited to fund the Repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8AEBC8" w14:textId="77777777" w:rsidR="00D07333" w:rsidRDefault="00D07333" w:rsidP="00D07333">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Account Administration Fee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7444716E" w14:textId="6605F8EC" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00D07333">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repairs Escrow Deposit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C0862C" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Property Square Footage</w:t>
+        <w:t>Replacement Reserve Account</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the account established by Lender into which the Replacement Reserve Deposits are deposited to fund the Replacements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E7E72D" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2F7B1B" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="003A7902" w:rsidP="00613884">
-[...401 lines deleted...]
-        <w:t>Repair Threshold</w:t>
+    <w:p w14:paraId="7F9C9518" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Account Interest Disbursement Frequency</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628D3274" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
-[...87 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3510A6BE" w14:textId="77777777" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Reserve Deposits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Initial Replacement Reserve Deposit, Monthly Replacement Reserve Deposits and any other deposits to the Replacement Reserve Account required by the Loan Agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD98596" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Replacement Threshold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Summary of Loan Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7444716E" w14:textId="6605F8EC" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00D07333">
-[...191 lines deleted...]
-    </w:p>
     <w:p w14:paraId="65E6BF08" w14:textId="77777777" w:rsidR="00E405EF" w:rsidRPr="00157A2A" w:rsidRDefault="00E405EF" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Replacements</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -11418,97 +11336,97 @@
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reserve/Escrow Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_DV_C19"/>
+      <w:bookmarkStart w:id="29" w:name="_DV_C19"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>individually and collectively</w:t>
       </w:r>
-      <w:bookmarkStart w:id="31" w:name="_DV_M189"/>
+      <w:bookmarkStart w:id="30" w:name="_DV_M189"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the Replacement Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="31" w:name="_DV_C21"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="32" w:name="_DV_M190"/>
       <w:bookmarkEnd w:id="31"/>
-      <w:r w:rsidRPr="00157A2A">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_DV_M190"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Repairs Escrow Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="33" w:name="_DV_C22"/>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and the Restoration Reserve Account</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="34" w:name="_DV_M191"/>
       <w:bookmarkEnd w:id="33"/>
-      <w:r w:rsidRPr="00157A2A">
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_DV_M191"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567F83C9" w14:textId="652B20C5" w:rsidR="00DD6FD3" w:rsidRPr="00157A2A" w:rsidRDefault="00DD6FD3" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -11549,97 +11467,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restoration</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any work and improvements required to be performed to the Mortgaged Property following a casualty or event of loss as set forth in plans and specifications approved by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD91939" w14:textId="77777777" w:rsidR="00C62A47" w:rsidRPr="00157A2A" w:rsidRDefault="00C62A47" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_DV_C24"/>
+      <w:bookmarkStart w:id="35" w:name="_DV_C24"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>” means, if applicable, the account established by Lender into which insurance proceeds are deposited in order to fund a Restoration following a casualty or event of loss.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="1614B74B" w14:textId="7513B92C" w:rsidR="00C62A47" w:rsidRPr="003D3B47" w:rsidRDefault="00C62A47" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_DV_C25"/>
+      <w:bookmarkStart w:id="36" w:name="_DV_C25"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Reserve Account Administration Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -11662,407 +11580,816 @@
       <w:r w:rsidR="002F492F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00CA6CE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01542DF7" w14:textId="1528C54A" w:rsidR="00C62A47" w:rsidRPr="00157A2A" w:rsidRDefault="00C62A47" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_DV_C26"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkStart w:id="37" w:name="_DV_C26"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Restoration Threshold</w:t>
       </w:r>
       <w:r w:rsidR="00D8086D">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidR="002F492F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>has the meaning set forth in the Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidR="00CA6CE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CD7E3E" w14:textId="72A954E7" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00817CDB">
+    <w:p w14:paraId="269E862C" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="002B5C24" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157A2A">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00157A2A">
+      <w:r w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Restricted Ownership Interest</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means, with respect to any entity, the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A710ACF" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="2A8E1EDA" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a general partnership or a joint venture, fifty percent (50%) or more of all general partnership or joint venture interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB86B76" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="29425502" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FF538E" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="70C3EFF6" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>the interest of any general partner; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C351F37" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="27D9A016" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all limited partnership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFB5665" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="62DF3F3C" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>if such entity is a limited liability company or a limited liability partnership:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E6397" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="2989D96F" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BAF7E47" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+        <w:t>the interest of any managing member</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="38" w:name="_cp_change_29"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the contractual rights of any non-member manager</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>, or any interest or contractual rights of any manager on behalf of a board of managers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28673BBC" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
         <w:t>fifty percent (50%) or more of all membership or other ownership interests in such entity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168C759D" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="1B6B6EEB" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2588B96A" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="40" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) with only one class of voting stock, fifty percent (50%) or more of voting stock in such corporation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038AFC20" w14:textId="5AA00CA3" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a corporation (other than a Publicly-Held Corporation) with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="093DE5E3" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+        <w:t xml:space="preserve">if such entity is a corporation (other than a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_cp_change_34"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) any interest or contractual rights of any director on a board of directors, and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E914F2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>) for corporations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with more than one class of voting stock, the amount of shares of voting stock sufficient to have the power to elect the majority of directors of such corporation </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="42" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(or such lower percentage as is required for decision-making by the board of directors);</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="05F7076F" w14:textId="66C4119B" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:tab/>
-        <w:t>if such entity is a trust (other than a land trust or a Publicly-Held Trust), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender).</w:t>
+        <w:t xml:space="preserve">if such entity is a trust (other than a land trust or a Publicly-Held </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="43" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Entity</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>), the power to Control such trust vested in the trustee of such trust or the ability to remove, appoint or substitute the trustee of such trust (unless the trustee of such trust after such removal, appointment or substitution is a trustee identified in the trust agreement approved by Lender)</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_cp_change_40"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>; or</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="70E4DC74" w14:textId="00B2A011" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_cp_change_42"/>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(g)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00256B7D" w:rsidRPr="00256B7D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the interests of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="ar-SA"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>any Person with a position and/or decision rights that are similar to those listed in (a) through (f).</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="16EA31A6" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="001D071C" w:rsidRDefault="00224008" w:rsidP="00224008">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Returns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dividends, distributions, payments, or returns </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on investment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A8E8CB" w14:textId="4E97AD5D" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review Fee</w:t>
@@ -12137,50 +12464,51 @@
         </w:rPr>
         <w:t>” means a country or territory whose government is subject to a sanctions program administered and enforced by OFAC</w:t>
       </w:r>
       <w:r w:rsidRPr="002277F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F7777B" w14:textId="09D69984" w:rsidR="00E3617B" w:rsidRPr="00157A2A" w:rsidRDefault="00E3617B" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Schedule of Interest Rate Type Provisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means that certain </w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Schedule</w:t>
       </w:r>
@@ -12232,51 +12560,50 @@
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means that certain multifamily mortgage, deed to secure debt or deed of trust executed and delivered by Borrower as security for the Mortgage Loan and encumbering the Mortgaged Property, including all riders or schedules attached thereto, as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD0F351" w14:textId="77777777" w:rsidR="00B0721F" w:rsidRPr="00157A2A" w:rsidRDefault="00B0721F" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Servicing Arrangement</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any arrangement between Lender and the Loan Servicer for loss sharing or interim advancement of funds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE9DD85" w14:textId="1C96A351" w:rsidR="00F92FB0" w:rsidRPr="00157A2A" w:rsidRDefault="00DD4360" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -12384,61 +12711,59 @@
       <w:r w:rsidR="00F92FB0" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>oan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32886590" w14:textId="222F1547" w:rsidR="003F6480" w:rsidRPr="003F6480" w:rsidRDefault="003F6480" w:rsidP="003F6480">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F6480">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003F6480">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SFHA</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003F6480">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” has the meaning set forth in Section 6.01(f) </w:t>
       </w:r>
       <w:r w:rsidR="006143AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Flood Zone) </w:t>
       </w:r>
       <w:r w:rsidRPr="003F6480">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754337BA" w14:textId="7E0304EA" w:rsidR="00B0721F" w:rsidRPr="00157A2A" w:rsidRDefault="00B0721F" w:rsidP="00817CDB">
       <w:pPr>
         <w:keepNext/>
@@ -12653,308 +12978,298 @@
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any platform or provider (including any internet or online service platform or provider) that offers Short-Term Rental services and arrangements, including booking and reservation services to guests and customers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6354B8" w14:textId="5DE61EF9" w:rsidR="00890D6C" w:rsidRDefault="00890D6C" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOFR</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00F450DE" w:rsidRPr="00F450DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>means, with respect to any day, the secured overnight financing rate</w:t>
       </w:r>
       <w:r w:rsidR="00906378">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> last</w:t>
       </w:r>
       <w:r w:rsidR="00F450DE" w:rsidRPr="00F450DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> published for such day by the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+        <w:t xml:space="preserve"> published for such day by the SOFR Administrator on the SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidR="00F450DE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5D7A8E" w14:textId="26CA99B3" w:rsidR="00D41C1E" w:rsidRPr="00157A2A" w:rsidRDefault="00D41C1E" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means the Federal Reserve Board and/or the Federal Reserve Bank of New York, or a committee officially endorsed or convened by the Federal Reserve Board and/or the Federal Reserve Bank of New York, or any successor publisher of SOFR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10335B00" w14:textId="613757C6" w:rsidR="00D41C1E" w:rsidRPr="00157A2A" w:rsidRDefault="00D41C1E" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Administrator Website</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOFR Administrator Website</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the website of the Federal Reserve Bank of New York at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00AF1C3A" w:rsidRPr="00FB4633">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.newyorkfed.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or such other source generally used by </w:t>
       </w:r>
       <w:r w:rsidR="006660A6" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commercial </w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">lenders to obtain </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> for any day.</w:t>
+        <w:t>lenders to obtain SOFR for any day.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A80EDEC" w14:textId="10C73809" w:rsidR="005738A0" w:rsidRPr="00157A2A" w:rsidRDefault="005738A0" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7D8B1D0C" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="002B5C24" w:rsidRDefault="00224008" w:rsidP="00224008">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7FAC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Structured Common Equity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>means direct or indirect equity ownership interests in, economic interests in, or rights with respect to, Borrower (that is not held by a Preferred Equity investor) that include (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Forced Sale right and/or (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D071C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) a Control Takeover right</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6074">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="26CE124F" w14:textId="2C7C1A25" w:rsidR="00E3617B" w:rsidRPr="00157A2A" w:rsidRDefault="00E3617B" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Loan Terms</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -13020,51 +13335,50 @@
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDFD065" w14:textId="61463844" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13243,130 +13557,294 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>an issuance or other creation of a direct or indirect ownership interest;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6E2EF" w14:textId="77777777" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+    <w:p w14:paraId="146FBFEC" w14:textId="77777777" w:rsidR="00224008" w:rsidRPr="002B5C24" w:rsidRDefault="00F824E3" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09CCD78C" w14:textId="439FC3D5" w:rsidR="00F824E3" w:rsidRPr="00157A2A" w:rsidRDefault="00F824E3" w:rsidP="00613884">
+      </w:r>
+      <w:r w:rsidR="00224008" w:rsidRPr="002B5C24">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a withdrawal, retirement, removal or involuntary resignation of any owner or manager of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E227DBA" w14:textId="77777777" w:rsidR="00224008" w:rsidRDefault="00224008" w:rsidP="00224008">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00157A2A">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00157A2A">
+      <w:r w:rsidRPr="002B5C24">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>a merger, consolidation, dissolution</w:t>
-[...29 lines deleted...]
-        </w:rPr>
+        <w:t>a merger, consolidation, dissolution, Division or liquidation of a legal entity</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E63162" w14:textId="522CEC07" w:rsidR="00224008" w:rsidRPr="00A0084B" w:rsidRDefault="00224008" w:rsidP="00224008">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">replacement, withdrawal, substitution, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition, or removal of a manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Body; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B017A68" w14:textId="46CCAD3C" w:rsidR="00224008" w:rsidRPr="002B5C24" w:rsidRDefault="00224008" w:rsidP="00224008">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2282D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he termination or revocation of a trust, or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>replacement, withdrawal, substitution, addition, or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> removal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0084B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of a trustee of a trust</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1275DEEB" w14:textId="12C1C0A6" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00374842">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transfer Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a fee equal to one percent</w:t>
       </w:r>
       <w:r w:rsidR="003B3E79" w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
@@ -13412,101 +13890,89 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> means regulations, revenue rulings and other public interpretations of the Internal Revenue Code by the Internal Revenue Service, as such regulations, rulings and interpretations may be amended or otherwise revised from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF594AB" w14:textId="2E6AB52C" w:rsidR="000E7FD0" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00B97ADA">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E553FE9" w14:textId="77777777" w:rsidR="00422195" w:rsidRPr="00157A2A" w:rsidRDefault="00422195" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Collateral</w:t>
+      <w:r w:rsidRPr="00157A2A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCC Collateral</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D9A624" w14:textId="65C7667A" w:rsidR="009763C3" w:rsidRPr="00157A2A" w:rsidRDefault="009763C3" w:rsidP="00613884">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
@@ -13533,85 +13999,68 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Underwriting Interest Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Fixed Rate Option selected by Borrower).</w:t>
+        <w:t>” means, in connection with the Conversion, the then-current minimum underwriting interest rate (if applicable) used by Lender for underwriting new loans with the same or substantially similar loan terms and credit characteristics as the Mortgage Loan (taking into account the Fixed Rate Option selected by Borrower).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7131922D" w14:textId="77777777" w:rsidR="00E405EF" w:rsidRPr="00157A2A" w:rsidRDefault="00E405EF" w:rsidP="009A2FEF">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Voidable Transfer</w:t>
       </w:r>
       <w:r w:rsidRPr="00157A2A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means any fraudulent conveyance, preference or other voidable or recoverable payment of money or transfer of property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45EFBE47" w14:textId="1AC0E674" w:rsidR="00E405EF" w:rsidRPr="00157A2A" w:rsidRDefault="00091B4B" w:rsidP="00091B4B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -13622,189 +14071,191 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E405EF" w:rsidRPr="00157A2A" w:rsidSect="0028508D">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C5A3493" w14:textId="77777777" w:rsidR="00310664" w:rsidRDefault="00310664">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7BDD2780" w14:textId="77777777" w:rsidR="00310664" w:rsidRDefault="00310664">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5D9C4ECE" w14:textId="77777777" w:rsidR="00310664" w:rsidRDefault="00310664">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Goudy Old Style">
     <w:panose1 w:val="02020502050305020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="inherit">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5894C645" w14:textId="77777777" w:rsidR="003D3B47" w:rsidRDefault="003D3B47">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CB9F9ED" w14:textId="77777777" w:rsidR="00703588" w:rsidRDefault="00703588">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B6C6924" w14:textId="77777777" w:rsidR="000D4426" w:rsidRDefault="000D4426"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2767"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
     <w:tr w:rsidR="000D4426" w:rsidRPr="004F300D" w14:paraId="5CEB1351" w14:textId="77777777" w:rsidTr="00187F70">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="290A5C93" w14:textId="336A366D" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="00DF3F96">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -13836,62 +14287,52 @@
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00CF3144">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7/6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
+            <w:t xml:space="preserve"> (SOFR</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>))</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="0D8E4CB8" w14:textId="6FBB719C" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="004F300D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
@@ -13899,67 +14340,51 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00CF3144">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7/6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2721F61A" w14:textId="77777777" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="004F300D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -13985,162 +14410,134 @@
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="004F300D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00B57453" w:rsidRPr="004F300D" w14:paraId="491FB238" w14:textId="77777777" w:rsidTr="00187F70">
+    <w:tr w:rsidR="006102EF" w:rsidRPr="004F300D" w14:paraId="491FB238" w14:textId="77777777" w:rsidTr="00187F70">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4150FC64" w14:textId="77777777" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00B57453" w:rsidP="00B57453">
+        <w:p w14:paraId="4150FC64" w14:textId="77777777" w:rsidR="006102EF" w:rsidRPr="00C47A90" w:rsidRDefault="006102EF" w:rsidP="006102EF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5AEF6CBB" w14:textId="453B1A59" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00133AB7" w:rsidP="00B57453">
+        <w:p w14:paraId="5AEF6CBB" w14:textId="49E4126E" w:rsidR="006102EF" w:rsidRPr="00C47A90" w:rsidRDefault="006102EF" w:rsidP="006102EF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>06</w:t>
-[...13 lines deleted...]
-            <w:t>5</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2E2B2B0F" w14:textId="3B3ED8EC" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00B57453" w:rsidP="00B57453">
+        <w:p w14:paraId="2E2B2B0F" w14:textId="256B4F03" w:rsidR="006102EF" w:rsidRPr="00C47A90" w:rsidRDefault="006102EF" w:rsidP="006102EF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>© 202</w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6004EB07" w14:textId="77777777" w:rsidR="000D4426" w:rsidRPr="008F6D51" w:rsidRDefault="000D4426" w:rsidP="008F6D51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D9E449F" w14:textId="77777777" w:rsidR="000D4426" w:rsidRDefault="000D4426" w:rsidP="0028508D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2767"/>
       <w:gridCol w:w="2945"/>
     </w:tblGrid>
     <w:tr w:rsidR="000D4426" w:rsidRPr="004F300D" w14:paraId="62736AB4" w14:textId="77777777" w:rsidTr="00187F70">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1BBB643A" w14:textId="7D5058AA" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="00DF3F96">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
@@ -14172,62 +14569,52 @@
             </w:rPr>
             <w:t xml:space="preserve"> ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00CF3144">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7/6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
+            <w:t xml:space="preserve"> (SOFR</w:t>
           </w:r>
-          <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-          <w:proofErr w:type="spellEnd"/>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7F00BE16" w14:textId="2520D95B" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="00C47A90">
@@ -14243,67 +14630,51 @@
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Form 6101.ARM</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00CF3144">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>7/6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-            <w:t>)</w:t>
+            <w:t xml:space="preserve"> (SOFR)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5A895AF6" w14:textId="77777777" w:rsidR="000D4426" w:rsidRPr="00C47A90" w:rsidRDefault="000D4426" w:rsidP="00C47A90">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
@@ -14359,184 +14730,184 @@
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="00D16558" w14:textId="77777777" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00B57453" w:rsidP="00B57453">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00C47A90">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7C298E4C" w14:textId="15706FD7" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00133AB7" w:rsidP="00B57453">
+        <w:p w14:paraId="7C298E4C" w14:textId="5078B7DB" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00133AB7" w:rsidP="00B57453">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>06</w:t>
           </w:r>
           <w:r w:rsidR="00B57453">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>-2</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="006102EF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2945" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6144F5B1" w14:textId="4CFB3286" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00B57453" w:rsidP="00B57453">
+        <w:p w14:paraId="6144F5B1" w14:textId="1A36FA60" w:rsidR="00B57453" w:rsidRPr="00C47A90" w:rsidRDefault="00B57453" w:rsidP="00B57453">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>© 202</w:t>
           </w:r>
-          <w:r w:rsidR="00133AB7">
+          <w:r w:rsidR="006102EF">
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64352D48" w14:textId="77777777" w:rsidR="000D4426" w:rsidRDefault="000D4426">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4C0E8248" w14:textId="77777777" w:rsidR="00310664" w:rsidRDefault="00310664">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5E563E83" w14:textId="77777777" w:rsidR="00310664" w:rsidRDefault="00310664">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="59BDC125" w14:textId="77777777" w:rsidR="003D3B47" w:rsidRDefault="003D3B47">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23052751" w14:textId="77777777" w:rsidR="00703588" w:rsidRDefault="00703588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BBEAD7B" w14:textId="77777777" w:rsidR="003D3B47" w:rsidRDefault="003D3B47">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B4B1003" w14:textId="77777777" w:rsidR="00703588" w:rsidRDefault="00703588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="00ADFC79" w14:textId="77777777" w:rsidR="003D3B47" w:rsidRDefault="003D3B47">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47A71E2F" w14:textId="77777777" w:rsidR="00703588" w:rsidRDefault="00703588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="018451C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C445AA2"/>
@@ -16994,199 +17365,205 @@
   <w:num w:numId="15" w16cid:durableId="1892686988">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1854831790">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1252351945">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="244654520">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1176118776">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="360012500">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="691105853">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="61441"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0055641B"/>
     <w:rsid w:val="00001934"/>
     <w:rsid w:val="00010313"/>
     <w:rsid w:val="00011AF9"/>
     <w:rsid w:val="00016B9B"/>
     <w:rsid w:val="000252DE"/>
     <w:rsid w:val="0002784E"/>
     <w:rsid w:val="000356C8"/>
     <w:rsid w:val="00035E89"/>
     <w:rsid w:val="00036353"/>
     <w:rsid w:val="00041BD3"/>
     <w:rsid w:val="00043005"/>
     <w:rsid w:val="000433EC"/>
     <w:rsid w:val="00044147"/>
     <w:rsid w:val="000531EE"/>
     <w:rsid w:val="00055AF9"/>
     <w:rsid w:val="000603A3"/>
     <w:rsid w:val="00060ACF"/>
     <w:rsid w:val="00061D87"/>
     <w:rsid w:val="00062890"/>
     <w:rsid w:val="00066F76"/>
     <w:rsid w:val="00067E0C"/>
     <w:rsid w:val="00074662"/>
+    <w:rsid w:val="000755B1"/>
     <w:rsid w:val="0008070D"/>
     <w:rsid w:val="00083580"/>
     <w:rsid w:val="0008391F"/>
     <w:rsid w:val="00083A28"/>
     <w:rsid w:val="0008468D"/>
     <w:rsid w:val="00084B79"/>
     <w:rsid w:val="000900E3"/>
     <w:rsid w:val="00090B4F"/>
     <w:rsid w:val="00091404"/>
     <w:rsid w:val="00091B4B"/>
     <w:rsid w:val="0009398A"/>
+    <w:rsid w:val="000A07A7"/>
     <w:rsid w:val="000A0C24"/>
     <w:rsid w:val="000A1BBC"/>
     <w:rsid w:val="000A6F29"/>
     <w:rsid w:val="000B06C0"/>
     <w:rsid w:val="000B12B7"/>
     <w:rsid w:val="000B3438"/>
     <w:rsid w:val="000D1BBC"/>
     <w:rsid w:val="000D4426"/>
     <w:rsid w:val="000D462D"/>
     <w:rsid w:val="000D4685"/>
+    <w:rsid w:val="000D5718"/>
     <w:rsid w:val="000E186B"/>
     <w:rsid w:val="000E1FEB"/>
     <w:rsid w:val="000E29D6"/>
     <w:rsid w:val="000E4731"/>
     <w:rsid w:val="000E7FD0"/>
     <w:rsid w:val="00100488"/>
     <w:rsid w:val="00103258"/>
     <w:rsid w:val="00105D3D"/>
     <w:rsid w:val="0010691D"/>
     <w:rsid w:val="001105E0"/>
     <w:rsid w:val="00112F6F"/>
     <w:rsid w:val="00114343"/>
     <w:rsid w:val="00114F7F"/>
     <w:rsid w:val="00122559"/>
     <w:rsid w:val="00131715"/>
     <w:rsid w:val="00131FE3"/>
     <w:rsid w:val="00133AB7"/>
     <w:rsid w:val="001344ED"/>
     <w:rsid w:val="00137588"/>
     <w:rsid w:val="001378B2"/>
     <w:rsid w:val="001404F3"/>
     <w:rsid w:val="001417A3"/>
     <w:rsid w:val="0014365D"/>
     <w:rsid w:val="0014398F"/>
     <w:rsid w:val="00145C9D"/>
     <w:rsid w:val="001468F3"/>
     <w:rsid w:val="00155552"/>
     <w:rsid w:val="00157A2A"/>
     <w:rsid w:val="00162DC1"/>
     <w:rsid w:val="00162E34"/>
     <w:rsid w:val="001654AC"/>
     <w:rsid w:val="0016569E"/>
     <w:rsid w:val="00167826"/>
     <w:rsid w:val="001701A7"/>
+    <w:rsid w:val="00180A26"/>
     <w:rsid w:val="00186789"/>
     <w:rsid w:val="00186A77"/>
     <w:rsid w:val="00187F70"/>
     <w:rsid w:val="00192E96"/>
     <w:rsid w:val="0019332E"/>
     <w:rsid w:val="0019576D"/>
     <w:rsid w:val="00195AD7"/>
     <w:rsid w:val="00195D6F"/>
+    <w:rsid w:val="001A2EEC"/>
     <w:rsid w:val="001A4311"/>
     <w:rsid w:val="001A55FF"/>
     <w:rsid w:val="001B38CC"/>
     <w:rsid w:val="001B6B45"/>
     <w:rsid w:val="001C1150"/>
     <w:rsid w:val="001C136E"/>
     <w:rsid w:val="001C2D44"/>
     <w:rsid w:val="001D50E3"/>
     <w:rsid w:val="001D51B1"/>
     <w:rsid w:val="001E379F"/>
     <w:rsid w:val="001E68A3"/>
     <w:rsid w:val="001F1DE6"/>
     <w:rsid w:val="001F4171"/>
     <w:rsid w:val="001F6A49"/>
     <w:rsid w:val="002008B1"/>
     <w:rsid w:val="002035C5"/>
     <w:rsid w:val="002052E0"/>
     <w:rsid w:val="002061EA"/>
     <w:rsid w:val="002114AE"/>
     <w:rsid w:val="00211EE2"/>
     <w:rsid w:val="0022193C"/>
+    <w:rsid w:val="00224008"/>
     <w:rsid w:val="00237B83"/>
     <w:rsid w:val="00245AA5"/>
     <w:rsid w:val="00246CD7"/>
     <w:rsid w:val="002532D9"/>
     <w:rsid w:val="002539B6"/>
+    <w:rsid w:val="00256B7D"/>
     <w:rsid w:val="0026333A"/>
     <w:rsid w:val="00265CCC"/>
     <w:rsid w:val="00267CF3"/>
     <w:rsid w:val="002718C1"/>
     <w:rsid w:val="0027281F"/>
     <w:rsid w:val="002740E9"/>
     <w:rsid w:val="00274A97"/>
     <w:rsid w:val="0027716C"/>
     <w:rsid w:val="0028508D"/>
     <w:rsid w:val="00285E46"/>
     <w:rsid w:val="00291D5D"/>
     <w:rsid w:val="00293AD1"/>
     <w:rsid w:val="00296EA9"/>
     <w:rsid w:val="002A0774"/>
     <w:rsid w:val="002A4A77"/>
     <w:rsid w:val="002B592E"/>
     <w:rsid w:val="002B69CC"/>
     <w:rsid w:val="002C069A"/>
     <w:rsid w:val="002C1277"/>
     <w:rsid w:val="002C15DF"/>
     <w:rsid w:val="002C24DC"/>
     <w:rsid w:val="002C325A"/>
     <w:rsid w:val="002C5B52"/>
     <w:rsid w:val="002D25C2"/>
     <w:rsid w:val="002D2825"/>
@@ -17199,116 +17576,122 @@
     <w:rsid w:val="00303D94"/>
     <w:rsid w:val="00303FB0"/>
     <w:rsid w:val="003054C0"/>
     <w:rsid w:val="003069B2"/>
     <w:rsid w:val="00307259"/>
     <w:rsid w:val="00307886"/>
     <w:rsid w:val="00310664"/>
     <w:rsid w:val="00311D40"/>
     <w:rsid w:val="00323EE8"/>
     <w:rsid w:val="003267EB"/>
     <w:rsid w:val="00334939"/>
     <w:rsid w:val="00334B01"/>
     <w:rsid w:val="00335229"/>
     <w:rsid w:val="00335EB3"/>
     <w:rsid w:val="00336B30"/>
     <w:rsid w:val="00337C5E"/>
     <w:rsid w:val="00340887"/>
     <w:rsid w:val="0034290A"/>
     <w:rsid w:val="003464C7"/>
     <w:rsid w:val="003517E9"/>
     <w:rsid w:val="003521DA"/>
     <w:rsid w:val="003535B1"/>
     <w:rsid w:val="0036082E"/>
     <w:rsid w:val="003642AD"/>
     <w:rsid w:val="003666F5"/>
+    <w:rsid w:val="00374842"/>
     <w:rsid w:val="0037779E"/>
     <w:rsid w:val="00383EFB"/>
     <w:rsid w:val="0038791D"/>
     <w:rsid w:val="003904EB"/>
     <w:rsid w:val="00390C7D"/>
     <w:rsid w:val="00391EC4"/>
     <w:rsid w:val="00393F83"/>
     <w:rsid w:val="003942C3"/>
     <w:rsid w:val="00396FFE"/>
     <w:rsid w:val="003A0CA5"/>
     <w:rsid w:val="003A0FE5"/>
     <w:rsid w:val="003A5178"/>
     <w:rsid w:val="003A552F"/>
     <w:rsid w:val="003A7902"/>
     <w:rsid w:val="003B0DA3"/>
     <w:rsid w:val="003B1825"/>
     <w:rsid w:val="003B3E79"/>
     <w:rsid w:val="003B5235"/>
     <w:rsid w:val="003B57D4"/>
     <w:rsid w:val="003B5FEF"/>
     <w:rsid w:val="003B7D7D"/>
     <w:rsid w:val="003C0002"/>
     <w:rsid w:val="003C02A8"/>
     <w:rsid w:val="003C13BF"/>
     <w:rsid w:val="003C163D"/>
     <w:rsid w:val="003C2FDA"/>
     <w:rsid w:val="003C457E"/>
     <w:rsid w:val="003C4F51"/>
     <w:rsid w:val="003C5791"/>
     <w:rsid w:val="003D0238"/>
     <w:rsid w:val="003D0992"/>
     <w:rsid w:val="003D3B47"/>
     <w:rsid w:val="003E2D70"/>
     <w:rsid w:val="003E5B27"/>
     <w:rsid w:val="003E60EF"/>
     <w:rsid w:val="003E68B8"/>
     <w:rsid w:val="003E7BB7"/>
     <w:rsid w:val="003F265A"/>
     <w:rsid w:val="003F2AE3"/>
     <w:rsid w:val="003F3150"/>
     <w:rsid w:val="003F35D2"/>
     <w:rsid w:val="003F3AA3"/>
     <w:rsid w:val="003F5B8F"/>
     <w:rsid w:val="003F6480"/>
+    <w:rsid w:val="003F70B9"/>
     <w:rsid w:val="003F763A"/>
     <w:rsid w:val="00400896"/>
     <w:rsid w:val="004010AC"/>
     <w:rsid w:val="00403220"/>
     <w:rsid w:val="0040389B"/>
     <w:rsid w:val="0040391B"/>
     <w:rsid w:val="00404556"/>
     <w:rsid w:val="00405B17"/>
     <w:rsid w:val="004072EC"/>
     <w:rsid w:val="00407FCD"/>
     <w:rsid w:val="00414672"/>
+    <w:rsid w:val="004170F1"/>
     <w:rsid w:val="004175C8"/>
+    <w:rsid w:val="0042079C"/>
     <w:rsid w:val="00420B1D"/>
     <w:rsid w:val="004210CC"/>
     <w:rsid w:val="00421915"/>
     <w:rsid w:val="00422195"/>
     <w:rsid w:val="00422BF3"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00430379"/>
     <w:rsid w:val="004304C9"/>
     <w:rsid w:val="004309EC"/>
     <w:rsid w:val="004313F9"/>
     <w:rsid w:val="0043683A"/>
+    <w:rsid w:val="004369AF"/>
     <w:rsid w:val="0044146F"/>
     <w:rsid w:val="0044275F"/>
     <w:rsid w:val="00442E69"/>
     <w:rsid w:val="004446A2"/>
     <w:rsid w:val="00445EBB"/>
     <w:rsid w:val="0044655E"/>
     <w:rsid w:val="00453EFB"/>
     <w:rsid w:val="00454A2E"/>
     <w:rsid w:val="00454CE7"/>
     <w:rsid w:val="00457A2C"/>
     <w:rsid w:val="00463168"/>
     <w:rsid w:val="00471EB3"/>
     <w:rsid w:val="004735CC"/>
     <w:rsid w:val="0047438F"/>
     <w:rsid w:val="00476F54"/>
     <w:rsid w:val="0047726C"/>
     <w:rsid w:val="00477A66"/>
     <w:rsid w:val="004808B8"/>
     <w:rsid w:val="00480B1D"/>
     <w:rsid w:val="004851E6"/>
     <w:rsid w:val="0048771F"/>
     <w:rsid w:val="00492B08"/>
     <w:rsid w:val="004A2510"/>
     <w:rsid w:val="004A2B94"/>
     <w:rsid w:val="004A56B7"/>
@@ -17372,220 +17755,229 @@
     <w:rsid w:val="0059778D"/>
     <w:rsid w:val="005A0255"/>
     <w:rsid w:val="005A27D7"/>
     <w:rsid w:val="005A352E"/>
     <w:rsid w:val="005A3EB5"/>
     <w:rsid w:val="005A5359"/>
     <w:rsid w:val="005A5C80"/>
     <w:rsid w:val="005B14D0"/>
     <w:rsid w:val="005B18EB"/>
     <w:rsid w:val="005B4A4B"/>
     <w:rsid w:val="005B7341"/>
     <w:rsid w:val="005C0C44"/>
     <w:rsid w:val="005C0F79"/>
     <w:rsid w:val="005C10E9"/>
     <w:rsid w:val="005C1743"/>
     <w:rsid w:val="005C1767"/>
     <w:rsid w:val="005C2CC7"/>
     <w:rsid w:val="005C62B0"/>
     <w:rsid w:val="005D0C71"/>
     <w:rsid w:val="005D3AE0"/>
     <w:rsid w:val="005D4069"/>
     <w:rsid w:val="005D43EE"/>
     <w:rsid w:val="005D5468"/>
     <w:rsid w:val="005E3A21"/>
     <w:rsid w:val="005E41D6"/>
+    <w:rsid w:val="005E762B"/>
     <w:rsid w:val="005F46DD"/>
     <w:rsid w:val="005F7527"/>
     <w:rsid w:val="005F7911"/>
     <w:rsid w:val="006007B3"/>
     <w:rsid w:val="00600BA0"/>
     <w:rsid w:val="00601A5C"/>
     <w:rsid w:val="00602FE3"/>
     <w:rsid w:val="00604E76"/>
+    <w:rsid w:val="006102EF"/>
     <w:rsid w:val="006118AD"/>
     <w:rsid w:val="0061279A"/>
     <w:rsid w:val="00613884"/>
     <w:rsid w:val="00613986"/>
     <w:rsid w:val="006143AF"/>
     <w:rsid w:val="00614CE6"/>
     <w:rsid w:val="00614F30"/>
     <w:rsid w:val="006210B0"/>
     <w:rsid w:val="0062307A"/>
     <w:rsid w:val="00623194"/>
     <w:rsid w:val="00623A97"/>
     <w:rsid w:val="00626C6B"/>
     <w:rsid w:val="00627421"/>
     <w:rsid w:val="00630AD3"/>
     <w:rsid w:val="00632EC5"/>
     <w:rsid w:val="00634272"/>
     <w:rsid w:val="00640E8D"/>
+    <w:rsid w:val="00642848"/>
     <w:rsid w:val="00644176"/>
     <w:rsid w:val="00646196"/>
     <w:rsid w:val="00650769"/>
     <w:rsid w:val="006548C2"/>
     <w:rsid w:val="00654BCE"/>
     <w:rsid w:val="006660A6"/>
     <w:rsid w:val="00672683"/>
     <w:rsid w:val="00676349"/>
     <w:rsid w:val="00676A0D"/>
     <w:rsid w:val="006777AF"/>
     <w:rsid w:val="006830A7"/>
     <w:rsid w:val="00683CE3"/>
     <w:rsid w:val="00691794"/>
     <w:rsid w:val="00694422"/>
     <w:rsid w:val="00697462"/>
+    <w:rsid w:val="006A71B5"/>
     <w:rsid w:val="006B0F1D"/>
     <w:rsid w:val="006C157A"/>
     <w:rsid w:val="006C2C50"/>
     <w:rsid w:val="006C3D3F"/>
     <w:rsid w:val="006C5F46"/>
     <w:rsid w:val="006D2F18"/>
     <w:rsid w:val="006D40EC"/>
     <w:rsid w:val="006D77C1"/>
     <w:rsid w:val="006E5C0B"/>
     <w:rsid w:val="006F312B"/>
     <w:rsid w:val="006F3E46"/>
     <w:rsid w:val="006F5091"/>
+    <w:rsid w:val="00703588"/>
     <w:rsid w:val="00704A5C"/>
     <w:rsid w:val="00704ED6"/>
     <w:rsid w:val="00710737"/>
     <w:rsid w:val="00711F1A"/>
     <w:rsid w:val="00712557"/>
     <w:rsid w:val="007130BC"/>
     <w:rsid w:val="007135BC"/>
     <w:rsid w:val="00715623"/>
     <w:rsid w:val="0072136D"/>
     <w:rsid w:val="0072167A"/>
     <w:rsid w:val="00730E76"/>
     <w:rsid w:val="00731AC6"/>
     <w:rsid w:val="007351A3"/>
     <w:rsid w:val="00735D8C"/>
     <w:rsid w:val="0073675C"/>
     <w:rsid w:val="00737FB7"/>
     <w:rsid w:val="00741D93"/>
     <w:rsid w:val="0074361F"/>
     <w:rsid w:val="007503F5"/>
     <w:rsid w:val="0075066E"/>
     <w:rsid w:val="007524B5"/>
     <w:rsid w:val="00754402"/>
     <w:rsid w:val="0075665F"/>
     <w:rsid w:val="007567B2"/>
     <w:rsid w:val="00762AC4"/>
     <w:rsid w:val="00763A0C"/>
     <w:rsid w:val="007647C0"/>
     <w:rsid w:val="00765B6D"/>
     <w:rsid w:val="00770D64"/>
     <w:rsid w:val="0077392A"/>
     <w:rsid w:val="007739A1"/>
     <w:rsid w:val="007864AB"/>
+    <w:rsid w:val="00790AB0"/>
     <w:rsid w:val="00791D84"/>
     <w:rsid w:val="007930F8"/>
     <w:rsid w:val="00793890"/>
     <w:rsid w:val="00793B1D"/>
     <w:rsid w:val="007941EA"/>
     <w:rsid w:val="00794DD7"/>
     <w:rsid w:val="00794F8D"/>
     <w:rsid w:val="007975B9"/>
     <w:rsid w:val="007A0F44"/>
     <w:rsid w:val="007A117B"/>
     <w:rsid w:val="007A3A2C"/>
     <w:rsid w:val="007A58B9"/>
     <w:rsid w:val="007A62B2"/>
     <w:rsid w:val="007A7D74"/>
     <w:rsid w:val="007B0D1E"/>
     <w:rsid w:val="007B1832"/>
     <w:rsid w:val="007B28D7"/>
     <w:rsid w:val="007B6248"/>
     <w:rsid w:val="007B77E7"/>
     <w:rsid w:val="007C1EE7"/>
     <w:rsid w:val="007C53E7"/>
     <w:rsid w:val="007C6A9B"/>
     <w:rsid w:val="007D01FB"/>
     <w:rsid w:val="007D58AB"/>
     <w:rsid w:val="007D59C3"/>
     <w:rsid w:val="007D5AC2"/>
     <w:rsid w:val="007D6777"/>
     <w:rsid w:val="007E4A7D"/>
     <w:rsid w:val="007E5795"/>
+    <w:rsid w:val="007E5CD7"/>
     <w:rsid w:val="007E6617"/>
     <w:rsid w:val="007E689A"/>
     <w:rsid w:val="007E6CE7"/>
     <w:rsid w:val="007F1BC9"/>
     <w:rsid w:val="007F236C"/>
     <w:rsid w:val="007F5666"/>
     <w:rsid w:val="007F5D7C"/>
     <w:rsid w:val="007F7F55"/>
     <w:rsid w:val="00801B15"/>
     <w:rsid w:val="00801B37"/>
     <w:rsid w:val="008027B1"/>
     <w:rsid w:val="00802CF7"/>
     <w:rsid w:val="008054C4"/>
     <w:rsid w:val="008155C5"/>
     <w:rsid w:val="00816600"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="008169D5"/>
     <w:rsid w:val="00816B91"/>
     <w:rsid w:val="00817CDB"/>
     <w:rsid w:val="0082353B"/>
     <w:rsid w:val="0082361B"/>
     <w:rsid w:val="008265BF"/>
     <w:rsid w:val="008421AC"/>
     <w:rsid w:val="00843490"/>
     <w:rsid w:val="008446FA"/>
     <w:rsid w:val="0084570B"/>
     <w:rsid w:val="00845C9A"/>
     <w:rsid w:val="00846B62"/>
     <w:rsid w:val="00850C79"/>
     <w:rsid w:val="00851157"/>
     <w:rsid w:val="00855146"/>
     <w:rsid w:val="00861490"/>
     <w:rsid w:val="00863EB1"/>
     <w:rsid w:val="00871A67"/>
     <w:rsid w:val="0087317D"/>
     <w:rsid w:val="00874E59"/>
     <w:rsid w:val="00877D66"/>
     <w:rsid w:val="008816DD"/>
     <w:rsid w:val="00881C30"/>
     <w:rsid w:val="00882297"/>
     <w:rsid w:val="00886A7B"/>
     <w:rsid w:val="0089082F"/>
     <w:rsid w:val="00890D6C"/>
+    <w:rsid w:val="00892652"/>
     <w:rsid w:val="00893854"/>
     <w:rsid w:val="0089429D"/>
     <w:rsid w:val="008A0E65"/>
     <w:rsid w:val="008A11D2"/>
     <w:rsid w:val="008A1D61"/>
     <w:rsid w:val="008A76A4"/>
     <w:rsid w:val="008B46EE"/>
     <w:rsid w:val="008B7182"/>
     <w:rsid w:val="008C134D"/>
     <w:rsid w:val="008C32E1"/>
     <w:rsid w:val="008C645A"/>
     <w:rsid w:val="008C6761"/>
     <w:rsid w:val="008D5A87"/>
     <w:rsid w:val="008D76BD"/>
+    <w:rsid w:val="008E14F3"/>
     <w:rsid w:val="008E4528"/>
     <w:rsid w:val="008E5361"/>
     <w:rsid w:val="008E7FAD"/>
     <w:rsid w:val="008F2456"/>
     <w:rsid w:val="008F2B40"/>
     <w:rsid w:val="008F6D51"/>
     <w:rsid w:val="00905860"/>
     <w:rsid w:val="00906378"/>
     <w:rsid w:val="00906746"/>
     <w:rsid w:val="00907FA0"/>
     <w:rsid w:val="00912905"/>
     <w:rsid w:val="009145D9"/>
     <w:rsid w:val="009166FC"/>
     <w:rsid w:val="009246F3"/>
     <w:rsid w:val="00925DF3"/>
     <w:rsid w:val="00932615"/>
     <w:rsid w:val="009332B8"/>
     <w:rsid w:val="00937C0C"/>
     <w:rsid w:val="00937EB4"/>
     <w:rsid w:val="00940FD9"/>
     <w:rsid w:val="00942927"/>
     <w:rsid w:val="00947B7C"/>
     <w:rsid w:val="00954FC2"/>
     <w:rsid w:val="00955242"/>
     <w:rsid w:val="0095755E"/>
@@ -17673,91 +18065,96 @@
     <w:rsid w:val="00AB4F18"/>
     <w:rsid w:val="00AB5E66"/>
     <w:rsid w:val="00AC0886"/>
     <w:rsid w:val="00AC26E0"/>
     <w:rsid w:val="00AE1133"/>
     <w:rsid w:val="00AE4EEA"/>
     <w:rsid w:val="00AE508F"/>
     <w:rsid w:val="00AE5F29"/>
     <w:rsid w:val="00AE767E"/>
     <w:rsid w:val="00AE76A0"/>
     <w:rsid w:val="00AF03B8"/>
     <w:rsid w:val="00AF1817"/>
     <w:rsid w:val="00AF1974"/>
     <w:rsid w:val="00AF1C3A"/>
     <w:rsid w:val="00AF3A9E"/>
     <w:rsid w:val="00AF3F0A"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00AF5950"/>
     <w:rsid w:val="00AF5C0B"/>
     <w:rsid w:val="00AF75BB"/>
     <w:rsid w:val="00B05E82"/>
     <w:rsid w:val="00B0721F"/>
     <w:rsid w:val="00B1365B"/>
     <w:rsid w:val="00B139AC"/>
     <w:rsid w:val="00B143E3"/>
+    <w:rsid w:val="00B153CF"/>
     <w:rsid w:val="00B15F0F"/>
     <w:rsid w:val="00B17F1B"/>
     <w:rsid w:val="00B223D5"/>
+    <w:rsid w:val="00B2282D"/>
     <w:rsid w:val="00B2417C"/>
     <w:rsid w:val="00B26CA4"/>
     <w:rsid w:val="00B3213F"/>
     <w:rsid w:val="00B437FF"/>
     <w:rsid w:val="00B44306"/>
     <w:rsid w:val="00B4609C"/>
     <w:rsid w:val="00B46A8B"/>
     <w:rsid w:val="00B47AE5"/>
     <w:rsid w:val="00B47BAA"/>
     <w:rsid w:val="00B50E64"/>
     <w:rsid w:val="00B5173C"/>
     <w:rsid w:val="00B55319"/>
     <w:rsid w:val="00B56D45"/>
     <w:rsid w:val="00B570C8"/>
     <w:rsid w:val="00B57453"/>
     <w:rsid w:val="00B57F1D"/>
     <w:rsid w:val="00B60C6E"/>
     <w:rsid w:val="00B66139"/>
     <w:rsid w:val="00B6782E"/>
     <w:rsid w:val="00B71311"/>
+    <w:rsid w:val="00B74613"/>
+    <w:rsid w:val="00B74C5E"/>
     <w:rsid w:val="00B84287"/>
     <w:rsid w:val="00B84FBE"/>
     <w:rsid w:val="00B867E0"/>
     <w:rsid w:val="00B90A89"/>
     <w:rsid w:val="00B91A35"/>
     <w:rsid w:val="00B950FE"/>
     <w:rsid w:val="00B95E36"/>
     <w:rsid w:val="00B97ADA"/>
     <w:rsid w:val="00BA4C1B"/>
     <w:rsid w:val="00BA5347"/>
     <w:rsid w:val="00BA563D"/>
     <w:rsid w:val="00BB1F05"/>
     <w:rsid w:val="00BB51CB"/>
     <w:rsid w:val="00BB5323"/>
     <w:rsid w:val="00BB53DC"/>
     <w:rsid w:val="00BB55AF"/>
     <w:rsid w:val="00BB7A7F"/>
     <w:rsid w:val="00BD0B57"/>
+    <w:rsid w:val="00BD1124"/>
     <w:rsid w:val="00BD6594"/>
     <w:rsid w:val="00BD6921"/>
     <w:rsid w:val="00BE16A9"/>
     <w:rsid w:val="00BE37C1"/>
     <w:rsid w:val="00BE3FA2"/>
     <w:rsid w:val="00BF3414"/>
     <w:rsid w:val="00BF3C4A"/>
     <w:rsid w:val="00BF6207"/>
     <w:rsid w:val="00BF7AB6"/>
     <w:rsid w:val="00C01E62"/>
     <w:rsid w:val="00C0318B"/>
     <w:rsid w:val="00C03F5B"/>
     <w:rsid w:val="00C05C14"/>
     <w:rsid w:val="00C062DA"/>
     <w:rsid w:val="00C0715C"/>
     <w:rsid w:val="00C123D2"/>
     <w:rsid w:val="00C13003"/>
     <w:rsid w:val="00C16C46"/>
     <w:rsid w:val="00C172E3"/>
     <w:rsid w:val="00C17899"/>
     <w:rsid w:val="00C23E11"/>
     <w:rsid w:val="00C243FB"/>
     <w:rsid w:val="00C25655"/>
     <w:rsid w:val="00C26D31"/>
     <w:rsid w:val="00C34049"/>
@@ -17794,52 +18191,54 @@
     <w:rsid w:val="00CF2A6B"/>
     <w:rsid w:val="00CF3144"/>
     <w:rsid w:val="00D04930"/>
     <w:rsid w:val="00D066C9"/>
     <w:rsid w:val="00D07333"/>
     <w:rsid w:val="00D1009A"/>
     <w:rsid w:val="00D1102F"/>
     <w:rsid w:val="00D16414"/>
     <w:rsid w:val="00D2162A"/>
     <w:rsid w:val="00D220C5"/>
     <w:rsid w:val="00D228A5"/>
     <w:rsid w:val="00D27CEB"/>
     <w:rsid w:val="00D3478F"/>
     <w:rsid w:val="00D362C9"/>
     <w:rsid w:val="00D41C1E"/>
     <w:rsid w:val="00D43A66"/>
     <w:rsid w:val="00D446CA"/>
     <w:rsid w:val="00D45D6D"/>
     <w:rsid w:val="00D46A20"/>
     <w:rsid w:val="00D47049"/>
     <w:rsid w:val="00D50730"/>
     <w:rsid w:val="00D57466"/>
     <w:rsid w:val="00D60830"/>
     <w:rsid w:val="00D6492E"/>
     <w:rsid w:val="00D65485"/>
+    <w:rsid w:val="00D65948"/>
     <w:rsid w:val="00D73898"/>
     <w:rsid w:val="00D73F56"/>
+    <w:rsid w:val="00D758E7"/>
     <w:rsid w:val="00D8086D"/>
     <w:rsid w:val="00D8160D"/>
     <w:rsid w:val="00D829FE"/>
     <w:rsid w:val="00D86A79"/>
     <w:rsid w:val="00D873C8"/>
     <w:rsid w:val="00D90DD6"/>
     <w:rsid w:val="00D92CE0"/>
     <w:rsid w:val="00DA08AC"/>
     <w:rsid w:val="00DA1631"/>
     <w:rsid w:val="00DA2BE1"/>
     <w:rsid w:val="00DB010F"/>
     <w:rsid w:val="00DC1B48"/>
     <w:rsid w:val="00DC6283"/>
     <w:rsid w:val="00DC6A42"/>
     <w:rsid w:val="00DC6E0C"/>
     <w:rsid w:val="00DC7327"/>
     <w:rsid w:val="00DD09BF"/>
     <w:rsid w:val="00DD25E5"/>
     <w:rsid w:val="00DD2E34"/>
     <w:rsid w:val="00DD3824"/>
     <w:rsid w:val="00DD4360"/>
     <w:rsid w:val="00DD5BB1"/>
     <w:rsid w:val="00DD6EE1"/>
     <w:rsid w:val="00DD6FD3"/>
     <w:rsid w:val="00DE14E4"/>
@@ -17861,50 +18260,51 @@
     <w:rsid w:val="00E41447"/>
     <w:rsid w:val="00E42789"/>
     <w:rsid w:val="00E43489"/>
     <w:rsid w:val="00E437B8"/>
     <w:rsid w:val="00E44120"/>
     <w:rsid w:val="00E445DD"/>
     <w:rsid w:val="00E44CF6"/>
     <w:rsid w:val="00E53843"/>
     <w:rsid w:val="00E543D5"/>
     <w:rsid w:val="00E54FFD"/>
     <w:rsid w:val="00E56D50"/>
     <w:rsid w:val="00E62B33"/>
     <w:rsid w:val="00E62D4B"/>
     <w:rsid w:val="00E63BAC"/>
     <w:rsid w:val="00E6692C"/>
     <w:rsid w:val="00E6699E"/>
     <w:rsid w:val="00E712C7"/>
     <w:rsid w:val="00E741C1"/>
     <w:rsid w:val="00E74984"/>
     <w:rsid w:val="00E75CAE"/>
     <w:rsid w:val="00E75D78"/>
     <w:rsid w:val="00E771C5"/>
     <w:rsid w:val="00E85D77"/>
     <w:rsid w:val="00E8600C"/>
     <w:rsid w:val="00E90D17"/>
+    <w:rsid w:val="00E914F2"/>
     <w:rsid w:val="00E91A5B"/>
     <w:rsid w:val="00E92921"/>
     <w:rsid w:val="00E944CF"/>
     <w:rsid w:val="00E9511D"/>
     <w:rsid w:val="00E95736"/>
     <w:rsid w:val="00E96626"/>
     <w:rsid w:val="00E967BF"/>
     <w:rsid w:val="00EA172D"/>
     <w:rsid w:val="00EA1A4B"/>
     <w:rsid w:val="00EA1CDD"/>
     <w:rsid w:val="00EA5038"/>
     <w:rsid w:val="00EA52F9"/>
     <w:rsid w:val="00EA5D3D"/>
     <w:rsid w:val="00EA60CA"/>
     <w:rsid w:val="00EA7C53"/>
     <w:rsid w:val="00EB1F4A"/>
     <w:rsid w:val="00EB42A4"/>
     <w:rsid w:val="00EB595B"/>
     <w:rsid w:val="00EB7CC1"/>
     <w:rsid w:val="00EC07EB"/>
     <w:rsid w:val="00ED1849"/>
     <w:rsid w:val="00ED65EE"/>
     <w:rsid w:val="00ED7580"/>
     <w:rsid w:val="00EE2F44"/>
     <w:rsid w:val="00EE4D39"/>
@@ -17951,91 +18351,92 @@
     <w:rsid w:val="00F57F9F"/>
     <w:rsid w:val="00F65472"/>
     <w:rsid w:val="00F70950"/>
     <w:rsid w:val="00F709FA"/>
     <w:rsid w:val="00F727B8"/>
     <w:rsid w:val="00F7387F"/>
     <w:rsid w:val="00F75B5D"/>
     <w:rsid w:val="00F76486"/>
     <w:rsid w:val="00F824E3"/>
     <w:rsid w:val="00F82D12"/>
     <w:rsid w:val="00F82DA1"/>
     <w:rsid w:val="00F84742"/>
     <w:rsid w:val="00F92FB0"/>
     <w:rsid w:val="00F95C7C"/>
     <w:rsid w:val="00FA29AD"/>
     <w:rsid w:val="00FA2A6A"/>
     <w:rsid w:val="00FA6BD5"/>
     <w:rsid w:val="00FB32BA"/>
     <w:rsid w:val="00FB474D"/>
     <w:rsid w:val="00FB6E1D"/>
     <w:rsid w:val="00FB703F"/>
     <w:rsid w:val="00FC1F66"/>
     <w:rsid w:val="00FC237A"/>
     <w:rsid w:val="00FC29BA"/>
     <w:rsid w:val="00FC4247"/>
+    <w:rsid w:val="00FC6138"/>
     <w:rsid w:val="00FC618E"/>
     <w:rsid w:val="00FC6318"/>
     <w:rsid w:val="00FD6D18"/>
     <w:rsid w:val="00FD7F0F"/>
     <w:rsid w:val="00FE6F14"/>
     <w:rsid w:val="00FE7F33"/>
     <w:rsid w:val="00FF2F24"/>
     <w:rsid w:val="00FF627C"/>
     <w:rsid w:val="00FF7BCF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="43009"/>
+    <o:shapedefaults v:ext="edit" spidmax="61441"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5BA764BA"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18851,51 +19252,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DD6FD3"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E21CBF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="5790448">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="20980608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -19791,68 +20192,68 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>8948</Words>
-  <Characters>49126</Characters>
+  <Words>8838</Words>
+  <Characters>50378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>779</Lines>
-  <Paragraphs>372</Paragraphs>
+  <Lines>419</Lines>
+  <Paragraphs>118</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6101.ARM 7-6 SOFR</vt:lpstr>
+      <vt:lpstr>6101.ARM 7-6 (SOFR)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57702</CharactersWithSpaces>
+  <CharactersWithSpaces>59098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6101.ARM 7-6 SOFR</dc:title>
+  <dc:title>6101.ARM 7-6 (SOFR)</dc:title>
   <dc:subject>Schedule 1 to Multifamily Loan and Security Agreement - Definitions Schedule (Interest Rate Type - ARM 7/6 (SOFR))</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>