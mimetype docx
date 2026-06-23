--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43F8F881" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:widowControl/>
         <w:spacing w:after="360"/>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ENVIRONMENTAL INDEMNITY AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41624727" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
@@ -1188,328 +1189,361 @@
       <w:r w:rsidRPr="003A3DAE">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Indemnitees</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>” means, collectively:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777CAC33" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
         <w:t>Lender;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="04E71FAF" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
-        <w:t>any prior owner or holder of the Note;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any prior owner or holder of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Note;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="31B7397E" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
-        <w:t>the Loan Servicer;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Servicer;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5D256419" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
-        <w:t>any prior Loan Servicer;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any prior Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Servicer;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E7DFE4D" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>the officers, directors, shareholders, partners, managers, members, employees and trustees of any of the foregoing; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4291CD67" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="0090277E" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">e heirs, legal representatives, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>successors and assigns of each of the foregoing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E81C4F4" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>O&amp;M</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3BF0" w:rsidRPr="003A3DAE">
+        <w:t>means a written plan, document, or agreement containing ongoing operating, maintena</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74238" w:rsidRPr="003A3DAE">
+        <w:t>nce, or monitoring actions for the</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3BF0" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6546" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3BF0" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74238" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">Improvements </w:t>
+      </w:r>
+      <w:r w:rsidR="003B3BF0" w:rsidRPr="003A3DAE">
+        <w:t>thereon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036DAAFF" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Plan</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>Prohibited Activities or Conditions</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>” means any of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2145B0E9" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t xml:space="preserve">the presence, use, generation, release, treatment, processing, storage, handling or disposal of any Hazardous Materials on, about or under the Mortgaged Property or any other property owned, leased or </w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">otherwise </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">controlled by Borrower, Guarantor, Key Principal or any Borrower Affiliate that is adjacent to the Mortgaged Property </w:t>
+        <w:t xml:space="preserve">controlled by Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> or any Borrower Affiliate that is adjacent to the Mortgaged Property </w:t>
       </w:r>
       <w:r w:rsidR="008533E7" w:rsidRPr="003A3DAE">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> which impacts the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A09DEF" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
-        <w:t>the transportation of any Hazardous Materials to, from or across the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the transportation of any Hazardous Materials to, from or across the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71D791A5" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>any Remedial Work at, about or under the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="0031753E" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008852DA" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">that has not been fully conducted in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00D74238" w:rsidRPr="003A3DAE">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00D13E7B" w:rsidRPr="003A3DAE">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00D74238" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidR="00CD71B6" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> approved in writing by Lender</w:t>
+        <w:t xml:space="preserve"> approved in writing by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD71B6" w:rsidRPr="003A3DAE">
+        <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="75FB4D24" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>any activity on the Mortgaged Property that requires an Environmental Permit or other writt</w:t>
       </w:r>
       <w:r w:rsidR="00635DDA" w:rsidRPr="003A3DAE">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>n authorization under Environmental Laws without Lender’s prior written consent;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">n authorization under Environmental Laws without Lender’s prior written </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>consent;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="44CB54FD" w14:textId="77777777" w:rsidR="000F67C8" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>any occurrence or condition on the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="000F67C8" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> which occurrence or condition is </w:t>
       </w:r>
       <w:r w:rsidR="00635DDA" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="007B1AAA" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">is expected to be </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>in violation of or noncompliance with Environmental Laws, or in violation of or noncompliance with the terms of any Environmental Permit;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">in violation of or noncompliance with Environmental Laws, or in violation of or noncompliance with the terms of any Environmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Permit;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="478851F0" w14:textId="0C891BF5" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="000F67C8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>any occurrence or condition on any other property owned, leased or otherwise controlled by Borrower, Guarantor, Key Principal or any Borrower Affiliate that is adjacent to the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="00C41ADE" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C41ADE" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">which occurrence or condition </w:t>
       </w:r>
       <w:r w:rsidR="0048003D" w:rsidRPr="003A3DAE">
@@ -1603,125 +1637,148 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17AF3DEE" w14:textId="7FE88ADF" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t xml:space="preserve">pre-packaged supplies, cleaning materials and petroleum products in such quantities and types as are customarily used </w:t>
       </w:r>
       <w:r w:rsidR="004F6BAC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">for residential purposes </w:t>
       </w:r>
       <w:r w:rsidR="00637B68" w:rsidRPr="003A3DAE">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="004F6BAC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>in the operation and maintenance of comparable multifamily properties;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">in the operation and maintenance of comparable multifamily </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>properties;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="38E78CA2" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t xml:space="preserve">cleaning materials, personal grooming items and other items sold in pre-packaged containers for consumer use in such quantities and types as are customarily </w:t>
       </w:r>
       <w:r w:rsidR="0031753E" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">found in </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>comparable multifamily properties</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE" w:rsidDel="00CE6377">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>and which are used by tenants and occupants of residential dwelling units in the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">and which are used by tenants and occupants of residential dwelling units in the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="260AED08" w14:textId="17247CE2" w:rsidR="00F65028" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(3)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
-        <w:t>petroleum products used in the operation and maintenance of motor vehicles from time to time located on the Mortgaged Property’s parking areas, in such quantities and types as are customarily used in the operation and maintenance of comparable multifamily properties</w:t>
+        <w:t xml:space="preserve">petroleum products used in the operation and maintenance of motor vehicles from time to time located on the Mortgaged Property’s parking areas, in such quantities and types as are customarily used in the operation and maintenance of comparable multifamily </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>properties</w:t>
       </w:r>
       <w:r w:rsidR="005723B6" w:rsidRPr="003A3DAE">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0C341F01" w14:textId="2565891E" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00F65028">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F82DAC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">petroleum products </w:t>
       </w:r>
       <w:r w:rsidR="005F2931" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">(including natural gas) </w:t>
       </w:r>
       <w:r w:rsidR="00F82DAC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">stored in </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">above-ground and underground storage tanks, so long as the existence of such above-ground and underground storage tanks has been previously disclosed by Borrower to Lender in writing and </w:t>
       </w:r>
       <w:r w:rsidR="00F82DAC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>such tank complies with and at all times continues to comply with all requirements of Environmental Laws</w:t>
+        <w:t xml:space="preserve">such tank complies with and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> continues to comply with all requirements of Environmental Laws</w:t>
       </w:r>
       <w:r w:rsidR="005723B6" w:rsidRPr="003A3DAE">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46962DB3" w14:textId="5DA7F8A2" w:rsidR="005723B6" w:rsidRPr="003A3DAE" w:rsidRDefault="005723B6" w:rsidP="005723B6">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
         <w:t>natural gas when transported and used for residential purposes in combustion appliances</w:t>
       </w:r>
       <w:r w:rsidR="00DB71A3" w:rsidRPr="003A3DAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A63F8AF" w14:textId="0FFA37F2" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
@@ -1852,55 +1909,60 @@
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>results in</w:t>
       </w:r>
       <w:r w:rsidR="002D21A2" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> or should </w:t>
       </w:r>
       <w:r w:rsidR="002D21A2" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>result in</w:t>
       </w:r>
       <w:r w:rsidR="002D21A2" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> Remedial Work</w:t>
       </w:r>
       <w:r w:rsidR="00A72C7F" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> or a significant risk to human health or the environment as determined by a written analysis prepared by an environmental professional, certified industrial hygienist or person with similar qualifications reasonably acceptable to Lender</w:t>
+        <w:t xml:space="preserve"> or a significant risk to human health or the environment as determined by a written analysis prepared by an environmental professional, certified industrial hygienist or person with similar qualifications reasonably acceptable to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A72C7F" w:rsidRPr="003A3DAE">
+        <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2839A540" w14:textId="77777777" w:rsidR="00435C36" w:rsidRPr="003A3DAE" w:rsidRDefault="00435C36" w:rsidP="008147D1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">is required or recommended to be addressed </w:t>
       </w:r>
       <w:r w:rsidR="0031753E" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="002D21A2" w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Law, or written recommendation of </w:t>
       </w:r>
       <w:r w:rsidR="00911032" w:rsidRPr="003A3DAE">
         <w:rPr>
@@ -1908,51 +1970,67 @@
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>environmental professional, certified industrial hygienist or person with similar qualifications</w:t>
       </w:r>
       <w:r w:rsidR="00A72C7F" w:rsidRPr="003A3DAE">
         <w:t>; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468559FF" w14:textId="77777777" w:rsidR="00A72C7F" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72C7F" w:rsidP="008147D1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:rFonts w:cs="Georgia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>would materially and negatively impact the value of the Mortgaged Property.</w:t>
+        <w:t xml:space="preserve">would materially and negatively </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>impact</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:rFonts w:cs="Georgia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the value of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DA6C00" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Ref322355159"/>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
@@ -1985,235 +2063,291 @@
         <w:t xml:space="preserve">Environmental </w:t>
       </w:r>
       <w:r w:rsidR="008975B9" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Inspection </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>performed with respect to the origination of the Mortgage Loan dated prior to the Effective Date:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="742D4826" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>neither Borrower nor any Borrower Affiliates are in possession of any Environmental Inspections that have not been provided to Lender, nor have any Environmental Inspections been conducted by or on behalf of Borrower that have not been provided to Lender;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">neither Borrower nor any Borrower Affiliates are in possession of any Environmental Inspections that have not been provided to Lender, nor have any Environmental Inspections </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>been conducted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> by or on behalf of Borrower that have not been provided to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Lender;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0835C8A1" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>Borrower has not at any time engaged in, caused or permitted any Prohibited Activities or Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00D74238" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> other than Prohibited Activities or Conditions that are the subject of an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t xml:space="preserve"> other than Prohibited Activities or Conditions that are the subject of an O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidR="00CD71B6" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> approved in writing by Lender</w:t>
+        <w:t xml:space="preserve"> approved in writing by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD71B6" w:rsidRPr="003A3DAE">
+        <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidR="00304C83" w:rsidRPr="003A3DAE">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="125E6E7B" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Guarantor has not at any time engaged in, caused or permitted any Prohibited Activities or Conditions with respect to the Mortgaged Property or any </w:t>
       </w:r>
       <w:r w:rsidR="00304C83" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">adjacent </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>property owned by Borrower, Guarantor, Key Principal or any Borrower Affiliate;</w:t>
+        <w:t xml:space="preserve">property owned by Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> or any Borrower Affiliate;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC11BAE" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>to Borrower’s knowledge, no Prohibited Activities or Conditions exist or have existed;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">to Borrower’s knowledge, no Prohibited Activities or Conditions exist or have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>existed;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4A4FC87D" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">the Mortgaged Property does not now contain any </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> Mortgaged Property does not now contain any </w:t>
       </w:r>
       <w:r w:rsidR="00C2550A" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">above-ground </w:t>
       </w:r>
       <w:r w:rsidR="00304C83" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">or underground </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">storage tanks, and, to Borrower’s knowledge, the Mortgaged Property has not contained any </w:t>
       </w:r>
       <w:r w:rsidR="00304C83" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">above-ground or </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>underground storage tanks in the past.  If there is or was an</w:t>
+        <w:t xml:space="preserve">underground storage tanks in the past.  If there is or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidR="004A6CBB" w:rsidRPr="003A3DAE">
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> storage tank located on the Mortgaged Property which has been previously disclosed by Borrower to Lender in writing or in any Environmental Inspection, that tank complies with, or has been removed in accordance with, all requirements of Environmental Laws;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> storage tank located on the Mortgaged Property which has been previously disclosed by Borrower to Lender in writing or in any Environmental Inspection, that tank complies with, or has been removed in accordance with, all requirements of Environmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Laws;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="71CB3AEC" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Borrower has complied with all Environmental Laws, including all requirements for notification regarding the presence of or any releases of Hazardous Materials.  Without limiting the generality of the foregoing, Borrower has obtained all Environmental Permits required for the operation of the Mortgaged Property in accordance with Environmental Laws now in effect, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
-        <w:t>Borrower has disclosed all such Environmental Permits to Lender, and all such Environmental Permits are in full force and effect;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Borrower has disclosed all such Environmental Permits to Lender, and all such Environmental Permits are in full force and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>effect;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1CA075EF" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00590459" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>to Borrower’s knowledge, no</w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> event has occurred with respect to the Mortgaged Property that constitutes, or with the passing of time or the giving of notice would constitute, noncompliance with the terms of any Environmental Permit;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> event has occurred with respect to the Mortgaged Property that constitutes, or with the passing of time or the giving of notice would constitute, noncompliance with the terms of any Environmental </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
+        <w:t>Permit;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="52D91196" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">there are no </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>there</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> are no </w:t>
       </w:r>
       <w:r w:rsidR="00370B34" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">actions, suits, claims, </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">orders, </w:t>
       </w:r>
       <w:r w:rsidR="00370B34" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">proceedings </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>pending or, to Borrower’s knowledge, threatened that involve the Mortgaged Property and allege, arise out of or relate to any Prohibited Activity or Condition; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C84976F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
@@ -2275,100 +2409,103 @@
     </w:p>
     <w:p w14:paraId="17E8DF6F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>Borrower shall not engage in, cause or permit any Prohibited Activities or Conditions</w:t>
       </w:r>
       <w:r w:rsidR="00DB45D1" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> other than</w:t>
       </w:r>
       <w:r w:rsidR="009E5AB0" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> Prohibited Activities or Conditions that are the subject of an </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidR="009E5AB0" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD71B6" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">approved in writing by Lender </w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">so long as </w:t>
       </w:r>
       <w:r w:rsidR="009E5AB0" w:rsidRPr="003A3DAE">
         <w:t>Borrower remain</w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="009E5AB0" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> in full compliance</w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> therewith</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BD075F2" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Borrower shall take all commercially reasonable actions (including the inclusion of appropriate provisions in any Leases executed after the date of this Agreement) to prevent its employees, agents and contractors, and all tenants and other occupants from causing or permitting any Prohibited Activities or Conditions.  Borrower shall not lease or allow the sublease or use of all or any portion of the Mortgaged Property to any tenant or subtenant for nonresidential use by any user that, in the ordinary course of its business, would cause or permit any Prohibited Activity or Condition.</w:t>
+        <w:t xml:space="preserve">Borrower shall take all commercially reasonable actions (including the inclusion of appropriate provisions in any Leases executed after the date of this Agreement) to prevent its employees, agents and contractors, and all tenants and other occupants from causing or permitting any Prohibited Activities or Conditions.  Borrower shall not lease or allow the sublease or use of all or any portion of the Mortgaged Property to any tenant or subtenant for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>nonresidential</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> use by any user that, in the ordinary course of its business, would cause or permit any Prohibited Activity or Condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6749AFD6" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="0043455B" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Borrower shall not permit </w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>t</w:t>
@@ -2379,169 +2516,176 @@
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">engage in, cause or permit any Prohibited Activities or Conditions with respect to any property </w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t>that is adjacent to the Mortgaged Proper</w:t>
       </w:r>
       <w:r w:rsidR="001D5BCD" w:rsidRPr="003A3DAE">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">y that is </w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:t>owned</w:t>
       </w:r>
       <w:r w:rsidR="00A23964" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">, leased or </w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">otherwise </w:t>
       </w:r>
       <w:r w:rsidR="00A23964" w:rsidRPr="003A3DAE">
         <w:t>controlled</w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> by Borrower, Guarantor, Key Prin</w:t>
+        <w:t xml:space="preserve"> by Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
+        <w:t>Prin</w:t>
       </w:r>
       <w:r w:rsidR="00323DF1" w:rsidRPr="003A3DAE">
-        <w:t>cipal or any Borrower Affiliate.</w:t>
+        <w:t>cipal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00323DF1" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> or any Borrower Affiliate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EB864D" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Lender shall have the right to </w:t>
       </w:r>
       <w:r w:rsidR="00AC1D06" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">require the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>establish</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D06" w:rsidRPr="003A3DAE">
         <w:t>ment of</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">, monitor and review an </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> with respect to Hazardous Materials on the Mortgaged Property or any other property owned</w:t>
       </w:r>
       <w:r w:rsidR="00A23964" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">, leased or </w:t>
       </w:r>
       <w:r w:rsidR="00FA71A7" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">otherwise </w:t>
       </w:r>
       <w:r w:rsidR="00A23964" w:rsidRPr="003A3DAE">
         <w:t>controlled</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> by Borrower, Guarantor, Key Principal or any Borrower Affiliate that is adjacent to the Mortgaged Property.  If an </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> by Borrower, Guarantor, Key </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> or any Borrower Affiliate that is adjacent to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>the Mortgaged</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> Property.  If an </w:t>
+      </w:r>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> has been established, Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00590459" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">and its employees </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">shall comply in a timely manner with, and </w:t>
+        <w:t xml:space="preserve">shall comply in a timely manner </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>with, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00590459" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">shall use all commercially reasonable efforts to </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">cause all agents and contractors of Borrower and any other persons present on the Mortgaged Property to comply with, the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>O&amp;M Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">.  All costs of performance of Borrower’s obligations under any </w:t>
+      </w:r>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> Plan</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> shall be paid by Borrower, and Lender’s reasonable out</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:noBreakHyphen/>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">pocket costs incurred in connection with the monitoring and review of the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00550F2C" w:rsidRPr="003A3DAE">
-        <w:t>O&amp;M</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Plan</w:t>
+        <w:t>O&amp;M Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> and Borrower’s performance shall be paid by Borrower </w:t>
       </w:r>
       <w:r w:rsidR="009F3261" w:rsidRPr="003A3DAE">
         <w:t>within ten</w:t>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008147D1" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">(10) </w:t>
       </w:r>
       <w:r w:rsidR="005B3029" w:rsidRPr="003A3DAE">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00FB7509" w:rsidRPr="003A3DAE">
         <w:t>ays</w:t>
       </w:r>
       <w:r w:rsidR="009F3261" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00584F90" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
@@ -2592,132 +2736,142 @@
       <w:r w:rsidRPr="003A3DAE">
         <w:t>releases of Hazardous Materials</w:t>
       </w:r>
       <w:r w:rsidR="00B70292" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="001921A0" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B6546" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">all requirements governing </w:t>
       </w:r>
       <w:r w:rsidR="001921A0" w:rsidRPr="003A3DAE">
         <w:t>the presence or removal of</w:t>
       </w:r>
       <w:r w:rsidR="00B70292" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> any </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or underground storage tank located on the Mortgaged Property</w:t>
+        <w:t xml:space="preserve"> any above-ground or underground storage tank located on the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>.  Without limiting the generality of the previous sentence, Borrower shall obtain and maintain all Environmental Permits required by Environmental Laws</w:t>
       </w:r>
       <w:r w:rsidR="00B70292" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B70292" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">shall </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>comply with all conditions of such Environmental Permits</w:t>
       </w:r>
       <w:r w:rsidR="00B70292" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> and all such Environmental Permits shall be kept in full force and effect</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AE8B9A" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Borrower shall promptly notify Lender in writing upon the occurrence of any of the following events:</w:t>
+        <w:t xml:space="preserve">Borrower shall promptly notify Lender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> writing upon the occurrence of any of the following events:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A2E6165" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Borrower’s discovery of any Prohibited Activity or Condition;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Borrower’s discovery of any Prohibited Activity or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Condition;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="705B4059" w14:textId="77777777" w:rsidR="00DE5BE1" w:rsidRPr="003A3DAE" w:rsidRDefault="006947B8" w:rsidP="00B83C18">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AC1D06" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">ny plans to conduct or requirements to conduct any </w:t>
       </w:r>
       <w:r w:rsidR="00DE5BE1" w:rsidRPr="003A3DAE">
-        <w:t>Remedial Work;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Remedial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE5BE1" w:rsidRPr="003A3DAE">
+        <w:t>Work;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="77C07C4E" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Borrower’s receipt of </w:t>
       </w:r>
       <w:r w:rsidR="00482834" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">notice </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>action, suit, claim, proceeding</w:t>
       </w:r>
@@ -2827,52 +2981,57 @@
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Ref322355175"/>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Inspections.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="306C9A7E" w14:textId="351324EF" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Lender shall have the right to </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A3222B" w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">cause to be undertaken and thereafter </w:t>
+        <w:t>cause</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A3222B" w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> to be undertaken and thereafter </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">obtain any Environmental Inspections in connection with any Foreclosure Event, or as a condition of Lender’s consent to any Transfer, or </w:t>
       </w:r>
       <w:r w:rsidR="002F76D2" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">if </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">required by Lender following a reasonable determination by Lender that Prohibited Activities or Conditions may exist.  Borrower shall pay </w:t>
       </w:r>
       <w:r w:rsidR="00F71620" w:rsidRPr="003A3DAE">
         <w:t>within ten</w:t>
       </w:r>
       <w:r w:rsidR="00D71A88" w:rsidRPr="003A3DAE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F71620" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">(10) </w:t>
       </w:r>
       <w:r w:rsidR="005B3029" w:rsidRPr="003A3DAE">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00F71620" w:rsidRPr="003A3DAE">
         <w:t>ays</w:t>
       </w:r>
@@ -2898,51 +3057,59 @@
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">.  Any such costs incurred by Lender (including the fees and out-of-pocket costs of attorneys and technical consultants whether incurred in connection with any judicial or administrative process or otherwise) which Borrower fails to pay promptly after notice and request by Lender shall become an additional part of the Indebtedness as provided in the Security Instrument. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">The results of all Environmental Inspections made by Lender shall at all times remain the property of Lender and Lender shall have no obligation to disclose or otherwise make available to Borrower or any other party such results or any other information obtained by </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
         <w:t>Lender in connection with its Environmental Inspections; provided, however, if Borrower reimbursed Lender for the cost of such Environmental Inspections, upon request by Borrower, Lender shall provide a copy of such Environmental Inspections to Borrower.  Lender hereby reserves the right, and Borrower hereby expressly authorizes Lender, to make available to any party, including any prospective bidder at a foreclosure sale of the Mortgaged Property, the results of any Environmental Inspections made by Lender or Borrower with respect to the Mortgaged Property.</w:t>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> Borrower consents to Lender notifying any party (either as part of a notice of sale or otherwise) of the results of any Environmental Inspections.  Borrower acknowledges that Lender cannot control or otherwise assure the truthfulness or accuracy of the results of any Environmental Inspections and that the release of such results to prospective bidders at a foreclosure sale of the Mortgaged Property may have a material and adverse effect upon the amount which a party may bid at such sale.  Borrower agrees that Lender shall have no liability whatsoever as a result of delivering the results of any Environmental Inspections to any third party, and Borrower hereby releases and forever discharges Lender from any and all </w:t>
+        <w:t xml:space="preserve"> Borrower consents to Lender notifying any party (either as part of a notice of sale or otherwise) of the results of any Environmental Inspections.  Borrower acknowledges that Lender cannot control or otherwise assure the truthfulness or accuracy of the results of any Environmental Inspections and that the release of such results to prospective bidders at a foreclosure sale of the Mortgaged Property may have a material and adverse effect upon the amount which a party may bid </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> such sale.  Borrower agrees that Lender shall have no liability whatsoever as a result of delivering the results of any Environmental Inspections to any third party, and Borrower hereby releases and forever discharges Lender from any and all </w:t>
       </w:r>
       <w:r w:rsidR="00BF5DBD" w:rsidRPr="003A3DAE">
         <w:t>actions, suits, claims, proceedings,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">orders, </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>damages or causes of action, arising out of, connected with or incidental to</w:t>
       </w:r>
       <w:r w:rsidR="00A3222B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> conducting any such Environmental Inspections </w:t>
       </w:r>
       <w:r w:rsidR="001B3481" w:rsidRPr="003A3DAE">
         <w:t>(unless solely due to Lender’s gross negligence, willful misconduct</w:t>
       </w:r>
       <w:r w:rsidR="00DB71A3" w:rsidRPr="003A3DAE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001B3481" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> or fraud as determined by a court of competent jurisdiction pursuant to a final non-appealable court order) </w:t>
       </w:r>
@@ -3119,51 +3286,59 @@
       <w:r w:rsidR="009347AF" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>thirty (30) days after notice from Lender demanding such action</w:t>
       </w:r>
       <w:r w:rsidR="001B3481" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> (or such longer period of time as may be approved in writing by Lender)</w:t>
       </w:r>
       <w:r w:rsidR="00ED73AC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009347AF" w:rsidRPr="003A3DAE">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F8028B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>the applicable deadline required by Environmental Law or order, begin performing the Remedial Work, and thereafter diligently prosecute it to completion, and shall in any event complete the work by the time required by applicable Environmental Law or order or relevant Governmental Authority.  If Borrower fails to begin on a timely basis or diligently prosecute any required Remedial Work, Lender may, at its option, cause the Remedial Work to be completed, in which case Borrower shall reimburse Lender on demand for the cost of doing so</w:t>
+        <w:t xml:space="preserve">the applicable deadline required by Environmental Law or order, begin performing the Remedial Work, and thereafter diligently prosecute it to completion, and shall in any event complete the work by the time required by applicable Environmental Law or order or relevant Governmental Authority.  If Borrower fails to begin on a timely basis or diligently prosecute any required Remedial Work, Lender may, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> its option, cause the Remedial Work to be completed, in which case Borrower shall reimburse Lender on demand for the cost of doing so</w:t>
       </w:r>
       <w:r w:rsidR="00ED73AC" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> (including any related </w:t>
       </w:r>
       <w:r w:rsidR="00A73FB0" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">reasonable </w:t>
       </w:r>
       <w:r w:rsidR="00ED73AC" w:rsidRPr="003A3DAE">
         <w:t>attorneys’ fees)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>.  Any reimbursement due from Borrower to Lender shall be due and payable</w:t>
       </w:r>
       <w:r w:rsidR="009F3261" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> within ten</w:t>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="009F3261" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">(10) </w:t>
       </w:r>
       <w:r w:rsidR="005B3029" w:rsidRPr="003A3DAE">
         <w:t>d</w:t>
       </w:r>
@@ -3430,121 +3605,149 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">orders, </w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">damages, penalties and costs (whether initiated or sought by Governmental Authorities or private parties), including </w:t>
       </w:r>
       <w:r w:rsidR="005B5244" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:t>reasonable fees and out-of-pocket expenses of attorneys and expert witnesses, investigatory fees and remediation costs, whether incurred in connection with any judicial or administrative process or otherwise, arising directly or indirectly from any of the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BF127C" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="000B4987">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>any breach of any representation or warranty of Borrower in this Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any breach of any representation or warranty of Borrower in this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2434CB68" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="000B4987">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>any failure by Borrower to perform any of its obligations under this Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any failure by Borrower to perform any of its obligations under this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="186C1CA4" w14:textId="77777777" w:rsidR="005B5244" w:rsidRPr="003A3DAE" w:rsidRDefault="005B5244" w:rsidP="000B4987">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>any Remedial Work;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any Remedial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Work;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="06937A7A" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="000B4987">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>the existence or alleged existence of any Prohibited Activity or Condition, including any loss, cost or damage arising out of the existence of any underground storage tank on the Mortgaged Property, whether known or unknown to any Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the existence or alleged existence of any Prohibited Activity or Condition, including any loss, cost or damage arising out of the existence of any underground storage tank on the Mortgaged Property, whether known or unknown to any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="62CE44F4" w14:textId="04DEBBC4" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="000B4987">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">the presence or alleged presence of Hazardous Materials on or under </w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00803037" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>the Mortgaged Property</w:t>
+        <w:t xml:space="preserve">the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Property</w:t>
       </w:r>
       <w:r w:rsidR="002F76D2" w:rsidRPr="003A3DAE">
-        <w:t>, or any portion thereof,</w:t>
+        <w:t>, or any portion thereof</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F76D2" w:rsidRPr="003A3DAE">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00051F85" w:rsidRPr="003A3DAE">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00803037" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="005B5244" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">other </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">property </w:t>
       </w:r>
@@ -3589,89 +3792,113 @@
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>the actual or alleged violation of any Environmental Law at the Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="00E62F5D" w:rsidRPr="003A3DAE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFE6EF2" w14:textId="77777777" w:rsidR="004A7E46" w:rsidRPr="003A3DAE" w:rsidRDefault="004A7E46" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Borrower shall be fully and personally liable for its obligations under this Agreement.  To the extent permitted by law, Borrower’s liability shall not be limited by the amount of the Indebtedness, the repayment of the Indebtedness or otherwise (including as a result of any limitation on personal liability set forth in the Loan Agreement or any other Loan Document).</w:t>
+        <w:t xml:space="preserve">Borrower shall be fully and personally liable for its obligations under this Agreement.  To the extent permitted by law, Borrower’s liability shall not be limited by the amount of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>the Indebtedness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve">, the repayment of the Indebtedness or otherwise (including </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> any limitation on personal liability set forth in the Loan Agreement or any other Loan Document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF328A9" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Counsel selected by Borrower to defend Indemnitees shall be subject to the approval of those Indemnitees, which approval shall not be unreasonably withheld, conditioned or delayed.  However, any Indemnitee may elect to defend any </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>action, suit, claim, proceeding, or order</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> at Borrower’s expense if such Indemnitee reasonably determines that there is a conflict between the interests of Borrower and such Indemnitee, or if such Indemnitee reasonably determines that such election is necessary to protect Indemnitee’s security under the Security Instrument.  Notwithstanding the foregoing, Lender may employ at its own cost and expense its own legal counsel and consultants to prosecute, defend or negotiate any </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>action, suit, claim, proceeding, or order</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">.  Further, with the prior written consent of Borrower (which shall not be unreasonably withheld, delayed or conditioned), Lender may settle or compromise any </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>action, suit, claim, proceeding, or order</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>.  Borrower shall reimburse Lender within fifteen (15) days of its receipt of written demand from Lender for all reasonable costs and expenses incurred by Lender which are required to be reimbursed under the terms of this provision, including all costs of settlements entered into in good faith, and the reasonable fees and out</w:t>
+        <w:t xml:space="preserve">.  Borrower shall reimburse Lender within fifteen (15) days of its receipt of written demand from Lender for all reasonable costs and expenses incurred by Lender which are required to be reimbursed under the terms of this provision, including all costs of settlements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> in good faith, and the reasonable fees and out</w:t>
       </w:r>
       <w:r w:rsidR="00360BAB" w:rsidRPr="003A3DAE">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00360BAB" w:rsidRPr="003A3DAE">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>pocket expenses of attorneys and consultants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6BA0DA" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
@@ -3750,407 +3977,492 @@
     </w:p>
     <w:p w14:paraId="0D26A2E0" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> for payment of the principal of or interest on the Indebtedness may be extended or the Indebtedness may be renewed in whole or in part;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> for payment of the principal of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> interest on the Indebtedness may be extended or the Indebtedness may be renewed in whole or in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>part;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1E432E5D" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> rate of interest on or period of amortization of the Mortgage Loan or the amount of the Monthly Debt Service Payments payable under the Loan Documents may be modified;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> rate of interest on or period of amortization of the Mortgage Loan or the amount of the Monthly Debt Service Payments payable under the Loan Documents may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>modified;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1256681A" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>the time for Borrower’s performance of or compliance with any covenant or agreement contained in any Loan Document, whether presently existing or hereinafter entered into, may be extended or such performance or compliance may be waived;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the time for Borrower’s performance of or compliance with any covenant or agreement contained in any Loan Document, whether presently existing or hereinafter entered into, may be extended or such performance or compliance may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>waived;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="17E45768" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>maturity</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> of the Indebtedness may be accelerated as provided in the Loan Documents;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> of the Indebtedness may be accelerated as provided in the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Documents;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2DF9FFD5" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any or all payments due under the Loan Agreement or any other Loan Document may </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> reduced;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>reduced;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6AD85A0E" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Loan</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> Document may be modified or amended by Lender and Borrower in any respect, including an increase in the principal amount of the Mortgage Loan;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Document may be modified or amended by Lender and Borrower in any respect, including an increase in the principal amount of the Mortgage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Loan;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0903B676" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> under the Loan Agreement or any other Loan Document may be released;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> under the Loan Agreement or any other Loan Document may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>released;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6E7B8B94" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>any security for the Indebtedness may be modified, exchanged, released, surrendered or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any security for the Indebtedness may be modified, exchanged, released, surrendered or otherwise dealt with or additional security may be pledged or mortgaged for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Indebtedness;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="14A6AE3F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">the payment of the Indebtedness or any security for the Indebtedness, or both, may be </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>subordinated</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> to the right to payment or the security, or both, of any other present or future creditor of Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> to the right to payment or the security, or both, of any other present or future creditor of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="59775591" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>any payments made by Borrower to Lender may be applied to the Indebtedness in such priority as Lender may determine; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521A7BBC" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve">any </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>any</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> terms of the Loan Documents may be modified as required by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D09AFE4" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00F62059">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall, at its own cost and expense, do all of the following:</w:t>
+        <w:t xml:space="preserve"> shall, at its own cost and expense, do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57AD9A70" w14:textId="7E21A6B2" w:rsidR="00122D42" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="001B3481">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">pay or satisfy any judgment or decree that may be entered against any Indemnitee </w:t>
       </w:r>
       <w:r w:rsidR="001B3481" w:rsidRPr="003A3DAE">
         <w:t>(or bond</w:t>
       </w:r>
       <w:r w:rsidR="00DB71A3" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> over</w:t>
       </w:r>
       <w:r w:rsidR="001B3481" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> pursuant to applicable law and to the satisfaction of the Indemnitee any judgment that is on appeal) </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">in any legal or administrative proceeding incident to any matters against which </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Indemnitees</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> are entitled to be indemnified under this Agreement</w:t>
+        <w:t xml:space="preserve"> are entitled to be indemnified under this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Agreement</w:t>
       </w:r>
       <w:bookmarkStart w:id="25" w:name="_DV_C282"/>
       <w:r w:rsidR="00122D42" w:rsidRPr="003A3DAE">
         <w:t>;</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3A0AA802" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>reimburse</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> Indemnitees for any expenses paid or incurred in connection with any matters against which Indemnitees are entitled to be indemnified under this Agreement; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DC2F17" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>reimburse Indemnitees for any and all expenses, including reasonable fees and out-of-pocket expenses of attorneys and expert witnesses, paid or incurred in connection with the enforcement by Indemnitees of their rights under this Agreement, or in monitoring and participating in any legal or administrative proceeding.</w:t>
+        <w:t xml:space="preserve">reimburse Indemnitees for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>any and all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> expenses, including reasonable fees and out-of-pocket expenses of attorneys and expert witnesses, paid or incurred in connection with the enforcement by Indemnitees of their rights under this Agreement, or in monitoring and participating in any legal or administrative proceeding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B076172" w14:textId="77777777" w:rsidR="00122D42" w:rsidRPr="003A3DAE" w:rsidRDefault="004C2723" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Ref357590685"/>
       <w:bookmarkStart w:id="27" w:name="_Ref322355429"/>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>The provisions of this Agreement shall be in addition to any and all other obligations and liabilities that Borrower may have under applicable law or under other Loan Documents, and each Indemnitee shall be entitled to indemnification under this Agreement without regard to whether Lender or that Indemnitee has exercised any rights against the Mortgaged Property or any other security, pursued any rights against any guarantor, or pursued any other rights available under the Loan Documents or applicable law.  The obligation of Borrower to indemnify the Indemnitees under this Agreement shall not be applicable to any Prohibited Activities or Conditions or any other environmental contamination that occurs after</w:t>
       </w:r>
       <w:r w:rsidR="00122D42" w:rsidRPr="003A3DAE">
         <w:t>:</w:t>
       </w:r>
@@ -4218,52 +4530,57 @@
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>Lender takes physical possession and control of the Mortgaged Property, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EBF61BD" w14:textId="663AED19" w:rsidR="00E96DFD" w:rsidRPr="003A3DAE" w:rsidRDefault="004C2723" w:rsidP="00A815FA">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>Lender has the legal right to take physical possession and con</w:t>
       </w:r>
       <w:r w:rsidR="00825CAE" w:rsidRPr="003A3DAE">
-        <w:t>trol of the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">trol of the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00825CAE" w:rsidRPr="003A3DAE">
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7F15653A" w14:textId="55F58447" w:rsidR="004C2723" w:rsidRPr="003A3DAE" w:rsidRDefault="004C2723" w:rsidP="00E06A62">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">provided, however, that in any such event, Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM  \l 5 </w:instrText>
       </w:r>
       <w:r w:rsidR="00E211F0" w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
@@ -4965,76 +5282,95 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6A384F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> has the full corporate, trust, limited liability company or partnership power and authority, as applicable, to execute and deliver this Agreement and to perform its obligations hereunder;</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> has the full corporate, trust, limited liability company or partnership power and authority, as applicable, to execute and deliver this Agreement and to perform its obligations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>hereunder;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="11FF1C19" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>the execution, delivery and performance of this Agreement by Borrower has been duly and validly authorized;</w:t>
+        <w:t xml:space="preserve">the execution, delivery and performance of this Agreement by Borrower </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been duly and validly authorized;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E5A60E" w14:textId="0C810274" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">all requisite corporate, trust, limited liability company or partnership action, as applicable has </w:t>
@@ -5170,52 +5506,57 @@
         <w:t>Borrower hereby waives and relinquishes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3CE3A3" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">any right or </w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>laim of right to cause a marshaling of Borrower’s assets or to cause any Indemnitee to proceed against any other Person or any of the security for the Indebtedness before proceeding under this Agreement against Borrower;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">laim of right to cause a marshaling of Borrower’s assets or to cause any Indemnitee to proceed against any other Person or any of the security for the Indebtedness before proceeding under this Agreement against </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Borrower;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="46F5E29E" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">all rights and remedies accorded by applicable law to indemnitors or guarantors or sureties, except any rights of subrogation which Borrower may have, provided that the indemnity provided for hereunder shall neither be contingent upon the existence of any such rights of subrogation nor subject to any </w:t>
       </w:r>
       <w:r w:rsidR="00BF5DBD" w:rsidRPr="003A3DAE">
         <w:t>actions, suits, claims, proceedings</w:t>
       </w:r>
       <w:r w:rsidR="005B090B" w:rsidRPr="003A3DAE">
         <w:t>, orders</w:t>
       </w:r>
@@ -5232,90 +5573,105 @@
         <w:t>, or orders</w:t>
       </w:r>
       <w:r w:rsidR="00BF5DBD" w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>that such subrogation rights were abrogated by any acts of any Indemnitee;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6203B1B8" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>the right to assert a counterclaim, other than a mandatory or compulsory counterclaim, in any action or proceeding brought against or by any Indemnitee;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the right to assert a counterclaim, other than a mandatory or compulsory counterclaim, in any action or proceeding brought against or by any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Indemnitee;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42C5D661" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>notice of acceptance hereof and of any action taken or omitted in reliance hereon;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">notice of acceptance hereof and of any action taken or omitted in reliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>hereon;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3ABE2EB7" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>presentment for payment, demand of payment, protest or notice of nonpayment or failure to perform or observe, or other proof, or notice or demand under this Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">presentment for payment, demand of payment, protest or notice of nonpayment or failure to perform or observe, or other proof, or notice or demand under this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2D12F667" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>all homestead exemption rights against the obligations hereunder and the benefits of any statutes of limitations or repose; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8391AD" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00A815FA">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:numPr>
@@ -5482,93 +5838,109 @@
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>No Modification Without Writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230C90E0" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>This Agreement may not be terminated or modified in any way nor can any right of Lender or any obligation of Borrower be waived or modified, except by a writing signed by Lender and Borrower.</w:t>
+        <w:t xml:space="preserve">This Agreement may not be terminated or modified in any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>way</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> nor can any right of Lender or any obligation of Borrower be waived or modified, except by a writing signed by Lender and Borrower.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341EB958" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Severability.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B921E3" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Each provision of this Agreement shall be interpreted so as to be effective and valid under applicable law, but if any provision of this Agreement shall in any respect be ineffective or invalid under such law, such ineffectiveness or invalidity shall not affect the remainder of such provision or the remaining provisions of this Agreement.</w:t>
+        <w:t xml:space="preserve">Each provision of this Agreement shall be interpreted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>so as to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> be effective and valid under applicable law, but if any provision of this Agreement shall in any respect be ineffective or invalid under such law, such ineffectiveness or invalidity shall not affect the remainder of such provision or the remaining provisions of this Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E55CECA" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
@@ -5627,95 +5999,87 @@
       <w:r w:rsidR="00A72F4D" w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B40235" w14:textId="1D647437" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="003A3DAE">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this </w:t>
       </w:r>
       <w:r w:rsidR="00A63298">
         <w:t>Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t xml:space="preserve"> or the security for the Indebtedness, Borrower consents to the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+        <w:t xml:space="preserve"> or the security for the Indebtedness, Borrower consents to the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BC58684" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Successors and </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C658EF" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t xml:space="preserve">Subject to the terms of the Loan Agreement, no Borrower may transfer or assign any of its rights or obligations under this Agreement without the prior written consent of Lender.  Subject to the foregoing, this Agreement shall be continuing, irrevocable and binding on each Borrower and </w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:lastRenderedPageBreak/>
         <w:t>its successors and assigns and shall inure to the benefit of Lender and the other Indemnitees, and Lender’s successors and assigns, including to any transferee pursuant to a Foreclosure Event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4EA0A5" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -5739,51 +6103,59 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Essence</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="627588EB" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
-        <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Agreement, time is of the essence.</w:t>
+        <w:t xml:space="preserve">Borrower agrees that, with respect to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>each and every</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t xml:space="preserve"> obligation and covenant contained in this Agreement, time is of the essence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52129B4D" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D" w:rsidP="00B83C18">
       <w:pPr>
         <w:pStyle w:val="TabbedL1"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
@@ -6030,58 +6402,218 @@
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="5190"/>
         </w:tabs>
         <w:outlineLvl w:val="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A476C" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
+    <w:p w14:paraId="222A476C" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LENDER (A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS AGREEMENT OR ANY OTHER LOAN DOCUMENT, THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS GIVEN BY BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3ABBE9" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00D00DCD" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D00DCD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Schedules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B47B07D" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00F44319" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="480"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44319">
+        <w:t xml:space="preserve">The schedules, if any, attached to this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:t xml:space="preserve"> are incorporated fully into this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:t xml:space="preserve"> by this reference and each constitutes a substantive part of this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284A72E5" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00F44319" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ATTACHED SCHEDULE.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:t xml:space="preserve">  The following Schedule is attached to this </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="41" w:name="Check4"/>
+    <w:p w14:paraId="4B26799B" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00F44319" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="2880" w:hanging="1440"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00F44319">
+        <w:tab/>
+        <w:t>Schedule I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F44319">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>State-Specific Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B02B31B" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46EA7F91" w14:textId="77777777" w:rsidR="00E357ED" w:rsidRPr="003A3DAE" w:rsidRDefault="00E357ED">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:right="144" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -6122,52 +6654,57 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BORROWER</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07695EC2" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:t>[INSERT BORROWER SIGNATURE BLOCK(S)]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7064ECD9" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:left="4320" w:right="-120"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A3DAE">
-        <w:t>By:</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>By</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:u w:val="single"/>
@@ -6339,205 +6876,811 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBE3777" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ENVIRONMENTAL INDEMNITY AGREEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4562AA5F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidRDefault="00A72F4D">
+    <w:p w14:paraId="4562AA5F" w14:textId="77777777" w:rsidR="00A72F4D" w:rsidRDefault="00A72F4D">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003A3DAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A3DAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>[Description of the Land]</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A72F4D" w:rsidRPr="003A3DAE" w:rsidSect="00967C8A">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="76FA4FD2" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRDefault="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E76C8A" w:rsidSect="00967C8A">
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20AF0AD0" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE I TO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763E94AB" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00CF75B5">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="28"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+        <w:t>ENVIRONMENTAL INDEMNITY AGREEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DA4C6C" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>State-Specific Provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B29F15" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE:  INCLUDE AND UNBRACKET ANY OF THE FOLLOWING PROVISIONS APPLICABLE TO THE PROPERTY JURISDICTION AND DELETE ALL OTHERS:]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8DA5EC" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Agreement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>to which this Schedule is attached.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E23188A" w14:textId="77777777" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:tab/>
+        <w:t>The additional provision(s) set forth below shall also apply and are incorporated into the Agreement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13713CC1" w14:textId="6256576F" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CF75B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>The following terms are her</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>by deleted and restated in their entirety to read as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A346AB0" w14:textId="4C5376AF" w:rsidR="00E76C8A" w:rsidRPr="00E76C8A" w:rsidRDefault="00E76C8A" w:rsidP="00E76C8A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Environmental Laws</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>” means all present and future federal, state</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and local laws, ordinances, regulations, standards, rules, policies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other governmental requirements, administrative rulings, court judgments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="double"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and decrees, and all amendments thereto, relating to pollution or protection of human health, wildlife, wetlands, natural resources or the environment (including ambient air, surface water, ground water, land surface, or subsurface strata) including such laws governing or regulating the use, generation, storage, removal, remediation, recovery, treatment, handling, transport, disposal, control, release, discharge of, or exposure to, Hazardous Materials.  Environmental Laws include (a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4566">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Comprehensive Environmental Response, Compensation, and Liability Act, 42 U.S.C. Section 9601, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Resource Conservation and Recovery Act, 42 U.S.C. Section 6901, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Toxic Substances Control Act, 15 U.S.C. Section 2601, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Federal Water Pollution Control Act, 33 U.S.C. Section 1251, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Hazardous Materials Transportation Act, 49 U.S.C. Section 5101, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Clean Air Act, 42 U.S.C. Section 7401, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Safe Drinking Water Act, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tooltip="Title 42 of the United States Code" w:history="1">
+        <w:r w:rsidRPr="00E76C8A">
+          <w:rPr>
+            <w:color w:val="000000"/>
+            <w:lang w:val="en"/>
+          </w:rPr>
+          <w:t>42 U.S.C.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">300f, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Occupational Safety and Health Act, 29 U.S.C. Chapter 15, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Oil Pollution Act of 1990, 33 U.S.C. Section 2701, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the Federal Insecticide, Fungicide, and Rodenticide Act, 7 U.S.C. Section 136, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the River and Harbors Appropriation Act, 33 U.S.C. Section 403, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the New Mexico Hazardous Waste Act, N.M. Stat. Ann. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32D2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74-4-1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the New Mexico Pollutant Discharge Elimination System Act, N.M. Stat. Ann. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32D2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74-6C-1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the New Mexico Water Quality Act, N.M. Stat. Ann. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E32D2B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74-6-1, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>et seq.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, and all regulations promulgated under the authority of any of the foregoing, and their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> state and local analogs, as any such statutes or regulations may be amended, restated, modified, or supplemented from time to time, and (b)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4566">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all voluntary cleanup programs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and/or brownfields programs under federal, state or local law, as may be amended, restated, modified, or supplemented from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB0F302" w14:textId="049EFCD6" w:rsidR="00E76C8A" w:rsidRPr="004F59FC" w:rsidRDefault="00E76C8A" w:rsidP="004F59FC">
+      <w:pPr>
+        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+        </w:tabs>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Hazardous Materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>” means any substance, chemical, material or waste now or in the future defined as a “hazardous substance,” “hazardous material,” “hazardous waste,” “toxic substance,” “toxic pollutant,” “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723521">
+        <w:t>contaminant,” “water contaminant” or “pollutant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:t>” within the meaning of or regulated or addressed under any Environmental Law.  Without limiting the generality of the foregoing, Hazardous Materials includes: Significant Mold; petroleum and petroleum products and compounds containing them or derived from them, including natural gas, gasoline, diesel fuel, oil and other fuels and petroleum products or fractions thereof; radon; carcinogenic materials; explosives; flammable materials; infectious materials; corrosive materials; mutagenic materials; radioactive materials; polychlorinated biphenyls (PCBs) and compounds containing them; lead and lead-based paint; asbestos or asbestos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">containing materials in any form that is or could become friable; underground or above-ground storage tanks, whether empty or containing any substance; pipelines constructed for the purpose of transporting Hazardous Materials, whether empty or containing any substance; any substance the presence of which on, under or about the Mortgaged Property is regulated or prohibited by any Governmental Authority; any substance that is designated, classified or regulated pursuant to any Environmental Law; and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>any medical products or devices, including those materials defined as “medical waste” or “biological waste” under relevant statutes or regulations pertaining to any Environmental Law.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E76C8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E76C8A" w:rsidRPr="004F59FC" w:rsidSect="00967C8A">
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2D1B3689" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00A72F4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="316AE8F2" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00A72F4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17AA18BF" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3891"/>
       <w:gridCol w:w="2454"/>
       <w:gridCol w:w="3105"/>
@@ -6709,239 +7852,209 @@
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>17</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F87CC5" w14:paraId="30D3C83B" w14:textId="77777777" w:rsidTr="00C13BB9">
+    <w:tr w:rsidR="00CF75B5" w14:paraId="30D3C83B" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3891" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="09D0D393" w14:textId="77777777" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00F87CC5" w:rsidP="00F87CC5">
+        <w:p w14:paraId="09D0D393" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2454" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="2B515511" w14:textId="0709ADF7" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00681063" w:rsidP="00F87CC5">
+        <w:p w14:paraId="2B515511" w14:textId="358F1F42" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="009E37BD" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009E37BD">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...19 lines deleted...]
-            <w:t>-23</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3105" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="6A393C86" w14:textId="04D34D08" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00F87CC5" w:rsidP="00F87CC5">
+        <w:p w14:paraId="6A393C86" w14:textId="455DC2CA" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="003A3DAE">
-[...8 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="47B55A52" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00C13BB9">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="07341D4F" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07341D4F" w14:textId="13E0B188" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:widowControl/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3891"/>
       <w:gridCol w:w="2454"/>
       <w:gridCol w:w="3105"/>
     </w:tblGrid>
     <w:tr w:rsidR="00323DF1" w14:paraId="6995021D" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3891" w:type="dxa"/>
@@ -7108,234 +8221,204 @@
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00323DF1" w14:paraId="62877B8A" w14:textId="77777777" w:rsidTr="00C13BB9">
+    <w:tr w:rsidR="00CF75B5" w14:paraId="62877B8A" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3891" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="147EF8F7" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRPr="00FD00C4" w:rsidRDefault="00323DF1">
+        <w:p w14:paraId="147EF8F7" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2454" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="6621DAD1" w14:textId="4BBC48F5" w:rsidR="00323DF1" w:rsidRPr="00FD00C4" w:rsidRDefault="00681063" w:rsidP="009B2DF3">
+        <w:p w14:paraId="6621DAD1" w14:textId="68D23569" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="009E37BD" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009E37BD">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...19 lines deleted...]
-            <w:t>-23</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3105" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="3BD481E1" w14:textId="3DC1709E" w:rsidR="00323DF1" w:rsidRPr="00FD00C4" w:rsidRDefault="00323DF1" w:rsidP="009B2DF3">
+        <w:p w14:paraId="3BD481E1" w14:textId="231DCA0F" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="003A3DAE">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>2023 Fannie</w:t>
-[...9 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="029B3F11" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D273DA9" w14:textId="77777777" w:rsidR="00E357ED" w:rsidRDefault="00E357ED">
     <w:pPr>
       <w:widowControl/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3891"/>
       <w:gridCol w:w="2454"/>
       <w:gridCol w:w="3105"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E357ED" w14:paraId="6CFA01C6" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
@@ -7513,234 +8596,204 @@
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00E357ED" w14:paraId="2C6801E7" w14:textId="77777777" w:rsidTr="00C13BB9">
+    <w:tr w:rsidR="00CF75B5" w14:paraId="2C6801E7" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3891" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="4E22FCD8" w14:textId="77777777" w:rsidR="00E357ED" w:rsidRPr="00FD00C4" w:rsidRDefault="00E357ED">
+        <w:p w14:paraId="4E22FCD8" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2454" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="2F4AC44F" w14:textId="1A9A7EB2" w:rsidR="00E357ED" w:rsidRPr="00FD00C4" w:rsidRDefault="00681063" w:rsidP="009B2DF3">
+        <w:p w14:paraId="2F4AC44F" w14:textId="09328508" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="009E37BD" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009E37BD">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...19 lines deleted...]
-            <w:t>-23</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3105" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="6259DC5F" w14:textId="3E01C756" w:rsidR="00E357ED" w:rsidRPr="00FD00C4" w:rsidRDefault="00E357ED" w:rsidP="009B2DF3">
+        <w:p w14:paraId="6259DC5F" w14:textId="4C7C3425" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="003A3DAE">
-[...8 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2D1DC925" w14:textId="77777777" w:rsidR="00E357ED" w:rsidRDefault="00E357ED">
     <w:pPr>
       <w:widowControl/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3717B322" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00967C8A">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3891"/>
       <w:gridCol w:w="2454"/>
       <w:gridCol w:w="3105"/>
@@ -7912,367 +8965,714 @@
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:bCs/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F87CC5" w14:paraId="43482198" w14:textId="77777777" w:rsidTr="00C13BB9">
+    <w:tr w:rsidR="00CF75B5" w14:paraId="43482198" w14:textId="77777777" w:rsidTr="00C13BB9">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3891" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="5F9BB72B" w14:textId="77777777" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00F87CC5" w:rsidP="00F87CC5">
+        <w:p w14:paraId="5F9BB72B" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2454" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="73CEDDC3" w14:textId="4956F22F" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00681063" w:rsidP="00F87CC5">
+        <w:p w14:paraId="73CEDDC3" w14:textId="1ED2B0D0" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="009E37BD" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="009E37BD">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t>1</w:t>
-[...19 lines deleted...]
-            <w:t>-23</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3105" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
           <w:tcMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="621E6651" w14:textId="3BF07483" w:rsidR="00F87CC5" w:rsidRPr="00FD00C4" w:rsidRDefault="00F87CC5" w:rsidP="00F87CC5">
+        <w:p w14:paraId="621E6651" w14:textId="06BE1E3E" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00CF75B5">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:widowControl/>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00FD00C4">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="003A3DAE">
-[...8 lines deleted...]
-          </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US" w:eastAsia="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="413D9AD6" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00C13BB9">
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="740BE3B1" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="072B017A" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="604FBA1C" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRDefault="00CF75B5" w:rsidP="00967C8A">
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6480"/>
+        <w:tab w:val="left" w:pos="7920"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3891"/>
+      <w:gridCol w:w="2454"/>
+      <w:gridCol w:w="3105"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00CF75B5" w14:paraId="3BC890EC" w14:textId="77777777" w:rsidTr="00C13BB9">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3891" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="6DA3BE4D" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00710261">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Environmental Indemnity Agreement</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2454" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="3DC89306" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00710261">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Form 6085</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3105" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="52BD1B2E" w14:textId="32569262" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00710261">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>I</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:noProof/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:bCs/>
+              <w:i w:val="0"/>
+              <w:iCs w:val="0"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00CF75B5" w14:paraId="7A69756A" w14:textId="77777777" w:rsidTr="00C13BB9">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3891" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="186C8614" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00F87CC5">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2454" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="166066AA" w14:textId="1C3626AB" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="009E37BD" w:rsidP="00F87CC5">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="009E37BD">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>06-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3105" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:tcMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tcMar>
+        </w:tcPr>
+        <w:p w14:paraId="0B4F407B" w14:textId="77C88722" w:rsidR="00CF75B5" w:rsidRPr="00FD00C4" w:rsidRDefault="00CF75B5" w:rsidP="00F87CC5">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:widowControl/>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="0"/>
+              <w:tab w:val="center" w:pos="4320"/>
+              <w:tab w:val="right" w:pos="8640"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00FD00C4">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:val="en-US" w:eastAsia="en-US"/>
+            </w:rPr>
+            <w:t>2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3ACA4F55" w14:textId="77777777" w:rsidR="00CF75B5" w:rsidRDefault="00CF75B5" w:rsidP="00C13BB9">
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="752ED128" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00A72F4D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4015282F" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1" w:rsidP="00A72F4D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="024CFDA8" w14:textId="452E18F6" w:rsidR="00B7161E" w:rsidRPr="00B7161E" w:rsidRDefault="00B7161E" w:rsidP="00B7161E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="600"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B7161E">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>[</w:t>
     </w:r>
     <w:r w:rsidRPr="00B7161E">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">DRAFTING NOTE:  </w:t>
     </w:r>
     <w:r w:rsidR="000C4909" w:rsidRPr="000C4909">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>IF THE CURRENT PHASE I REPORT IDENTIFIES A RECOGNIZED ENVIRONMENTAL CONDITION (REC), INCLUDING A CONTROLLED RECOGNIZED ENVIRONMENTAL CONDITION (</w:t>
-[...15 lines deleted...]
-      <w:t>), CONTACT FANNIE MAE LEGAL TO DISCUSS MODIFICATIONS TO THIS AGREEMENT.</w:t>
+      <w:t>IF THE CURRENT PHASE I REPORT IDENTIFIES A RECOGNIZED ENVIRONMENTAL CONDITION (REC), INCLUDING A CONTROLLED RECOGNIZED ENVIRONMENTAL CONDITION (CREC), CONTACT FANNIE MAE LEGAL TO DISCUSS MODIFICATIONS TO THIS AGREEMENT.</w:t>
     </w:r>
     <w:r w:rsidRPr="00B7161E">
       <w:rPr>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B59C10A" w14:textId="5D4F5DE5" w:rsidR="00E357ED" w:rsidRPr="00E357ED" w:rsidRDefault="00E357ED" w:rsidP="00E357ED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5FC43792" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F43F05A" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2C689153" w14:textId="77777777" w:rsidR="00323DF1" w:rsidRDefault="00323DF1">
     <w:pPr>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AEE40B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="TabbedL2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="079C1DC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:name w:val="zzmpTabbed||Tabbed|2|3|1|1|0|4||1|0|0||1|0|1||1|0|1||1|0|0||1|0|0||1|0|0||1|0|0||1|0|0||2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
@@ -10223,425 +11623,448 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1761171848">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="90113"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F65E7F"/>
     <w:rsid w:val="00002135"/>
     <w:rsid w:val="00007D0C"/>
     <w:rsid w:val="00016EC8"/>
     <w:rsid w:val="00023929"/>
     <w:rsid w:val="0002437F"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="00032845"/>
     <w:rsid w:val="00032BFE"/>
     <w:rsid w:val="00034487"/>
     <w:rsid w:val="0004468D"/>
     <w:rsid w:val="00051F85"/>
     <w:rsid w:val="0005353B"/>
     <w:rsid w:val="00062E26"/>
+    <w:rsid w:val="00070E24"/>
+    <w:rsid w:val="0007123E"/>
     <w:rsid w:val="00076F2B"/>
     <w:rsid w:val="0009369F"/>
     <w:rsid w:val="000A5F38"/>
+    <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B4987"/>
     <w:rsid w:val="000C4909"/>
     <w:rsid w:val="000C590E"/>
     <w:rsid w:val="000F14C8"/>
     <w:rsid w:val="000F6613"/>
     <w:rsid w:val="000F67C8"/>
     <w:rsid w:val="001160CA"/>
     <w:rsid w:val="00122D42"/>
     <w:rsid w:val="00132D9E"/>
     <w:rsid w:val="00187A72"/>
     <w:rsid w:val="001921A0"/>
     <w:rsid w:val="00192631"/>
     <w:rsid w:val="001A212E"/>
     <w:rsid w:val="001A780B"/>
     <w:rsid w:val="001B1B3F"/>
     <w:rsid w:val="001B3481"/>
     <w:rsid w:val="001D5BCD"/>
     <w:rsid w:val="001D7CD1"/>
     <w:rsid w:val="001E19C1"/>
     <w:rsid w:val="001E2AFB"/>
     <w:rsid w:val="001F2A42"/>
     <w:rsid w:val="00206D23"/>
+    <w:rsid w:val="0021175D"/>
     <w:rsid w:val="002117EB"/>
     <w:rsid w:val="00212E0C"/>
     <w:rsid w:val="002234FF"/>
     <w:rsid w:val="002242AF"/>
+    <w:rsid w:val="00234EA4"/>
     <w:rsid w:val="00244441"/>
     <w:rsid w:val="00285977"/>
+    <w:rsid w:val="00285D5E"/>
     <w:rsid w:val="0029496C"/>
     <w:rsid w:val="002A5CAD"/>
     <w:rsid w:val="002B585C"/>
     <w:rsid w:val="002D21A2"/>
     <w:rsid w:val="002D6EEC"/>
     <w:rsid w:val="002E2C17"/>
     <w:rsid w:val="002E7D24"/>
     <w:rsid w:val="002F76D2"/>
     <w:rsid w:val="00304C83"/>
     <w:rsid w:val="0031753E"/>
     <w:rsid w:val="00323DF1"/>
     <w:rsid w:val="0033121C"/>
     <w:rsid w:val="00336535"/>
     <w:rsid w:val="003409ED"/>
     <w:rsid w:val="00340CA3"/>
     <w:rsid w:val="00360434"/>
     <w:rsid w:val="00360BAB"/>
     <w:rsid w:val="00370B34"/>
     <w:rsid w:val="00377D1F"/>
     <w:rsid w:val="00384C14"/>
     <w:rsid w:val="0038705F"/>
     <w:rsid w:val="0039062F"/>
     <w:rsid w:val="003A3DAE"/>
     <w:rsid w:val="003A72DE"/>
     <w:rsid w:val="003B3BF0"/>
     <w:rsid w:val="003B410A"/>
     <w:rsid w:val="003B5FB3"/>
     <w:rsid w:val="003D56BA"/>
     <w:rsid w:val="003D6D18"/>
     <w:rsid w:val="003E65FC"/>
     <w:rsid w:val="003F2810"/>
     <w:rsid w:val="003F4D3C"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00424DC3"/>
     <w:rsid w:val="0043455B"/>
     <w:rsid w:val="00435C36"/>
     <w:rsid w:val="00463BB4"/>
     <w:rsid w:val="0046647F"/>
     <w:rsid w:val="00466770"/>
     <w:rsid w:val="004670F5"/>
     <w:rsid w:val="00473040"/>
     <w:rsid w:val="0048003D"/>
     <w:rsid w:val="00482834"/>
     <w:rsid w:val="0048485A"/>
     <w:rsid w:val="004A6CBB"/>
     <w:rsid w:val="004A7E46"/>
+    <w:rsid w:val="004B3C26"/>
     <w:rsid w:val="004C2723"/>
     <w:rsid w:val="004C42A1"/>
     <w:rsid w:val="004D5080"/>
+    <w:rsid w:val="004F59FC"/>
     <w:rsid w:val="004F6BAC"/>
     <w:rsid w:val="0052273A"/>
     <w:rsid w:val="005264F5"/>
     <w:rsid w:val="005320B3"/>
     <w:rsid w:val="00533A57"/>
     <w:rsid w:val="00533E0D"/>
     <w:rsid w:val="00540650"/>
     <w:rsid w:val="00550F2C"/>
     <w:rsid w:val="005723B6"/>
     <w:rsid w:val="00577955"/>
+    <w:rsid w:val="0058134D"/>
     <w:rsid w:val="0058492B"/>
     <w:rsid w:val="00584F90"/>
     <w:rsid w:val="005853BC"/>
     <w:rsid w:val="00590459"/>
     <w:rsid w:val="00591400"/>
     <w:rsid w:val="00593E73"/>
     <w:rsid w:val="005A0354"/>
     <w:rsid w:val="005B090B"/>
     <w:rsid w:val="005B259F"/>
     <w:rsid w:val="005B3029"/>
     <w:rsid w:val="005B5244"/>
     <w:rsid w:val="005C4E84"/>
+    <w:rsid w:val="005D1845"/>
     <w:rsid w:val="005F0978"/>
     <w:rsid w:val="005F2931"/>
     <w:rsid w:val="005F3095"/>
     <w:rsid w:val="00635DDA"/>
     <w:rsid w:val="00637B68"/>
     <w:rsid w:val="00653B94"/>
     <w:rsid w:val="00655DB2"/>
     <w:rsid w:val="006576D6"/>
     <w:rsid w:val="00661DAA"/>
     <w:rsid w:val="00681063"/>
     <w:rsid w:val="00683A28"/>
     <w:rsid w:val="006947B8"/>
     <w:rsid w:val="0069658E"/>
     <w:rsid w:val="006C2363"/>
     <w:rsid w:val="006C3A8E"/>
     <w:rsid w:val="00700D52"/>
     <w:rsid w:val="00702FD2"/>
     <w:rsid w:val="00710261"/>
+    <w:rsid w:val="00723521"/>
     <w:rsid w:val="00730725"/>
+    <w:rsid w:val="00746689"/>
     <w:rsid w:val="00756B54"/>
     <w:rsid w:val="00776F39"/>
     <w:rsid w:val="00794B82"/>
     <w:rsid w:val="007A0900"/>
     <w:rsid w:val="007A1E3D"/>
     <w:rsid w:val="007B1AAA"/>
     <w:rsid w:val="007B4662"/>
     <w:rsid w:val="007B78D7"/>
     <w:rsid w:val="007C63E0"/>
     <w:rsid w:val="007F6E43"/>
     <w:rsid w:val="00800BB8"/>
     <w:rsid w:val="00803037"/>
     <w:rsid w:val="0080683C"/>
     <w:rsid w:val="008147D1"/>
     <w:rsid w:val="00825CAE"/>
     <w:rsid w:val="00827C4F"/>
     <w:rsid w:val="008533E7"/>
     <w:rsid w:val="008852DA"/>
     <w:rsid w:val="00887430"/>
     <w:rsid w:val="008902F8"/>
     <w:rsid w:val="00891F8C"/>
     <w:rsid w:val="00892286"/>
     <w:rsid w:val="008975B9"/>
     <w:rsid w:val="008A66AE"/>
+    <w:rsid w:val="008C51F8"/>
     <w:rsid w:val="008C6D99"/>
     <w:rsid w:val="008E04AF"/>
     <w:rsid w:val="008E3510"/>
     <w:rsid w:val="008E766D"/>
     <w:rsid w:val="008F161B"/>
     <w:rsid w:val="0090277E"/>
     <w:rsid w:val="00911032"/>
     <w:rsid w:val="00922BD2"/>
     <w:rsid w:val="009347AF"/>
     <w:rsid w:val="00937A97"/>
     <w:rsid w:val="0094259F"/>
     <w:rsid w:val="00967C8A"/>
     <w:rsid w:val="0097474C"/>
     <w:rsid w:val="00996FD4"/>
     <w:rsid w:val="009A55C6"/>
     <w:rsid w:val="009B2DF3"/>
     <w:rsid w:val="009B6546"/>
     <w:rsid w:val="009C1FD2"/>
     <w:rsid w:val="009C5A22"/>
+    <w:rsid w:val="009E37BD"/>
     <w:rsid w:val="009E5AB0"/>
     <w:rsid w:val="009F3261"/>
     <w:rsid w:val="00A046B0"/>
     <w:rsid w:val="00A05B1F"/>
     <w:rsid w:val="00A23964"/>
     <w:rsid w:val="00A23DE7"/>
     <w:rsid w:val="00A26358"/>
     <w:rsid w:val="00A27499"/>
     <w:rsid w:val="00A3222B"/>
     <w:rsid w:val="00A357EA"/>
     <w:rsid w:val="00A50F91"/>
     <w:rsid w:val="00A63298"/>
     <w:rsid w:val="00A72C7F"/>
     <w:rsid w:val="00A72E27"/>
     <w:rsid w:val="00A72F4D"/>
     <w:rsid w:val="00A73FB0"/>
     <w:rsid w:val="00A815FA"/>
     <w:rsid w:val="00A82AF6"/>
     <w:rsid w:val="00A9234E"/>
     <w:rsid w:val="00AB3920"/>
     <w:rsid w:val="00AB3D8F"/>
     <w:rsid w:val="00AB521E"/>
     <w:rsid w:val="00AC1D06"/>
     <w:rsid w:val="00AC2BBC"/>
     <w:rsid w:val="00AC7067"/>
     <w:rsid w:val="00AE7476"/>
     <w:rsid w:val="00AF17D1"/>
+    <w:rsid w:val="00AF4566"/>
     <w:rsid w:val="00AF6FBB"/>
     <w:rsid w:val="00B04D76"/>
     <w:rsid w:val="00B05E0F"/>
     <w:rsid w:val="00B11033"/>
+    <w:rsid w:val="00B124DA"/>
     <w:rsid w:val="00B20A53"/>
     <w:rsid w:val="00B70292"/>
     <w:rsid w:val="00B7161E"/>
     <w:rsid w:val="00B71EB8"/>
     <w:rsid w:val="00B723AD"/>
     <w:rsid w:val="00B72919"/>
     <w:rsid w:val="00B83C18"/>
     <w:rsid w:val="00BA549F"/>
     <w:rsid w:val="00BA582A"/>
     <w:rsid w:val="00BA67F9"/>
     <w:rsid w:val="00BA7FCE"/>
     <w:rsid w:val="00BB2637"/>
     <w:rsid w:val="00BC3EAD"/>
     <w:rsid w:val="00BD1E5B"/>
     <w:rsid w:val="00BF2ACB"/>
     <w:rsid w:val="00BF5DBD"/>
     <w:rsid w:val="00C075F2"/>
     <w:rsid w:val="00C10E96"/>
     <w:rsid w:val="00C13BB9"/>
     <w:rsid w:val="00C2550A"/>
     <w:rsid w:val="00C27B9A"/>
     <w:rsid w:val="00C41ADE"/>
+    <w:rsid w:val="00C626AA"/>
     <w:rsid w:val="00C64EF7"/>
     <w:rsid w:val="00C6571F"/>
     <w:rsid w:val="00C65F1D"/>
     <w:rsid w:val="00C75763"/>
     <w:rsid w:val="00C95C1E"/>
     <w:rsid w:val="00CB6CD7"/>
     <w:rsid w:val="00CC50FB"/>
     <w:rsid w:val="00CD71B6"/>
     <w:rsid w:val="00CF2F96"/>
+    <w:rsid w:val="00CF75B5"/>
     <w:rsid w:val="00D064F2"/>
     <w:rsid w:val="00D1054C"/>
     <w:rsid w:val="00D13E7B"/>
     <w:rsid w:val="00D15CDE"/>
     <w:rsid w:val="00D324D4"/>
     <w:rsid w:val="00D521B6"/>
     <w:rsid w:val="00D57BB7"/>
     <w:rsid w:val="00D71A88"/>
     <w:rsid w:val="00D74238"/>
     <w:rsid w:val="00DA37C9"/>
     <w:rsid w:val="00DA6EA0"/>
     <w:rsid w:val="00DB0DF7"/>
     <w:rsid w:val="00DB45D1"/>
     <w:rsid w:val="00DB71A3"/>
     <w:rsid w:val="00DC11AF"/>
     <w:rsid w:val="00DE5BE1"/>
     <w:rsid w:val="00DF405A"/>
     <w:rsid w:val="00DF4227"/>
     <w:rsid w:val="00DF4323"/>
     <w:rsid w:val="00E05B83"/>
     <w:rsid w:val="00E06120"/>
     <w:rsid w:val="00E06A62"/>
     <w:rsid w:val="00E111EE"/>
     <w:rsid w:val="00E11A93"/>
     <w:rsid w:val="00E16FA0"/>
     <w:rsid w:val="00E211F0"/>
+    <w:rsid w:val="00E32D2B"/>
     <w:rsid w:val="00E357ED"/>
     <w:rsid w:val="00E53221"/>
     <w:rsid w:val="00E62F5D"/>
     <w:rsid w:val="00E646C4"/>
+    <w:rsid w:val="00E76C8A"/>
     <w:rsid w:val="00E96DFD"/>
     <w:rsid w:val="00EC0F29"/>
+    <w:rsid w:val="00ED3A29"/>
     <w:rsid w:val="00ED6CC7"/>
     <w:rsid w:val="00ED73AC"/>
     <w:rsid w:val="00EF45CC"/>
     <w:rsid w:val="00F02FA3"/>
     <w:rsid w:val="00F05D4E"/>
     <w:rsid w:val="00F10B39"/>
     <w:rsid w:val="00F11894"/>
     <w:rsid w:val="00F31E33"/>
     <w:rsid w:val="00F41312"/>
     <w:rsid w:val="00F62059"/>
     <w:rsid w:val="00F62C3F"/>
     <w:rsid w:val="00F65028"/>
     <w:rsid w:val="00F65E7F"/>
     <w:rsid w:val="00F71620"/>
     <w:rsid w:val="00F74494"/>
     <w:rsid w:val="00F8028B"/>
     <w:rsid w:val="00F82DAC"/>
     <w:rsid w:val="00F834F9"/>
     <w:rsid w:val="00F87CC5"/>
     <w:rsid w:val="00F91495"/>
     <w:rsid w:val="00FA71A7"/>
     <w:rsid w:val="00FA7304"/>
     <w:rsid w:val="00FB4305"/>
     <w:rsid w:val="00FB5AC8"/>
     <w:rsid w:val="00FB7509"/>
     <w:rsid w:val="00FC2613"/>
     <w:rsid w:val="00FC3E73"/>
     <w:rsid w:val="00FC7E19"/>
     <w:rsid w:val="00FD00C4"/>
     <w:rsid w:val="00FD0704"/>
     <w:rsid w:val="00FE6899"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="73729"/>
+    <o:shapedefaults v:ext="edit" spidmax="90113"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E58C293"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12570,51 +13993,51 @@
     <w:rsid w:val="003B3BF0"/>
     <w:rPr>
       <w:strike/>
       <w:color w:val="FF0000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDelimiter">
     <w:name w:val="DeltaView Delimiter"/>
     <w:rsid w:val="004C2723"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003A3DAE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="52428902">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="74016121">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12695,51 +14118,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1918048466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Title_42_of_the_United_States_Code" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Title_42_of_the_United_States_Code" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.wikipedia.org/wiki/Title_42_of_the_United_States_Code" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12963,76 +14386,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>38169</Characters>
+  <Pages>21</Pages>
+  <Words>7423</Words>
+  <Characters>42314</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>318</Lines>
-  <Paragraphs>89</Paragraphs>
+  <Lines>352</Lines>
+  <Paragraphs>99</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6085</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44903</CharactersWithSpaces>
+  <CharactersWithSpaces>49638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3407971</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://en.wikipedia.org/wiki/Title_42_of_the_United_States_Code</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>