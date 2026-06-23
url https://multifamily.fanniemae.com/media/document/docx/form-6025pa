--- v0 (2025-10-22)
+++ v1 (2026-06-23)
@@ -7,51 +7,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="50B33BD4" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00063598" w:rsidP="0064042F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2400"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Prepared by, and after recording</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070B0AF0" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00063598" w:rsidP="00063598">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -90,64 +90,81 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1860F8" w14:textId="77777777" w:rsidR="00063598" w:rsidRPr="007A4DBB" w:rsidRDefault="00063598" w:rsidP="00063598">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014CEC1B" w14:textId="77777777" w:rsidR="00063598" w:rsidRPr="007A4DBB" w:rsidRDefault="00063598" w:rsidP="00063598">
+    <w:p w14:paraId="014CEC1B" w14:textId="77777777" w:rsidR="00063598" w:rsidRDefault="00063598" w:rsidP="00063598">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119D0112" w14:textId="30778475" w:rsidR="006E00F4" w:rsidRPr="007A4DBB" w:rsidRDefault="006E00F4" w:rsidP="006E00F4">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Tax Parcel No.  __________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F0A6B65" w14:textId="77777777" w:rsidR="004A7EA1" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="007A4DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">OPEN-END </w:t>
       </w:r>
       <w:r w:rsidR="004A7EA1" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
@@ -222,53 +239,53 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>AND FIXTURE FILING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E46AD3B" w14:textId="77777777" w:rsidR="00321E18" w:rsidRPr="007A4DBB" w:rsidRDefault="00321E18" w:rsidP="0064042F">
       <w:pPr>
         <w:spacing w:after="960"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:r w:rsidRPr="007A4DBB">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>PENNSYLVANIA</w:t>
             </w:r>
           </w:smartTag>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08708AA7" w14:textId="77777777" w:rsidR="004D630B" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00F615CF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
@@ -577,92 +594,113 @@
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EAAAE57" w14:textId="77777777" w:rsidR="004A7EA1" w:rsidRPr="007A4DBB" w:rsidRDefault="004A7EA1" w:rsidP="007A4DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>AND FIXTURE FILING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EF29DA" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
+    <w:p w14:paraId="74EF29DA" w14:textId="2F76CFF8" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">This OPEN-END MULTIFAMILY MORTGAGE, ASSIGNMENT OF LEASES AND RENTS, SECURITY AGREEMENT AND FIXTURE FILING (as amended, restated, replaced, supplemented, or otherwise modified from time to time, the </w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>dated as of _______________</w:t>
       </w:r>
       <w:r w:rsidR="001B2721">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B2721">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[INSERT DATE THAT THE SECURITY INSTRUMENT NOTARY IS EXECUTED]</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001B2721">
-        <w:t xml:space="preserve"> and is made effective as of ________________,</w:t>
+        <w:t xml:space="preserve"> and is made effective as of ________________</w:t>
+      </w:r>
+      <w:r w:rsidR="006E00F4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[INSERT THE DATE THAT </w:t>
+      </w:r>
+      <w:r w:rsidR="006E00F4" w:rsidRPr="006E00F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>THE mortgage loan closes]</w:t>
+      </w:r>
+      <w:r w:rsidR="001B2721">
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> is executed by </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[IF BORROWER IS AN ENTITY: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">________________________________________, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> _________________________________ organized and existing under the laws of ___________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -846,59 +884,68 @@
         <w:t xml:space="preserve">ed in this Security Instrument) </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">other than Permitted Encumbrances (as defined in </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:lastRenderedPageBreak/>
         <w:t>this Security Instrument).  Borrower covenants that Borrower will warrant and defend the title to the Mortgaged Property against all claims and demands other than Permitted Encumbrances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A881AE2" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="009515EE" w:rsidP="00DA57E8">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower and Lender, by its acceptance hereof, each covenant</w:t>
+        <w:t xml:space="preserve">Borrower and Lender, by its acceptance hereof, each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>covenant</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027C3AE1" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -906,79 +953,51 @@
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc277663034"/>
       <w:bookmarkStart w:id="1" w:name="_Toc280209742"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Defined Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="72EB76FE" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBF6188" w14:textId="4D078044" w:rsidR="0072140E" w:rsidRDefault="0072140E" w:rsidP="0072140E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” means all money, funds, investment property, accounts, general intangibles, deposit accounts, chattel paper, documents, instruments, judgments, claims, settlements of claims, causes of action, refunds, rebates, reimbursements, reserves, deposits, subsidies, proceeds, products, Rents, and profits, now or hereafter arising, received or receivable, from or on account of the </w:t>
       </w:r>
       <w:r w:rsidR="00BA21C8">
         <w:t xml:space="preserve">ownership, </w:t>
@@ -1192,129 +1211,163 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="327E93D2" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any water and sewer charges which, if not paid, may result in a lien on all or any part of the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any water and sewer charges which, if not paid, may result in a lien on all or any part of the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3CF9A9EB" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the premiums for fire and other casualty insurance, liability insurance, rent loss insurance and such other insurance as Lender may require under the Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the premiums for fire and other casualty insurance, liability insurance, rent loss insurance and such other insurance as Lender may require under the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="50F872EA" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Taxes; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="665D4CFA" w14:textId="77777777" w:rsidR="00C62247" w:rsidRDefault="00C62247" w:rsidP="00C62247">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>amounts for other charges and expenses assessed against the Mortgaged Property which Lender at any time reasonably deems necessary to protect the Mortgaged Property, to prevent the imposition of liens on the Mortgaged Property, or otherwise to protect Lender’s interests, all as reasonably determined from time to time by Lender.</w:t>
+        <w:t xml:space="preserve">amounts for other charges and expenses assessed against the Mortgaged Property which Lender at any time reasonably deems necessary to protect the Mortgaged Property, to prevent the imposition of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>liens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Mortgaged Property, or otherwise to protect Lender’s interests, all as reasonably determined from time to time by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245F0816" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00C0538A" w:rsidP="00C62247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Improvements</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> means the buildings, structures, improvements, and alterations now constructed or at any time in the future constructed or placed upon the Land, including any future replacements, facilities, and additions and other construction on the Land.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC5F1BB" w14:textId="77777777" w:rsidR="00C62247" w:rsidRDefault="00C62247" w:rsidP="00C62247">
       <w:pPr>
@@ -1493,282 +1546,363 @@
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>” means all of Borrower’s present and hereafter acquired right, title and interest, if any, in and to all of the following:</w:t>
+        <w:t xml:space="preserve">” means all of Borrower’s present and hereafter acquired right, title and interest, if any, in and to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DD49B2" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00C62247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>the Land;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Land;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="456118D7" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>the Improvements;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Improvements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3902CE97" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>the Personalty;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Personalty;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3BBC5291" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
         <w:t>current and future rights, including air rights, development rights, zoning rights and other similar rights or interests, easements, tenements, rights</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:noBreakHyphen/>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:noBreakHyphen/>
         <w:t>way, strips and gores of land, streets, alleys, roads, sewer rights, waters, watercourses, and appurtenances related to or benefitting the Land or the Improvements, or both, and all rights-of-way, streets, alleys and roads which may have been or may in the future be vacated;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B86B1A" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
         <w:t>insurance policies relating to the Mortgaged Prope</w:t>
       </w:r>
       <w:r w:rsidR="00773BD4">
         <w:t xml:space="preserve">rty (and any unearned premiums) </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>and all proceeds paid or to be paid by any insurer of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, whether or not Borrower obtained the insurance pursuant to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>s requirements;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>requirements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="37F1A9E6" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
         <w:t xml:space="preserve">awards, payments and other compensation made or to be made by any municipal, state or federal authority with respect to the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, including any awards or settlements resulting from </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:lastRenderedPageBreak/>
         <w:t>(1) Condemnation Actions, (2) any damage to the Mortgaged Property caused by governmental action that does not result in a Condemnation Action, or (3) the total or partial taking of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0FB425" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(g)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their obligations;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>obligations;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6E7ED63E" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(h)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all Rents;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Rents;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="12EDEA75" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>earnings, royalties, accounts receivable, issues and profits from the Land, the Improvements or any other part of the Mortgaged Property, and all undisbursed proceeds of the Mortgage Loan and, if Borrower is a cooperative housing corporation, maintenance charges or assessments payable by shareholders or residents;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">earnings, royalties, accounts receivable, issues and profits from the Land, the Improvements or any other part of the Mortgaged Property, and all undisbursed proceeds of the Mortgage Loan and, if Borrower is a cooperative housing corporation, maintenance charges or assessments payable by shareholders or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>residents;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C484D90" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>Imposition Deposits;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Imposition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Deposits;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0CD47CF6" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(k)</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>refunds or rebates of Impositions by any municipal, state or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated);</w:t>
-      </w:r>
+        <w:t>refunds or rebates of Impositions by any municipal, state or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4ECA8F35" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(l)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>tenant security deposits;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">tenant security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>deposits;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4BE4B3AD" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>(m)</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:tab/>
-        <w:t>names under or by which any of the above Mortgaged Property may be operated or known, and all trademarks, trade names, and goodwill relating to any of the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">names under or by which any of the above Mortgaged Property may be operated or known, and all trademarks, trade names, and goodwill relating to any of the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1FCDE25F" w14:textId="77777777" w:rsidR="001657FF" w:rsidRPr="00013437" w:rsidRDefault="001657FF" w:rsidP="001657FF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00013437">
         <w:t>(n)</w:t>
       </w:r>
       <w:r w:rsidRPr="00013437">
         <w:tab/>
-        <w:t>Collateral Accounts and all Collateral Account Funds;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Collateral Accounts and all Collateral Account </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013437">
+        <w:t>Funds;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="387206EB" w14:textId="77777777" w:rsidR="001657FF" w:rsidRDefault="001657FF" w:rsidP="001657FF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00744AC5">
         <w:t>(o)</w:t>
       </w:r>
       <w:r w:rsidRPr="00744AC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A05F0">
         <w:t>products, and all cash and non-cash proceeds from the conversion, voluntary or involuntary, of any of the above into cash or liquidated claims, and the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> right to collect such proceeds; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098025E3" w14:textId="6090FCFD" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="001657FF" w:rsidP="001657FF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00524D27">
         <w:t>(p)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524D27">
         <w:tab/>
         <w:t>all oil, gas, minerals, mineral interests, royalties, overriding royalties, production payments, net profit interests and other interests and estates in, under and on the Mortgaged Property and other oil, gas</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0064042F">
         <w:t>, minerals</w:t>
       </w:r>
       <w:r w:rsidRPr="00524D27">
-        <w:t xml:space="preserve"> and mineral interests with which any of the foregoing interests or estates are pooled or unitized.</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00524D27">
+        <w:t xml:space="preserve"> mineral interests with which any of the foregoing interests or estates are pooled or unitized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143A3801" w14:textId="77777777" w:rsidR="00C62247" w:rsidRDefault="00C62247" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C62247">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62247">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Permitted Encumbrance</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62247">
         <w:t>” means only the easements, restrictions and other matters listed in a schedule of exceptions to coverage in the Title Policy and Taxes for the current tax year that are not yet due and payable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18833D3B" w14:textId="01EBA6F5" w:rsidR="00C62247" w:rsidRDefault="00C62247" w:rsidP="00C62247">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -2014,271 +2148,238 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8420B9" w14:textId="7520A3B7" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00C0538A" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="0072140E">
         <w:t>Commonwealth of Pennsylvania</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E838E4" w14:textId="77777777" w:rsidR="00C62247" w:rsidRDefault="00C62247" w:rsidP="00C62247">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc277663035"/>
       <w:bookmarkStart w:id="4" w:name="_Toc277573313"/>
       <w:bookmarkStart w:id="5" w:name="_Toc276554213"/>
       <w:bookmarkStart w:id="6" w:name="_Toc280209743"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...4 lines deleted...]
-      </w:r>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and in which Borrower has any present or hereafter acquired right, title </w:t>
+        <w:t xml:space="preserve"> that portion of the Mortgaged Property in which a security interest may be granted under the UCC and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="001A32D2">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DB5AF2" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00C62247">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3B3CC0C5" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00C62247">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a </w:t>
+        <w:t xml:space="preserve">To secure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>law, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> will be recorded as a </w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>fixture filing</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve"> in accordance with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
+        <w:t xml:space="preserve"> in accordance with the UCC.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="00C62247" w:rsidRPr="00C62247">
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">, Lender shall have the remedies of a secured party under the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Lender shall have the remedies of a secured party under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="00C62247" w:rsidRPr="00C62247">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or otherwise provided at law or in equity</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">, in addition to all remedies provided by this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and in any Loan Document</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">.  Lender may exercise any or all of its remedies against the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
+        <w:t xml:space="preserve">.  Lender may exercise any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">s other remedies.  For purposes of the </w:t>
-[...7 lines deleted...]
-        <w:t>, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
+        <w:t xml:space="preserve">s other remedies.  For purposes of the UCC, the debtor is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">s signature below which </w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> the address</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BC0AA7" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2424,83 +2525,75 @@
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>except as expressly provided in the Loan Agreement,</w:t>
       </w:r>
       <w:r w:rsidR="00C62247" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF16E46" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created </w:t>
+        <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352069D1" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc277663036"/>
       <w:bookmarkStart w:id="8" w:name="_Ref277504131"/>
       <w:bookmarkStart w:id="9" w:name="_Ref279932802"/>
       <w:bookmarkStart w:id="10" w:name="_Ref279932816"/>
       <w:bookmarkStart w:id="11" w:name="_Toc280209744"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Assignment of Leases and Rents; Appointment of Receiver; Lender in Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="37885077" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2823,96 +2916,125 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> shall not at any time or in any event obligate Lender to take any action under any Loan Document or to expend any money or to incur any expense.  Lender shall not be liable in any way for any injury or damage to person or property sustained by any Person in, on or about the Mortgaged Property.  Prior to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>s actual entry upon and taking possession and control of the Land and Improvements, Lender shall not be:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="13432AC5" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>obligated to perform any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">obligated to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="12CC95CB" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>obligated to appear in or defend any action or proceeding relating to any Lease or the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9B5880" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>responsible for the operation, control, care, management or repair of the Mortgaged Property or any portion of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9EF27A" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>The execution of this Security Instrument shall constitute conclusive evidence that all responsibility for the operation, control, care, management and repair of the Mortgaged Property is and shall be that of Borrower, prior to such actual entry and taking possession and control by Lender of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC91333" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Lender shall be liable to account only to Borrower and only for Rents actually received by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
+        <w:t xml:space="preserve">Lender shall be liable to account only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>to Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and only for Rents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>actually received</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> REF _Ref279932816 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>, and Borrower hereby releases and discharges Lender from any such liability to the fullest extent permitted by law</w:t>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2986,73 +3108,91 @@
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s security, rights or interests in the Mortgaged Property or the Mortgage Loan, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6AF388" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>paying fees and out-of-pocket expenses of attorneys, accountants, inspectors and consultants;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">paying fees and out-of-pocket expenses of attorneys, accountants, inspectors and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consultants;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="740DAFB9" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>entering upon the Mortgaged Property to make repairs or secure the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">entering upon the Mortgaged Property to make repairs or secure the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4C1B4E35" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obtaining (or force-placing) the insurance required by the Loan Documents; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9426C9" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:numPr>
@@ -3061,186 +3201,214 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paying any amounts required under any of the Loan Documents that Borrower has failed to pay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A0DD90" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest at the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
+        <w:t xml:space="preserve">Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref277504122 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action.</w:t>
+        <w:t xml:space="preserve"> shall not be deemed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or require Lender to incur any expense or take any action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A60B068" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="001076E5" w:rsidP="001076E5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Ref277877045"/>
       <w:bookmarkStart w:id="19" w:name="_Toc280209747"/>
       <w:bookmarkStart w:id="20" w:name="_Toc277663040"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Default; Acceleration; Remedies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="7A5C707A" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00C62247" w:rsidP="001076E5">
+    <w:p w14:paraId="7A5C707A" w14:textId="5568E909" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00C62247" w:rsidP="001076E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t>, Lender</w:t>
       </w:r>
       <w:r w:rsidR="001D7B9A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> at its option, may declare the Indebtedness to be immediately due and payable without further demand, and may either with or without entry or taking possession as herein provided or otherwise, proceed by suit or suits at law or in equity or any other appropriate proceeding or remedy </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">to enforce payment of the Mortgage Loan; </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">to foreclose this Security Instrument judicially or non-judicially; </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">to enforce or exercise any right under any Loan Document; and </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">to pursue </w:t>
       </w:r>
       <w:r w:rsidR="00265692" w:rsidRPr="00A22FEA">
         <w:t>any one</w:t>
       </w:r>
       <w:r w:rsidR="00265692">
         <w:t xml:space="preserve"> (1) </w:t>
       </w:r>
       <w:r w:rsidR="00265692" w:rsidRPr="00A22FEA">
         <w:t>or more</w:t>
       </w:r>
       <w:r w:rsidR="001076E5" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> other remedies provided in this Security Instrument or in any other Loan Document or otherwise afforded by applicable law.  Each right and remedy provided in this Security Instrument or any other Loan Document is distinct from all other rights or remedies under this Security Instrument or any other Loan Document or otherwise afforded by applicable law, and each shall be cumulative and may be exercised concurrently, independently, or successively, in any order.  </w:t>
       </w:r>
       <w:r w:rsidR="00AF2AA8" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">Borrower has </w:t>
       </w:r>
       <w:r w:rsidR="00AF2AA8" w:rsidRPr="007A4DBB">
         <w:lastRenderedPageBreak/>
         <w:t>the right to bring an action to assert the nonexistence of an Event of Default or any other defense of Borrower to acceleration and sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4753EB56" w14:textId="77777777" w:rsidR="001076E5" w:rsidRPr="007A4DBB" w:rsidRDefault="001076E5" w:rsidP="001076E5">
@@ -3272,141 +3440,141 @@
         </w:rPr>
         <w:t xml:space="preserve">(1) parcel as an entirety or in separate lots or parcels at the same or different times, all as Lender may determine in its sole discretion.  Lender shall have the right to become the purchaser at any such sale.  In the event of any such sale, the outstanding principal amount of the Mortgage Loan and the other Indebtedness, if not previously due, shall be and become immediately due and payable without demand or notice of any kind.  </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>If the Mortgaged Property is sold for an amount less than the amount outstanding under the Indebtedness, the deficiency shall be determined by the purchase price at the sale or sales.  To the extent not prohibited by applicable law, Borrower waives all rights, claims, and defenses with respect to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>s ability to obtain a deficiency judgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7978152F" w14:textId="77777777" w:rsidR="001076E5" w:rsidRPr="007A4DBB" w:rsidRDefault="001076E5" w:rsidP="001076E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Borrower acknowledges and agrees that the proceeds of any sale shall be applied as determined by Lender unless otherwise required by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED1AF34" w14:textId="77777777" w:rsidR="001076E5" w:rsidRPr="007A4DBB" w:rsidRDefault="001076E5" w:rsidP="001076E5">
+    <w:p w14:paraId="0ED1AF34" w14:textId="4206F3D5" w:rsidR="001076E5" w:rsidRPr="007A4DBB" w:rsidRDefault="001076E5" w:rsidP="001076E5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>In connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">s rights and remedies under this Security Instrument and any other Loan Document, there shall be allowed and included as Indebtedness:  </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">all expenditures and expenses authorized by applicable law and all other expenditures and expenses which may be paid or incurred by or on behalf of Lender for reasonable legal fees, appraisal fees, outlays for documentary and expert evidence, stenographic </w:t>
       </w:r>
       <w:r w:rsidR="001D7B9A">
         <w:t>charges and publication</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> costs; </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all expenses of any environmental site assessments, environmental audits, environmental remediation costs, appraisals, surveys, engineering studies, wetlands delineations, flood plain studies, and any other similar testing or investigation deemed necessary or advisable by Lender incurred in preparation for, contemplation of or in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s rights and remedies under the Loan Documents; and </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="009D5CE9">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00D717EE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>costs (which may be reasonably estimated as to items to be expended in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>s rights and remedies under the Loan Documents) of procuring all abstracts of title, title searches and examinations, title insurance policies, and similar data and assurance with respect to title as Lender may deem reasonably necessary either to prosecute any suit or to evidence the true conditions of the title to or the value of the Mortgaged Property to bidders at any sale which may be held in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>s rights and remedies under the Loan Documents.  All expenditures and expenses of the nature mentioned in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> REF _Ref277877045 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="007A4DBB">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
@@ -3579,52 +3747,65 @@
         </w:rPr>
         <w:t>, during the continuance of</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> or following an Event of Default that are more limited than the powers, rights, or remedies that would otherwise be vested in such party under any applicable law in the absence of said provision, such party shall be vested with the powers, rights, and remedies granted in such applicable law to the full extent permitted by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5E1D18" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc280209748"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Waiver of Statute of Limitations and Marshaling.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="1E8F1CAE" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">Borrower hereby waives the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or all of the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Borrower hereby waives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:t>for itself and all who may claim by, through or under it,</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> and any party who now or in the future acquires a security interest in the Mortgaged Property and who ha</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> actual or constructive notice of this Security Instrument, waives any and all right to require the marshaling of assets or to require that any of the Mortgaged Property be sold in the inverse order of alienation or that any of the Mortgaged Property be sold in parcels (at th</w:t>
       </w:r>
       <w:r w:rsidR="00773BD4">
         <w:t xml:space="preserve">e same time or different times) </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>in connection with the exercise of any of the remedies provided in this Security Instrument or any other Loan Document, or afforded by applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734BF588" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
@@ -3852,52 +4033,57 @@
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009D5CE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">mailed, postage prepaid, either by registered or certified delivery, return receipt requested, or </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="009D5CE9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>sent by overnight express courier;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">sent by overnight express </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>courier;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="067CAEC2" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>addressed to the intended recipient at its respective address set forth at the end of this Security Instrument; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7848FB20" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>deemed given on the earlie</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
@@ -3982,116 +4168,153 @@
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:instrText xml:space="preserve"> REF _Ref277504157 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CB3D620" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc277663043"/>
       <w:bookmarkStart w:id="32" w:name="_Toc280209751"/>
-      <w:r w:rsidRPr="007A4DBB">
-        <w:t>Mortgagee-in-Possession.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Mortgagee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>-in-Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="4A2A78BE" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Borrower acknowledges and agrees that the exercise by Lender of any of the rights conferred in this Security Instrument shall not be construed to make Lender a mortgagee-in-possession of the Mortgaged Property so long as Lender has not itself entered into actual possession of the Land and Improvements.</w:t>
+        <w:t xml:space="preserve">Borrower acknowledges and agrees that the exercise by Lender of any of the rights conferred in this Security Instrument shall not be construed to make Lender a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>mortgagee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve">-in-possession of the Mortgaged Property so long as Lender has not itself </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> actual possession of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A66F93F" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc277663044"/>
       <w:bookmarkStart w:id="34" w:name="_Toc280209752"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Release.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="3B74D921" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Upon payment in full of the Indebtedness, Lender shall cause the release of this Security Instrument</w:t>
+        <w:t xml:space="preserve">Upon payment in full of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>the Indebtedness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>, Lender shall cause the release of this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00C62247">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>and Borrower shall pay Lender</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>s costs incurred in connection with such release.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBA8867" w14:textId="77777777" w:rsidR="002E2A47" w:rsidRPr="007A4DBB" w:rsidRDefault="002E2A47" w:rsidP="002E2A47">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc280209753"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>State Specific Provisions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="6B0FA0D8" w14:textId="77777777" w:rsidR="002E2A47" w:rsidRPr="007A4DBB" w:rsidRDefault="002E2A47" w:rsidP="002E2A47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>If the proceeds of the Indebtedness are used by Borrower to pay all or a part of the purchase price of the Mortgaged Property, this Security Instrument is declared to be a purchase money mortgage, and Lender is entitled to all of the rights and benefits thereof including the benefits of 42</w:t>
+        <w:t xml:space="preserve">If the proceeds of the Indebtedness are used by Borrower to pay all or a part of the purchase price of the Mortgaged Property, this Security Instrument is declared to be a purchase money mortgage, and Lender is entitled to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> the rights and benefits thereof including the benefits of 42</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Pa.</w:t>
       </w:r>
       <w:r w:rsidR="007A4DBB" w:rsidRPr="007A4DBB">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">C.S.A. </w:t>
       </w:r>
       <w:r w:rsidR="003E2B03" w:rsidRPr="007A4DBB">
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>8141(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="519A7EF8" w14:textId="77777777" w:rsidR="002E2A47" w:rsidRPr="007A4DBB" w:rsidRDefault="002E2A47" w:rsidP="002E2A47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -4318,51 +4541,59 @@
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BC9ACC" w14:textId="77777777" w:rsidR="002E2A47" w:rsidRPr="007A4DBB" w:rsidRDefault="002E2A47" w:rsidP="002E2A47">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>All covenants of Borrower contained herein providing for the indemnification, defense or release of Lender, or for the payment of costs or expenses by Borrower, including without limitation the payment or reimbursement of attorneys</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> fees or costs, or for the payment of any expenses for the protection, upkeep or maintenance of the Mortgaged Property, including the payment of taxes or any other expenses, are intended to be severable from the other provisions of this </w:t>
       </w:r>
       <w:r w:rsidR="00AA17DE" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve">Security </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Instrument, shall survive the entry of any judgment hereunder, and shall not be deemed merged into the judgment.  In particular and without limiting the foregoing, any attorneys</w:t>
+        <w:t xml:space="preserve">Instrument, shall survive the entry of any judgment hereunder, and shall not be deemed merged into the judgment.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>In particular and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> without limiting the foregoing, any attorneys</w:t>
       </w:r>
       <w:r w:rsidR="00C0538A" w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> fees incurred in the enforcement of any judgment obtained hereunder shall be recoverable as a separate item and shall not be merged into the judgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B8B6D3C" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc277663045"/>
       <w:bookmarkStart w:id="37" w:name="_Toc280209754"/>
       <w:bookmarkStart w:id="38" w:name="_Ref117185208"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Governing Law; Consent to Jurisdiction and Venue.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="1199698E" w14:textId="77777777" w:rsidR="0072140E" w:rsidRDefault="0072140E" w:rsidP="0072140E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -4381,101 +4612,163 @@
         <w:t>The validity, enforceability, interpretation, and performance of this Security Instrument shall be governed by State law without giving effect to any conflict of law or choice of law rules that would result in the application of the laws of another jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457325C2" w14:textId="77777777" w:rsidR="0072140E" w:rsidRDefault="0072140E" w:rsidP="0072140E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Security Instrument or the security for the Indebtedness, Borrower consents to the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+        <w:t xml:space="preserve">courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4207195D" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc277663046"/>
       <w:bookmarkStart w:id="40" w:name="_Toc280209755"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Miscellaneous Provisions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="2564D2B6" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
+        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>benefit,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
       </w:r>
       <w:r w:rsidR="00786CA4">
         <w:t xml:space="preserve">one (1) </w:t>
       </w:r>
       <w:r w:rsidR="00786CA4" w:rsidRPr="00D16901">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve"> or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
+        <w:t xml:space="preserve"> or entity signs this Security Instrument as Borrower, the obligations of such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and entities shall be joint and several.</w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="CO_SIGNERS"/>
       <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
+        <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> beneficiary of this Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27F4665D" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
+        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>the complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and entire agreement among the parties as to the matters covered, rights </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>granted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6607B3E2" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>The following rules of construction shall apply to this Security Instrument:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508CC47C" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>The captions and headings of the sections of this Security Instrument are for convenience only and shall be disregarded in construing this Security Instrument.</w:t>
       </w:r>
@@ -4711,106 +5004,144 @@
     </w:p>
     <w:p w14:paraId="7699EF3B" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00C0538A" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t>Lender may</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
         <w:t xml:space="preserve"> shall mean at Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
-        <w:t>s discretion, but shall not be an obligation.</w:t>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
+        <w:t>discretion, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B932A7" w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> shall not be an obligation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A7B9AE8" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="42" w:name="_Toc277663047"/>
       <w:bookmarkStart w:id="43" w:name="_Toc280209756"/>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Time is of the Essence.</w:t>
+        <w:t xml:space="preserve">Time is of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>Essence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="42F25C1F" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
-        <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
+        <w:t xml:space="preserve">Borrower agrees that, with respect to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t>each and every</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:t xml:space="preserve"> obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66C4E0AF" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="44" w:name="_Toc277663048"/>
       <w:bookmarkStart w:id="45" w:name="_Toc280209757"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="29EC8818" w14:textId="51C345B4" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LE</w:t>
       </w:r>
       <w:r w:rsidR="00773BD4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NDER (BY ITS ACCEPTANCE HEREOF) </w:t>
       </w:r>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH OF BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
+        <w:t xml:space="preserve">(A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>EACH OF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007A4DBB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722DD77C" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc277663049"/>
       <w:bookmarkStart w:id="47" w:name="_Toc280209758"/>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Acknowledgment of Receipt.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="63B096EC" w14:textId="77777777" w:rsidR="00B932A7" w:rsidRPr="007A4DBB" w:rsidRDefault="00B932A7" w:rsidP="00B932A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:t>Borrower acknowledges receipt of a copy of this Security Instrument, the Note and the other Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="089AC4B6" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:keepNext/>
@@ -5002,51 +5333,71 @@
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:tab/>
         <w:t>Modifications to Security Instrument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A4CE9" w14:textId="77777777" w:rsidR="0072140E" w:rsidRDefault="0072140E" w:rsidP="0072140E">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>[DRAFTING NOTE:  DRAFTER MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:  DRAFTER</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="647AA13F" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F88CD32" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
@@ -5166,55 +5517,63 @@
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A4DBB" w:rsidRPr="0002044E" w14:paraId="43BCD7A4" w14:textId="77777777" w:rsidTr="00F631F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F789D7D" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="0002044E" w:rsidRDefault="007A4DBB" w:rsidP="0002044E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="480"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>By:</w:t>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0002044E">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>(SEAL)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113E8860" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="0002044E" w:rsidRDefault="007A4DBB" w:rsidP="0002044E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
@@ -5814,61 +6173,83 @@
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C057C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+        <w:t>DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C057C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> add if Borrower is a married individual and spouse is not a party to this Security Instrument:</w:t>
+        <w:t xml:space="preserve"> add</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C057C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if Borrower is a married individual and spouse is not a party to this Security Instrument:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14B79982" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________ (“Spouse”), the spouse of Borrower, joins herein solely to, and does hereby release and relinquish all of Spouse’s dower and other marital interest in and to the Mortgaged Property to the lien and security interest of this Security Instrument and waives any homestead exemption with respect thereto.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6288D815" w14:textId="77777777" w:rsidR="007A4DBB" w:rsidRPr="007A4DBB" w:rsidRDefault="007A4DBB" w:rsidP="007A4DBB">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -5941,59 +6322,79 @@
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="005B62D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DRAFTING NOTE:</w:t>
+        <w:t>DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005B62D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  THIS EXHIBIT MUST BE SEPARATELY SIGNED</w:t>
+        <w:t xml:space="preserve">  THIS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EXHIBIT MUST BE SEPARATELY SIGNED</w:t>
       </w:r>
       <w:r w:rsidR="00405A61">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, WITNESSED</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND NOTARIZED.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB06933" w14:textId="77777777" w:rsidR="00F631F0" w:rsidRDefault="0084645D" w:rsidP="00F631F0">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -6237,55 +6638,63 @@
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>Witness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6F962294" w14:textId="77777777" w:rsidR="007B212B" w:rsidRPr="0002044E" w:rsidRDefault="007B212B" w:rsidP="005B62D9">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="right" w:pos="4911"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="480"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>By:</w:t>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0002044E">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="0002044E">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>(SEAL)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB96AE5" w14:textId="77777777" w:rsidR="007B212B" w:rsidRPr="0002044E" w:rsidRDefault="007B212B" w:rsidP="00F631F0">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
@@ -6458,141 +6867,139 @@
       </w:pPr>
       <w:r w:rsidRPr="007A4DBB">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="007A4DBB" w:rsidSect="007A4DBB">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="461AF557" w14:textId="77777777" w:rsidR="00586A14" w:rsidRDefault="00586A14">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="07AA61F2" w14:textId="77777777" w:rsidR="00586A14" w:rsidRDefault="00586A14">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6C1E2714" w14:textId="77777777" w:rsidR="00586A14" w:rsidRDefault="00586A14">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13ADE89A" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="007A4DBB" w:rsidRDefault="00B314F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13ADE89A" w14:textId="0D1B3A2F" w:rsidR="00B314F5" w:rsidRPr="007A4DBB" w:rsidRDefault="00B314F5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B314F5" w14:paraId="6BDEB275" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
@@ -6660,143 +7067,151 @@
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B314F5" w14:paraId="7DDC6247" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="597131BB" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRDefault="00B314F5">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="668DBD41" w14:textId="3AF3D23A" w:rsidR="00B314F5" w:rsidRDefault="0064042F">
+        <w:p w14:paraId="668DBD41" w14:textId="7793A0BC" w:rsidR="00B314F5" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="66A25D26" w14:textId="302F4987" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
+        <w:p w14:paraId="66A25D26" w14:textId="28256467" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
           <w:r w:rsidR="0064042F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="006D773E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AB33814" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w:rsidRDefault="00B314F5" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47C6F9F2" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="007A4DBB" w:rsidRDefault="00B314F5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w14:paraId="6A28EE58" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6917,143 +7332,151 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B314F5" w14:paraId="61CC0164" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3F4C9CE1" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRDefault="00B314F5">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="792B47B1" w14:textId="1A32EBC6" w:rsidR="00B314F5" w:rsidRDefault="0064042F">
+        <w:p w14:paraId="792B47B1" w14:textId="318CE49E" w:rsidR="00B314F5" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0C6A36FB" w14:textId="12BA9597" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
+        <w:p w14:paraId="0C6A36FB" w14:textId="6066210C" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
           <w:r w:rsidR="0064042F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="006D773E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6A5E3ABC" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w:rsidRDefault="00B314F5" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B6E3F97" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="007A4DBB" w:rsidRDefault="00B314F5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w14:paraId="6F6910E1" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7181,143 +7604,151 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B314F5" w14:paraId="47BE1086" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2CB97822" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRDefault="00B314F5">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="62427582" w14:textId="428D2806" w:rsidR="00B314F5" w:rsidRDefault="0064042F">
+        <w:p w14:paraId="62427582" w14:textId="3005CBA6" w:rsidR="00B314F5" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2AA2EF2B" w14:textId="54A212A7" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
+        <w:p w14:paraId="2AA2EF2B" w14:textId="54D387F4" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
           <w:r w:rsidR="0064042F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="006D773E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="618CBE98" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w:rsidRDefault="00B314F5" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="027FBE32" w14:textId="77777777" w:rsidR="00F631F0" w:rsidRPr="007A4DBB" w:rsidRDefault="00F631F0">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F631F0" w:rsidRPr="004A7EA1" w14:paraId="09996C0A" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7445,143 +7876,151 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F631F0" w14:paraId="0C760813" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5DD27B3F" w14:textId="77777777" w:rsidR="00F631F0" w:rsidRDefault="00F631F0">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6ECF01E4" w14:textId="45E65C26" w:rsidR="00F631F0" w:rsidRDefault="0064042F">
+        <w:p w14:paraId="6ECF01E4" w14:textId="6EB4F78C" w:rsidR="00F631F0" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="16887826" w14:textId="22EE6965" w:rsidR="00F631F0" w:rsidRDefault="00F631F0">
+        <w:p w14:paraId="16887826" w14:textId="4FD97DFE" w:rsidR="00F631F0" w:rsidRDefault="00F631F0">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
           <w:r w:rsidR="0064042F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="006D773E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="27207235" w14:textId="77777777" w:rsidR="00F631F0" w:rsidRPr="004A7EA1" w:rsidRDefault="00F631F0" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="432179B8" w14:textId="77777777" w:rsidR="002D1F00" w:rsidRPr="007A4DBB" w:rsidRDefault="002D1F00">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="002D1F00" w:rsidRPr="004A7EA1" w14:paraId="22604BD6" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7709,127 +8148,143 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="002D1F00" w14:paraId="5236E1C3" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="634A1659" w14:textId="77777777" w:rsidR="002D1F00" w:rsidRDefault="002D1F00">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2C484AB8" w14:textId="77777777" w:rsidR="002D1F00" w:rsidRDefault="002D1F00">
+        <w:p w14:paraId="2C484AB8" w14:textId="436C18D6" w:rsidR="002D1F00" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6C674E61" w14:textId="77777777" w:rsidR="002D1F00" w:rsidRDefault="002D1F00">
+        <w:p w14:paraId="6C674E61" w14:textId="1277C447" w:rsidR="002D1F00" w:rsidRDefault="002D1F00">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E7FDFDE" w14:textId="77777777" w:rsidR="002D1F00" w:rsidRPr="004A7EA1" w:rsidRDefault="002D1F00" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FA08B35" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="007A4DBB" w:rsidRDefault="00B314F5">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B314F5" w14:paraId="2D98713E" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7952,172 +8407,180 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00B314F5" w14:paraId="37320472" w14:textId="77777777" w:rsidTr="00F43AD8">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4C3D1198" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRDefault="00B314F5">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Pennsylvania</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5DD8C54A" w14:textId="4806955B" w:rsidR="00B314F5" w:rsidRDefault="0064042F">
+        <w:p w14:paraId="5DD8C54A" w14:textId="74A19ADD" w:rsidR="00B314F5" w:rsidRDefault="00944768">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00944768">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="60159640" w14:textId="6277BAF1" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
+        <w:p w14:paraId="60159640" w14:textId="12A2D772" w:rsidR="00B314F5" w:rsidRDefault="00C62247">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
+          <w:r w:rsidR="006E00F4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>2026</w:t>
+          </w:r>
           <w:r w:rsidR="0064042F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="006D773E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="14E1522C" w14:textId="77777777" w:rsidR="00B314F5" w:rsidRPr="004A7EA1" w:rsidRDefault="00B314F5" w:rsidP="004A7EA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7CC4B363" w14:textId="77777777" w:rsidR="00586A14" w:rsidRDefault="00586A14">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4E55715B" w14:textId="77777777" w:rsidR="00586A14" w:rsidRDefault="00586A14">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="540C8984" w14:textId="00046E24" w:rsidR="0064042F" w:rsidRPr="0064042F" w:rsidRDefault="0064042F" w:rsidP="0064042F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9111,416 +9574,428 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1225219136">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1348672483">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="754933402">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="539168599">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="177044173">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1074475268">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1633558226">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="56321"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00017FB5"/>
     <w:rsid w:val="0002044E"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="00034BB8"/>
     <w:rsid w:val="00037AB8"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00047A5F"/>
     <w:rsid w:val="00063598"/>
     <w:rsid w:val="00074AC1"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="0008734F"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000A00A1"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001076E5"/>
     <w:rsid w:val="001119BC"/>
+    <w:rsid w:val="00112864"/>
     <w:rsid w:val="00125CA9"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="00155F0F"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="001657FF"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="001802A0"/>
     <w:rsid w:val="00181C45"/>
     <w:rsid w:val="001A32D2"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001B2721"/>
     <w:rsid w:val="001C71C1"/>
     <w:rsid w:val="001D2A9B"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="001D7B9A"/>
     <w:rsid w:val="001E432C"/>
+    <w:rsid w:val="001F50DA"/>
+    <w:rsid w:val="00210FDC"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="00242655"/>
     <w:rsid w:val="00260929"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="00265692"/>
+    <w:rsid w:val="00277EE9"/>
     <w:rsid w:val="002940F7"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002D1F00"/>
     <w:rsid w:val="002E2A47"/>
+    <w:rsid w:val="002E7793"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="003208D0"/>
     <w:rsid w:val="00321B77"/>
     <w:rsid w:val="00321E18"/>
     <w:rsid w:val="0032336F"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="003569B1"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="00395E0F"/>
     <w:rsid w:val="003B7E47"/>
     <w:rsid w:val="003C291A"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003E2B03"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="003F1ECD"/>
     <w:rsid w:val="003F1F44"/>
     <w:rsid w:val="00405A61"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="00454BBC"/>
     <w:rsid w:val="0048051A"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="004A7EA1"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C5E83"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="00533B1E"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
     <w:rsid w:val="00586A14"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005B62D9"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005C6641"/>
     <w:rsid w:val="00602488"/>
     <w:rsid w:val="00632586"/>
     <w:rsid w:val="0064042F"/>
     <w:rsid w:val="006420BA"/>
     <w:rsid w:val="00695FBC"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006C3289"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006D773E"/>
+    <w:rsid w:val="006E00F4"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="006F28AE"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="007109EA"/>
     <w:rsid w:val="0072140E"/>
     <w:rsid w:val="00733D52"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="007625FB"/>
     <w:rsid w:val="00773BD4"/>
     <w:rsid w:val="00773CBF"/>
     <w:rsid w:val="00786CA4"/>
     <w:rsid w:val="007870CF"/>
     <w:rsid w:val="00791156"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="007A4DBB"/>
     <w:rsid w:val="007A754F"/>
     <w:rsid w:val="007B212B"/>
     <w:rsid w:val="007B606C"/>
     <w:rsid w:val="007E28B4"/>
     <w:rsid w:val="007E4504"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
     <w:rsid w:val="0084645D"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="00887C5D"/>
     <w:rsid w:val="008A2A5E"/>
     <w:rsid w:val="008C6A89"/>
     <w:rsid w:val="008D3F67"/>
     <w:rsid w:val="008D3FE3"/>
     <w:rsid w:val="008E421D"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="009436AE"/>
+    <w:rsid w:val="00944768"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="009515EE"/>
     <w:rsid w:val="0095639D"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00976EDA"/>
     <w:rsid w:val="00977B30"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="009C147A"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009D5CE9"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009F6B98"/>
     <w:rsid w:val="00A46783"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AA17DE"/>
     <w:rsid w:val="00AC4690"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AF13AA"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00AF2AA8"/>
     <w:rsid w:val="00B17E5D"/>
     <w:rsid w:val="00B24545"/>
+    <w:rsid w:val="00B24D6F"/>
     <w:rsid w:val="00B314F5"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B56703"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B66025"/>
     <w:rsid w:val="00B932A7"/>
     <w:rsid w:val="00BA21C8"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BF0941"/>
     <w:rsid w:val="00BF7C42"/>
     <w:rsid w:val="00C0538A"/>
     <w:rsid w:val="00C24FCB"/>
     <w:rsid w:val="00C32343"/>
     <w:rsid w:val="00C46FAF"/>
     <w:rsid w:val="00C62247"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
     <w:rsid w:val="00CB4ED8"/>
     <w:rsid w:val="00CB6FE8"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CC5975"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D4330A"/>
     <w:rsid w:val="00D66D86"/>
+    <w:rsid w:val="00D717EE"/>
     <w:rsid w:val="00D76B8A"/>
     <w:rsid w:val="00D91E24"/>
+    <w:rsid w:val="00D94E2B"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DA2BDA"/>
     <w:rsid w:val="00DA57E8"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00EB0CFC"/>
     <w:rsid w:val="00EB4FAF"/>
     <w:rsid w:val="00EB5F3B"/>
     <w:rsid w:val="00EB6126"/>
     <w:rsid w:val="00F01C36"/>
     <w:rsid w:val="00F1114D"/>
     <w:rsid w:val="00F11F32"/>
     <w:rsid w:val="00F30A04"/>
+    <w:rsid w:val="00F31AE3"/>
     <w:rsid w:val="00F36525"/>
     <w:rsid w:val="00F4075A"/>
     <w:rsid w:val="00F43AD8"/>
     <w:rsid w:val="00F615CF"/>
     <w:rsid w:val="00F631F0"/>
     <w:rsid w:val="00F86B1E"/>
     <w:rsid w:val="00FA2017"/>
     <w:rsid w:val="00FA4E93"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FF37E9"/>
     <w:rsid w:val="00FF5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="56321"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14A5ADA3"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -10915,51 +11390,51 @@
     <w:rsid w:val="00B932A7"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="001076E5"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="0064042F"/>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="62333956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="86966302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11579,70 +12054,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>26</Pages>
-  <Words>9095</Words>
-  <Characters>49573</Characters>
+  <Words>9107</Words>
+  <Characters>49652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>972</Lines>
-  <Paragraphs>396</Paragraphs>
+  <Lines>413</Lines>
+  <Paragraphs>117</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.PA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>58272</CharactersWithSpaces>
+  <CharactersWithSpaces>58642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.PA</dc:title>
   <dc:subject>Multifamily Security Instrument (Pennsylvania Open-End Mortgage)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>