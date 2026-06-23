--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,179 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4867DB63" w14:textId="77777777" w:rsidR="007A6F15" w:rsidRPr="000E05B6" w:rsidRDefault="007A6F15" w:rsidP="005A4DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="4320" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>MULTIFAMILY MORTGAGE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53584D7D" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="005A4DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="2880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="000E05B6">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>MICHIGAN</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA19D28" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
+    <w:p w14:paraId="7DA19D28" w14:textId="06CB604A" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">THIS MULTIFAMILY MORTGAGE CONSTITUTES A FUTURE ADVANCE MORTGAGE UNDER </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="000E05B6">
             <w:rPr>
               <w:b/>
               <w:spacing w:val="0"/>
             </w:rPr>
             <w:t>MICHIGAN</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LAW.  THIS MORTGAGE COVERS FIXTURES AND IS INTENDED FOR FILING WITH THE REGISTER OF DEEDS FOR _____________COUNTY, </w:t>
-[...11 lines deleted...]
-      </w:smartTag>
+        <w:t xml:space="preserve"> LAW.  THIS MORTGAGE COVERS FIXTURES AND IS INTENDED FOR FILING WITH THE REGISTER OF DEEDS FOR _____________</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AB7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>COUNTY, MICHIGAN</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5AB7">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3C170530" w14:textId="77777777" w:rsidR="004D630B" w:rsidRPr="000E05B6" w:rsidRDefault="004D630B" w:rsidP="00F615CF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A2ECD70" w14:textId="77777777" w:rsidR="007B606C" w:rsidRPr="000E05B6" w:rsidRDefault="007B606C" w:rsidP="00F615CF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="007B606C" w:rsidRPr="000E05B6" w:rsidSect="000E05B6">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="508C3B12" w14:textId="77777777" w:rsidR="007A6F15" w:rsidRPr="000E05B6" w:rsidRDefault="007A6F15" w:rsidP="005A4DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
@@ -413,59 +422,68 @@
         <w:t>Borrower represents and warrants that Borrower is lawfully seized of the Mortgaged Property and has the right, power and authority to mortgage, grant, assign, remise, release, warrant and convey the Mortgaged Property, and that the Mortgaged Property is not encumbered by any Lien (as defin</w:t>
       </w:r>
       <w:r w:rsidR="00F5558B">
         <w:t xml:space="preserve">ed in this Security Instrument) </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>other than Permitted Encumbrances (as defined in this Security Instrument).  Borrower covenants that Borrower will warrant and defend the title to the Mortgaged Property against all claims and demands other than Permitted Encumbrances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04AC4744" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="009C4C59" w:rsidP="00F5558B">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc277663034"/>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower and Lender, by its acceptance hereof, each covenant</w:t>
+        <w:t xml:space="preserve">Borrower and Lender, by its acceptance hereof, each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>covenant</w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree</w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60369C98" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -474,79 +492,51 @@
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc280210023"/>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Defined Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2A226975" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54EB3A7C" w14:textId="21B1763A" w:rsidR="006E218B" w:rsidRPr="006E218B" w:rsidRDefault="006E218B" w:rsidP="006E218B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Accounts</w:t>
@@ -1751,260 +1741,187 @@
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="007213E1" w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007213E1" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0967F0" w14:textId="7C74DE1A" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="00D42F6B" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="007213E1" w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E05B6">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007213E1" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="006E218B">
         <w:t>State of Michigan</w:t>
       </w:r>
       <w:r w:rsidR="007213E1" w:rsidRPr="000E05B6">
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE51EA8" w14:textId="77777777" w:rsidR="0044310F" w:rsidRDefault="0044310F" w:rsidP="0044310F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc276554213"/>
       <w:bookmarkStart w:id="10" w:name="_Toc277573313"/>
       <w:bookmarkStart w:id="11" w:name="_Toc277663035"/>
       <w:bookmarkStart w:id="12" w:name="_Toc280210024"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> and in which Borrower has any present or hereafter acquired right, title </w:t>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the UCC and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="005E5CE2">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CD5DCE9" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:lastRenderedPageBreak/>
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="7388B43A" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a </w:t>
+        <w:t xml:space="preserve">To secure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a </w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>fixture filing</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve"> in accordance with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
+        <w:t xml:space="preserve"> in accordance with the UCC.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">, Lender shall have the remedies of a secured party under the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Lender shall have the remedies of a secured party under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="0044310F">
         <w:t xml:space="preserve"> or otherwise provided at law or in equity</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">, in addition to all remedies provided by this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:t>and in any Loan Document</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">.  Lender may exercise any or all of its remedies against the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
+        <w:t>.  Lender may exercise any or all of its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">s other remedies.  For purposes of the </w:t>
-[...7 lines deleted...]
-        <w:t>, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
+        <w:t>s other remedies.  For purposes of the UCC, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">s signature below which </w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> the address</w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E771040" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2138,83 +2055,67 @@
         </w:rPr>
         <w:t xml:space="preserve">s signature below; (6) Borrower is the owner of the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>subject to no liens, charges or encumbrances other than the lien hereof;</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">except as expressly provided in the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B758C5" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD53829" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Ref277504131"/>
       <w:bookmarkStart w:id="14" w:name="_Toc277663036"/>
       <w:bookmarkStart w:id="15" w:name="_Toc280210025"/>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Assignment of Leases and Rents; Appointment of Receiver; Lender in Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="2AD85862" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
@@ -2495,96 +2396,125 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> shall not at any time or in any event obligate Lender to take any action under any Loan Document or to expend any money or to incur any expense.  Lender shall not be liable in any way for any injury or damage to person or property sustained by any Person in, on or about the Mortgaged Property.  Prior to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>s actual entry upon and taking possession and control of the Land and Improvements, Lender shall not be:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="14E0C402" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
-        <w:t>obligated to perform any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">obligated to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0DCC2B24" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>obligated to appear in or defend any action or proceeding relating to any Lease or the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9FB035" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>responsible for the operation, control, care, management or repair of the Mortgaged Property or any portion of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4537E0EF" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>The execution of this Security Instrument shall constitute conclusive evidence that all responsibility for the operation, control, care, management and repair of the Mortgaged Property is and shall be that of Borrower, prior to such actual entry and taking possession and control by Lender of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBCF816" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="005A4DA0" w:rsidP="00505E3A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
-        <w:t>Lender shall be liable to account only to Borrower and only for Rents actually received by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
+        <w:t xml:space="preserve">Lender shall be liable to account only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>to Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> and only for Rents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>actually received</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> REF _Ref277504131 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="000E05B6">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>, and Borrower hereby releases and discharges Lender from any such liability to the fullest extent permitted by law</w:t>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2734,197 +2664,225 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paying any amounts required under any of the Loan Documents that Borrower has failed to pay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0530B5AA" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest at the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
+        <w:t xml:space="preserve">Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref277504122 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action.</w:t>
+        <w:t xml:space="preserve"> shall not be deemed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or require Lender to incur any expense or take any action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38B5F846" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Ref277877022"/>
       <w:bookmarkStart w:id="23" w:name="_Toc280210028"/>
       <w:bookmarkStart w:id="24" w:name="_Ref277601692"/>
       <w:bookmarkStart w:id="25" w:name="_Toc277663039"/>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Default; Acceleration; Remedies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="38027424" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
+    <w:p w14:paraId="38027424" w14:textId="6BF4EC71" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">WARNING:  THIS SECURITY INSTRUMENT CONTAINS A POWER OF </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="000E05B6">
             <w:t>SALE</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="0044310F">
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>, Lender</w:t>
       </w:r>
       <w:r w:rsidR="00F5558B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> at its option, may declare the Indebtedness to be immediately due and payable without further demand, and may either with or without entry or taking possession as herein provided or otherwise, proceed by suit or suits at law or in equity or any other appropriate proceeding or remedy </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">to enforce payment of the Mortgage Loan; </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">to foreclose this Security Instrument judicially or non-judicially by the power of sale granted herein; </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">to enforce or exercise any right under any Loan Document; and </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">to pursue </w:t>
       </w:r>
       <w:r w:rsidR="004B6DDF" w:rsidRPr="00A22FEA">
         <w:t>any one</w:t>
       </w:r>
       <w:r w:rsidR="004B6DDF">
         <w:t xml:space="preserve"> (1) </w:t>
       </w:r>
       <w:r w:rsidR="004B6DDF" w:rsidRPr="00A22FEA">
         <w:t>or more</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> other remedies provided in this Security Instrument or in any other Loan Document or otherwise afforded by applicable law.  Each right and remedy provided in this Security Instrument or any other Loan Document is distinct from all other rights or remedies under this Security Instrument or any other Loan Document or otherwise afforded by applicable law, and each shall be cumulative and may be exercised concurrently, independently, or successively, in </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">any order.  </w:t>
       </w:r>
       <w:r w:rsidR="00CB6EF7" w:rsidRPr="000E05B6">
         <w:t>Borrower has the right to bring an action to assert the nonexistence of an Event of Default or any other defense of Borrower to acceleration and sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="512E5355" w14:textId="77777777" w:rsidR="004E30F9" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
@@ -2937,52 +2895,52 @@
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Borrower acknowledges that the power of sale granted in this Security Instrument may be exercised or directed by Lender without prior judicial hearing.  In the event Lender invokes the power of sale:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793FBDF1" w14:textId="77777777" w:rsidR="004E30F9" w:rsidRPr="000E05B6" w:rsidRDefault="0047425B" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">Borrower hereby authorizes and empowers Lender to take possession of the Mortgaged Property, or any part thereof, and hereby grants to Lender a power of sale and authorizes and empowers Lender to sell (or, in the case of the default of any purchaser, to resell), grant, bargain, release, and convey the Mortgaged Property or any part thereof at public auction or venue, in compliance with applicable law, including compliance with any and all notice and timing requirements for such sale.  </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">Borrower acknowledges that the preceding sentence confers a power of sale upon Lender and that </w:t>
       </w:r>
       <w:r w:rsidR="00964E8A">
         <w:t xml:space="preserve">after an Event of Default has occurred and is continuing, </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">this Security Instrument may be foreclosed by advertisement as described below and in the applicable </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
             <w:t>Michigan</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> statutes.  Borrower understands that </w:t>
       </w:r>
       <w:r w:rsidR="00964E8A">
         <w:t>after an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">, Lender is authorized and empowered to sell the Mortgaged Property, or cause the same to be sold, and to convey the same to the purchaser in any lawful manner, including that provided by Chapter 32 of the Revised Judicature Act of Michigan, entitled </w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t>Foreclosure of Mortgages by Advertisement,</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> which permits Lender to sell the Mortgaged Property without affording Borrower a hearing or giving Borrower actual personal notice.  The only notice required under such Chapter</w:t>
@@ -3047,51 +3005,59 @@
         </w:rPr>
         <w:t xml:space="preserve">(1) parcel as an entirety or in separate lots or parcels at the same or different times.  Lender shall have the right to become the purchaser at any such sale. </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Lender shall be entitled to receive costs and expenses from such sale not to exceed the amount permitted by applicable law;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070C9818" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="00D85715" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">ithin a reasonable time after the sale, Lender shall deliver to the purchaser of the Mortgaged Property a deed </w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">or such other appropriate conveyance document </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">conveying the Mortgaged Property so sold without any express or implied covenant or warranty.  The recitals in </w:t>
+        <w:t xml:space="preserve">conveying the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
+        <w:t>Property so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> sold without any express or implied covenant or warranty.  The recitals in </w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">deed </w:t>
       </w:r>
       <w:r w:rsidR="005A4DA0" w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">or document </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t>shall be prima facie evidence of the truth of the statements made in those recitals; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="093380AD" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="00D85715" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>t</w:t>
@@ -3102,141 +3068,141 @@
         </w:rPr>
         <w:t xml:space="preserve">he outstanding principal amount of the Mortgage Loan and the other Indebtedness, if not previously due, shall be and become immediately due and payable without demand or notice of any kind.  </w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t>If the Mortgaged Property is sold for an amount less than the amount outstanding under the Indebtedness, the deficiency shall be determined by the purchase price at the sale or sales.  Borrower waives all rights, claims, and defenses with respect to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="004E30F9" w:rsidRPr="000E05B6">
         <w:t>s ability to obtain a deficiency judgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DC29EB" w14:textId="77777777" w:rsidR="004E30F9" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Borrower acknowledges and agrees that the proceeds of any sale shall be applied as determined by Lender unless otherwise required by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7440D145" w14:textId="77777777" w:rsidR="004E30F9" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
+    <w:p w14:paraId="7440D145" w14:textId="61499AAD" w:rsidR="004E30F9" w:rsidRPr="000E05B6" w:rsidRDefault="004E30F9" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>In connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">s rights and remedies under this Security Instrument and any other Loan Document, there shall be allowed and included as Indebtedness:  </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>all expenditures and expenses authorized by applicable law and all other expenditures and expenses which may be paid or incurred by or on behalf of Lender for reasonable legal fees, appraisal fees, outlays for documentary and expert evidence, stenographic charges</w:t>
       </w:r>
       <w:r w:rsidR="00F5558B">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> publication costs; </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all expenses of any environmental site assessments, environmental audits, environmental remediation costs, appraisals, surveys, engineering studies, wetlands delineations, flood plain studies, and any other similar testing or investigation deemed necessary or advisable by Lender incurred in preparation for, contemplation of or in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s rights and remedies under the Loan Documents; and </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00A57AD6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00DD34B0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>costs (which may be reasonably estimated as to items to be expended in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>s rights and remedies under the Loan Documents) of procuring all abstracts of title, title searches and examinations, title insurance policies, and similar data and assurance with respect to title as Lender may deem reasonably necessary either to prosecute any suit or to evidence the true conditions of the title to or the value of the Mortgaged Property to bidders at any sale which may be held in connection with the exercise of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>s rights and remedies under the Loan Documents.  All expenditures and expenses of the nature mentioned in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> REF _Ref277877022 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="000E05B6">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
@@ -3907,96 +3873,102 @@
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All references to “Rents” under this Security Instrument are hereby deemed to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>include all “Rents” as that term is defined in the Michigan Uniform Assignment of Rents Act, Act 115 of 2022 (MCL </w:t>
       </w:r>
       <w:r>
         <w:t>554.1051 et seq.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>), as amended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D892328" w14:textId="44ACCD32" w:rsidR="00787436" w:rsidRPr="000E05B6" w:rsidRDefault="009A3EFE" w:rsidP="004E30F9">
+    <w:p w14:paraId="3D892328" w14:textId="6BB41141" w:rsidR="00787436" w:rsidRPr="000E05B6" w:rsidRDefault="009A3EFE" w:rsidP="004E30F9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>In addition to Section </w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:instrText xml:space="preserve"> REF _Ref277504131 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">, Lender shall be entitled to all of the rights and benefits conferred by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>or any other remedy provided under the Michigan Uniform Assignment of Rents Act, Act 115 of 2022 (</w:t>
       </w:r>
       <w:r>
         <w:t>MCL 554.1051 et seq.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
-        <w:t>.  In addition, Lender shall be entitled to all the rights and remedies conferred by Act No. 66 of the Michigan Public Acts of 1956 (MCLA Section 565.81, et seq.),as amended</w:t>
+        <w:t>.  In addition, Lender shall be entitled to all the rights and remedies conferred by Act No. 66 of the Michigan Public Acts of 1956 (MCLA Section 565.81, et seq.),</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D4B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>as amended</w:t>
       </w:r>
       <w:r w:rsidR="0066353E" w:rsidRPr="000E05B6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51168362" w14:textId="77777777" w:rsidR="0066353E" w:rsidRPr="000E05B6" w:rsidRDefault="0066353E" w:rsidP="0066353E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">All references in this Security Instrument to </w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t>mechanic</w:t>
       </w:r>
       <w:r w:rsidR="00D42F6B" w:rsidRPr="000E05B6">
         <w:t>’</w:t>
       </w:r>
@@ -4448,51 +4420,67 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> security for the Indebtedness</w:t>
       </w:r>
       <w:bookmarkStart w:id="54" w:name="_cp_change_32"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower consents to </w:t>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="_cp_change_35"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:t xml:space="preserve">the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such </w:t>
+        <w:t xml:space="preserve">the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006E218B">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006E218B">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such </w:t>
       </w:r>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> domicile, habitual residence</w:t>
       </w:r>
       <w:bookmarkStart w:id="56" w:name="_cp_change_36"/>
       <w:r w:rsidRPr="006E218B">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
@@ -4516,51 +4504,67 @@
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152A7785" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="007213E1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:t>Miscellaneous Provisions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="1937F213" w14:textId="77777777" w:rsidR="005A4DA0" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00480027">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
-        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
+        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>benefit,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E05B6">
+        <w:t xml:space="preserve"> any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
       </w:r>
       <w:r w:rsidR="00284049">
         <w:t xml:space="preserve">one (1) </w:t>
       </w:r>
       <w:r w:rsidR="00284049" w:rsidRPr="00D16901">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve"> or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
       </w:r>
       <w:bookmarkStart w:id="58" w:name="CO_SIGNERS"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="000E05B6">
         <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="124E84B1" w14:textId="77777777" w:rsidR="007213E1" w:rsidRPr="000E05B6" w:rsidRDefault="007213E1" w:rsidP="00480027">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
@@ -5067,52 +5071,52 @@
     <w:p w14:paraId="36DE15F2" w14:textId="77777777" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FCBFBB" w14:textId="77777777" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidSect="000E05B6">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B54221A" w14:textId="79998414" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
@@ -5852,204 +5856,204 @@
     </w:p>
     <w:p w14:paraId="214AD6E3" w14:textId="77777777" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2296C2" w14:textId="77777777" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidSect="000E05B6">
-          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CFE7793" w14:textId="77777777" w:rsidR="000E05B6" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493E4035" w14:textId="77777777" w:rsidR="00B65098" w:rsidRPr="000E05B6" w:rsidRDefault="000E05B6" w:rsidP="000E05B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E05B6">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="000E05B6" w:rsidSect="000E05B6">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5BA8C0A5" w14:textId="77777777" w:rsidR="00350BA0" w:rsidRDefault="00350BA0">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="597A4A79" w14:textId="77777777" w:rsidR="00350BA0" w:rsidRDefault="00350BA0">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="5009991F" w14:textId="77777777" w:rsidR="00350BA0" w:rsidRDefault="00350BA0">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="218F8F68" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="000E05B6" w:rsidRDefault="003F340A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="003F340A" w14:paraId="74D5FF73" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6118,143 +6122,143 @@
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="003F340A" w14:paraId="6B63F7F3" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="50B5D2FE" w14:textId="77777777" w:rsidR="003F340A" w:rsidRDefault="003F340A">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Michigan</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6A6C299F" w14:textId="27D8D89C" w:rsidR="003F340A" w:rsidRDefault="00F97FFE">
+        <w:p w14:paraId="6A6C299F" w14:textId="5C7FA796" w:rsidR="003F340A" w:rsidRDefault="00B825AC">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B825AC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5285A050" w14:textId="15AFD109" w:rsidR="003F340A" w:rsidRDefault="0044310F">
+        <w:p w14:paraId="5285A050" w14:textId="09AF4A77" w:rsidR="003F340A" w:rsidRDefault="0044310F">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00F97FFE">
+          <w:r w:rsidR="002B5AB7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="005B042A">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="752C0BC7" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="007A6F15" w:rsidRDefault="003F340A" w:rsidP="007A6F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A96E907" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="000E05B6" w:rsidRDefault="003F340A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="003F340A" w:rsidRPr="007A6F15" w14:paraId="165103A6" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6386,143 +6390,143 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F115AF" w14:paraId="1737602F" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3D05C7DA" w14:textId="77777777" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Michigan</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="21D0DA27" w14:textId="6009A3FC" w:rsidR="00F115AF" w:rsidRDefault="00F97FFE" w:rsidP="00F115AF">
+        <w:p w14:paraId="21D0DA27" w14:textId="240243EF" w:rsidR="00F115AF" w:rsidRDefault="00B825AC" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B825AC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="644DC97B" w14:textId="46FF7618" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
+        <w:p w14:paraId="644DC97B" w14:textId="3AEB6E4F" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00F97FFE">
+          <w:r w:rsidR="002B5AB7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="42719F26" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="007A6F15" w:rsidRDefault="003F340A" w:rsidP="007A6F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="617E71B4" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="000E05B6" w:rsidRDefault="003F340A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="003F340A" w:rsidRPr="007A6F15" w14:paraId="0DA51541" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6654,143 +6658,143 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F115AF" w14:paraId="1F0FF1B8" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="112D195C" w14:textId="77777777" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Michigan</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0A32A17C" w14:textId="2501C59E" w:rsidR="00F115AF" w:rsidRDefault="00F97FFE" w:rsidP="00F115AF">
+        <w:p w14:paraId="0A32A17C" w14:textId="595DD0E9" w:rsidR="00F115AF" w:rsidRDefault="00B825AC" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B825AC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5369DB53" w14:textId="457F7B30" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
+        <w:p w14:paraId="5369DB53" w14:textId="4331A354" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00F97FFE">
+          <w:r w:rsidR="002B5AB7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="41B8EF45" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="007A6F15" w:rsidRDefault="003F340A" w:rsidP="007A6F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="54BC4B79" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="000E05B6" w:rsidRDefault="003F340A">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="003F340A" w14:paraId="4000E546" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6913,172 +6917,172 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F115AF" w14:paraId="0CAE965A" w14:textId="77777777" w:rsidTr="00F115AF">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7D68742F" w14:textId="77777777" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Michigan</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2B3E3366" w14:textId="37CFD526" w:rsidR="00F115AF" w:rsidRDefault="00F97FFE" w:rsidP="00F115AF">
+        <w:p w14:paraId="2B3E3366" w14:textId="7C00B6D9" w:rsidR="00F115AF" w:rsidRDefault="00B825AC" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B825AC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0C46A181" w14:textId="5EFF066E" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
+        <w:p w14:paraId="0C46A181" w14:textId="3FF18C97" w:rsidR="00F115AF" w:rsidRDefault="00F115AF" w:rsidP="00F115AF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00F97FFE">
+          <w:r w:rsidR="002B5AB7">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="20CAAEEC" w14:textId="77777777" w:rsidR="003F340A" w:rsidRPr="007A6F15" w:rsidRDefault="003F340A" w:rsidP="007A6F15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="74320A31" w14:textId="77777777" w:rsidR="00350BA0" w:rsidRDefault="00350BA0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="16EB042F" w14:textId="77777777" w:rsidR="00350BA0" w:rsidRDefault="00350BA0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E474114" w14:textId="7E986DA2" w:rsidR="00F97FFE" w:rsidRPr="00F97FFE" w:rsidRDefault="00F97FFE" w:rsidP="00F97FFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8235,135 +8239,135 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="669866924">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1072191842">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2120367411">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1540783441">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="827672220">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2103791385">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="950937996">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1306159522">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1359964452">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="209615822">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1788697985">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -8373,342 +8377,362 @@
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
+    <w:rsid w:val="00002BF4"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00011237"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="00034BB8"/>
+    <w:rsid w:val="00034E3D"/>
     <w:rsid w:val="00037AB8"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00063598"/>
     <w:rsid w:val="00075606"/>
+    <w:rsid w:val="00092CCE"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000A5542"/>
+    <w:rsid w:val="000B6C93"/>
     <w:rsid w:val="000C07DF"/>
     <w:rsid w:val="000E05B6"/>
     <w:rsid w:val="000E3E9B"/>
     <w:rsid w:val="000E6F47"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001119BC"/>
     <w:rsid w:val="00130AE5"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="00162216"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="001802A0"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001B493C"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="001E5363"/>
     <w:rsid w:val="001F7FD1"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="00217CCB"/>
     <w:rsid w:val="00234F70"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="00273B69"/>
     <w:rsid w:val="0027686D"/>
     <w:rsid w:val="00284049"/>
     <w:rsid w:val="00286213"/>
     <w:rsid w:val="002A2717"/>
     <w:rsid w:val="002A6D4A"/>
+    <w:rsid w:val="002B5AB7"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="002F45FD"/>
     <w:rsid w:val="00305DDC"/>
+    <w:rsid w:val="0030626B"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="00316A8C"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="0032336F"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="003304F8"/>
     <w:rsid w:val="00342661"/>
     <w:rsid w:val="00350BA0"/>
+    <w:rsid w:val="00365626"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="003A282A"/>
     <w:rsid w:val="003C0D6F"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="003F1F44"/>
     <w:rsid w:val="003F340A"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="0042461D"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="0044310F"/>
     <w:rsid w:val="00454BBC"/>
     <w:rsid w:val="0047425B"/>
     <w:rsid w:val="00480027"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="004B6DDF"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C21CA"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004D72CE"/>
     <w:rsid w:val="004E30F9"/>
     <w:rsid w:val="004E5FBE"/>
     <w:rsid w:val="00505E3A"/>
     <w:rsid w:val="00523B22"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005A4DA0"/>
     <w:rsid w:val="005B042A"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005C579C"/>
     <w:rsid w:val="005D008D"/>
     <w:rsid w:val="005D35D4"/>
     <w:rsid w:val="005E5CE2"/>
     <w:rsid w:val="005F1E37"/>
     <w:rsid w:val="0060040A"/>
+    <w:rsid w:val="0060333C"/>
     <w:rsid w:val="0066353E"/>
     <w:rsid w:val="00671C54"/>
     <w:rsid w:val="006763D2"/>
     <w:rsid w:val="00695FBC"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006D15E5"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006E1798"/>
     <w:rsid w:val="006E218B"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="007213E1"/>
     <w:rsid w:val="00723131"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00747187"/>
     <w:rsid w:val="007633B6"/>
     <w:rsid w:val="00773CBF"/>
     <w:rsid w:val="00787436"/>
     <w:rsid w:val="00791156"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="007964CC"/>
     <w:rsid w:val="007A6F15"/>
     <w:rsid w:val="007B606C"/>
+    <w:rsid w:val="007C2D82"/>
     <w:rsid w:val="007D1E12"/>
     <w:rsid w:val="007E00F2"/>
     <w:rsid w:val="00804081"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
     <w:rsid w:val="00825972"/>
     <w:rsid w:val="0086264C"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="00873870"/>
     <w:rsid w:val="00874236"/>
     <w:rsid w:val="00874A8C"/>
+    <w:rsid w:val="008915DE"/>
     <w:rsid w:val="00894925"/>
     <w:rsid w:val="008A1A19"/>
     <w:rsid w:val="008A2A5E"/>
     <w:rsid w:val="008C2C8B"/>
     <w:rsid w:val="009065AB"/>
     <w:rsid w:val="00914F9B"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00961156"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00964E8A"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="009A075D"/>
     <w:rsid w:val="009A3EFE"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009C4C59"/>
     <w:rsid w:val="009D4E29"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009E6C1D"/>
     <w:rsid w:val="00A117C2"/>
     <w:rsid w:val="00A1643C"/>
+    <w:rsid w:val="00A41CC9"/>
     <w:rsid w:val="00A46783"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A56FDD"/>
     <w:rsid w:val="00A57AD6"/>
     <w:rsid w:val="00A71EE4"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AB62B4"/>
     <w:rsid w:val="00AE0A3A"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00B24545"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B65098"/>
+    <w:rsid w:val="00B825AC"/>
     <w:rsid w:val="00B92AFB"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC7A72"/>
+    <w:rsid w:val="00BD5D4B"/>
     <w:rsid w:val="00BF7C42"/>
     <w:rsid w:val="00C32343"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
     <w:rsid w:val="00CB6EF7"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CC5975"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CE5EC2"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D42F6B"/>
     <w:rsid w:val="00D4330A"/>
+    <w:rsid w:val="00D51554"/>
     <w:rsid w:val="00D66D86"/>
     <w:rsid w:val="00D70158"/>
     <w:rsid w:val="00D85715"/>
     <w:rsid w:val="00D91E24"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DD032C"/>
+    <w:rsid w:val="00DD34B0"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00DF7588"/>
     <w:rsid w:val="00E07C51"/>
     <w:rsid w:val="00E328D8"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E3769F"/>
     <w:rsid w:val="00E43DDF"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00E7619C"/>
+    <w:rsid w:val="00E83B00"/>
     <w:rsid w:val="00E8438B"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00ED435D"/>
     <w:rsid w:val="00EE3E72"/>
     <w:rsid w:val="00F07BC7"/>
     <w:rsid w:val="00F112C1"/>
     <w:rsid w:val="00F115AF"/>
     <w:rsid w:val="00F11F32"/>
     <w:rsid w:val="00F30A04"/>
     <w:rsid w:val="00F32282"/>
     <w:rsid w:val="00F36525"/>
     <w:rsid w:val="00F5558B"/>
     <w:rsid w:val="00F615CF"/>
     <w:rsid w:val="00F865FD"/>
     <w:rsid w:val="00F86B1E"/>
     <w:rsid w:val="00F97FFE"/>
+    <w:rsid w:val="00FA592C"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FE0A05"/>
     <w:rsid w:val="00FF5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2FA89E50"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -10102,51 +10126,51 @@
     <w:rsid w:val="007213E1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="004E30F9"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00F97FFE"/>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17051301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="461967357">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10461,51 +10485,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2135516324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10725,88 +10749,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>24</Pages>
-  <Words>9029</Words>
-  <Characters>48809</Characters>
+  <Words>9031</Words>
+  <Characters>48810</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>957</Lines>
-  <Paragraphs>390</Paragraphs>
+  <Lines>406</Lines>
+  <Paragraphs>115</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.MI</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>57448</CharactersWithSpaces>
+  <CharactersWithSpaces>57726</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.MI</dc:title>
   <dc:subject>Multifamily Security Instrument (Michigan Mortgage)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>