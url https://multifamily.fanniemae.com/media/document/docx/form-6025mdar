--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28F8B397" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00B65098" w:rsidP="00077EFC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepared by, and after recording</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="680E7A59" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00B65098">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
@@ -1030,83 +1031,51 @@
         </w:rPr>
         <w:t>Defined Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="31837558" w14:textId="77777777" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD3EA19" w14:textId="0566AB0C" w:rsidR="00FD6716" w:rsidRPr="00FD6716" w:rsidRDefault="00FD6716" w:rsidP="00FD6716">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="00FD6716">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD6716">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -2529,129 +2498,104 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D78F891" w14:textId="51EFC3C3" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="00FD6716">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State of Maryland</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E4A266" w14:textId="77777777" w:rsidR="001B512B" w:rsidRPr="00735375" w:rsidRDefault="001B512B" w:rsidP="001B512B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc277593028"/>
       <w:bookmarkStart w:id="10" w:name="_Toc280351425"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> and in which Borrower has any present or hereafter acquired right, title </w:t>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the UCC and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="004D70B0" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12370716" w14:textId="77777777" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
@@ -2663,179 +2607,87 @@
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="64179D46" w14:textId="77777777" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">. Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
+        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a “fixture filing” in accordance with the UCC. Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="001B512B" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lender shall have the remedies of a secured party under the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Lender shall have the remedies of a secured party under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="001B512B" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise provided at law or in equity</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in addition to all remedies provided by this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="001B512B" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and in any Loan Document</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Lender may exercise any or all of its remedies against the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which </w:t>
+        <w:t xml:space="preserve">.  Lender may exercise any or all of its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender’s other remedies.  For purposes of the UCC, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which </w:t>
       </w:r>
       <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the address</w:t>
       </w:r>
       <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> from which information on the security interest may be obtained.</w:t>
       </w:r>
@@ -2967,105 +2819,77 @@
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="001B512B" w:rsidRPr="00735375">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">except as expressly provided in the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141CAFA7" w14:textId="77777777" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the </w:t>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8B52D7" w14:textId="77777777" w:rsidR="000E1077" w:rsidRPr="00735375" w:rsidRDefault="000E1077" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Ref276386400"/>
       <w:bookmarkStart w:id="12" w:name="_Ref276386425"/>
       <w:bookmarkStart w:id="13" w:name="_Ref276386451"/>
       <w:bookmarkStart w:id="14" w:name="_Toc277593029"/>
       <w:bookmarkStart w:id="15" w:name="_Toc280351426"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
@@ -5540,823 +5364,1119 @@
       <w:bookmarkStart w:id="38" w:name="_Toc277593038"/>
       <w:bookmarkStart w:id="39" w:name="_Toc280351435"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Substitute Trustee.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="3A1CF54D" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender, at Lender’s option, may from time to time remove Trustee and appoint a successor trustee in accordance with the laws of the Property Jurisdiction.  Without conveyance of the Mortgaged Property, the successor trustee shall succeed to all the title, power and duties conferred upon Trustee in this Security Instrument and by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FB5E12" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00CD366E" w:rsidP="00A054C5">
+    <w:p w14:paraId="4BB3638C" w14:textId="77777777" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc280351436"/>
+      <w:bookmarkStart w:id="41" w:name="_Ref214372520"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref214372542"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc277593039"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc280351437"/>
+      <w:bookmarkStart w:id="45" w:name="_Ref117508285"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maryland State Specific Provisions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="3BFEC0AF" w14:textId="5C2D091B" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_cp_change_2"/>
+      <w:bookmarkStart w:id="47" w:name="_DV_C169"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>In the event of any inconsistencies between the terms and conditions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214372520 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the other terms and conditions of this Security Instrument, the terms and conditions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214372542 \r \h </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall control and be binding.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="3732D6B6" w14:textId="77777777" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_cp_change_3"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orrower hereby represents and warrants that the Mortgage Loan is a commercial loan as such term is used in Title 12 of the Commercial Law Article of the Annotated Code of Maryland, as may be amended (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MD CL Title 12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”).  Pursuant to Section 12-101.1 of MD CL Title 12, Lender has elected that Subtitle 1 of MD CL Title 12 will govern the Mortgage Loan.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="16700603" w14:textId="773BB0FB" w:rsidR="003E00D8" w:rsidRPr="003E00D8" w:rsidRDefault="003E00D8" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_cp_change_4"/>
+      <w:r w:rsidRPr="003E00D8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Security Instrument, the Loan Agreement, the Note, and the Loan Documents contain all of the terms, covenants and conditions of the Mortgage Loan.  This Security Instrument does not extinguish the original indebtedness or discharge or release the Original Security Instrument or any other security and is not intended to be a substitution or novation of the original indebtedness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3463D57E" w14:textId="2DF7CC94" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>orrower covenants and agrees to pay the Indebtedness in accordance with the provisions of the Loan Documents.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="50" w:name="_cp_change_5"/>
+    </w:p>
+    <w:p w14:paraId="75020049" w14:textId="0361ADA2" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_cp_change_9"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immediately upon the first insertion of any advertisement or notice of any sale of the Mortgaged Property under this Security Instrument, there shall be and become due and owing from Borrower all expenses incident to said advertisement or notice, all court costs and all expenses incident to any foreclosure proceedings brought under this Security Instrument, including, without limitation, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7FEC" w:rsidRPr="00CE7FEC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>attorneys’ fees in the greater of Five Hundred Thousand Dollars ($500,000.00) and five percent (5%) of the then-outstanding Indebtedness notwithstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the fees allowed attorneys for sales of property under power of sale or under a decree of a court of equity in the State of Maryland), auctioneer’s fees, an auctioneer’s commission of up to five percent (5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed auctioneers for sales of property under power of sale or under a decree of a court of equity in the State of Maryland) and a Trustee’s commission equal to five percent (5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed trustees for making sales of property under power of sale or under a decree of a court of equity in the State of Maryland) (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Trustee’s Commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>”).</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6A25">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the event any such sale is cancelled, Borrower shall pay or reimburse Trustee for all of Trustee’s expenses and disbursements hereunder and one-half (1/2) of the Trustee’s Commission.  No party shall be required to receive only the aggregate indebtedness then secured hereby with the interest thereon to the date of payment unless the same shall be accompanied by a tender of the said expenses, costs and commissions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="68D1F597" w14:textId="42DD83F9" w:rsidR="009A666C" w:rsidRPr="009A666C" w:rsidRDefault="009A666C" w:rsidP="009A666C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_cp_change_12"/>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proceeds of such sale or sales under this Security Instrument, whether under the assent to a decree, the power of sale, or by equitable foreclosure, shall be held by Trustee and applied as follows but subject to applicable law:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>FIRST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (i) all expenses incurred in connection with such sale or in preparing the Mortgaged Property for such sale and of obtaining possession including, among other things, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7FEC" w:rsidRPr="00CE7FEC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>attorneys’ fees in the greater of Five Hundred Thousand Dollars ($500,000.00) and five percent (5%) of the then-outstanding Indebtedness notwithstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the fees allowed attorneys for sales of property under power of sale or under a decree of a court of equity in the State of Maryland), auctioneer’s fees and an auctioneer’s commission of up to five percent (5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed auctioneers for sales of property under power of sale or under a decree of a court of equity in the State of Maryland) shall be allowed and paid out of the proceeds of such sale or sales as the court having jurisdiction may deem proper, (ii) the Trustee’s Commission equal to five percent (5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed trustees for making sales of property under power of sale or under a decree of a court of equity in the State of Maryland) and expenses and (iii) all taxes, levies, assessments or other charges relating to the Mortgaged </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Property which have or in the opinion of Trustee may have, priority over the lien of this Security Instrument, including the pro rata portion thereof applicable to the taxable period during which any payment is made pursuant to this subsection; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>SECOND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, to pay all of the Indebtedness and all interest then due and accrued thereon, which shall include interest through the date on which the order ratifying the auditor’s account becomes final and non-appealable, notwithstanding any provision to the contrary in Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">105.6 of the Real Property Article of the Annotated Code of Maryland; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>THIRD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to pay the amount of any liens of record inferior to this Security Instrument, together with lawful interest, and lawful claims of third parties against the proceeds of any sale; and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>LASTLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A666C">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, to pay the surplus, if any, to Borrower or any Person entitled thereto unless otherwise required by law or directed by a court of competent jurisdiction.  In the event that the proceeds of any such sale or sales, together with all other monies at the time held by Trustee under this Security Instrument, are insufficient to pay the foregoing costs and expenses, Lender may, at its sole option, advance such sums as Lender in its sole and absolute discretion shall determine for the purpose of paying all or any part of such costs and expenses, and all such sums so advanced shall be (A) added to the amount due under the Note and this Security Instrument, and (B) payable on demand with interest at the rate of interest applicable to the principal balance of the Note, from and including the date each such advance is made.  In any event, Borrower shall be liable to Lender for any deficiency if the proceeds of any such sale or sales are insufficient to pay, in full, all amounts to be distributed pursuant to the FIRST clause above.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_cp_change_11"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p w14:paraId="7F748169" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc280351436"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5D549CDF" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="000C6D22" w:rsidP="000C6D22">
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Governing Law; Consent to Jurisdiction and Venue.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="52079109" w14:textId="110C7149" w:rsidR="003B4CB4" w:rsidRPr="003B4CB4" w:rsidRDefault="003B4CB4" w:rsidP="003B4CB4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r w:rsidR="006740EA" w:rsidRPr="00735375">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_cp_change_18"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc277593040"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc280351438"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>The validity, enforceability, interpretation, and performance of this</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Security Instrument shall be governed by </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="57" w:name="_cp_change_21"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>State law</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without giving effect to any </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="58" w:name="_cp_change_22"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">conflict of law or </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">choice of law </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_cp_change_24"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>rules</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that would result in the application of the laws of another jurisdiction.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="_cp_change_26"/>
+    </w:p>
+    <w:p w14:paraId="0753D52C" w14:textId="326CA685" w:rsidR="003B4CB4" w:rsidRPr="003B4CB4" w:rsidRDefault="003B4CB4" w:rsidP="003B4CB4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_cp_change_28"/>
+      <w:bookmarkStart w:id="62" w:name="_cp_change_27"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
           <w:bCs/>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n the administration or litigation of a </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">controversy arising under or in relation to this Security Instrument </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="63" w:name="_cp_change_30"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>or the</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> security for the Indebtedness</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="64" w:name="_cp_change_32"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Borrower consents to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="65" w:name="_cp_change_35"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> domicile, habitual residence</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="66" w:name="_cp_change_36"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="67" w:name="_cp_change_38"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>other ground</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r w:rsidRPr="003B4CB4">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="7F748169" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+    </w:p>
+    <w:p w14:paraId="0C8D8411" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc280351437"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="52079109" w14:textId="110C7149" w:rsidR="003B4CB4" w:rsidRPr="003B4CB4" w:rsidRDefault="003B4CB4" w:rsidP="003B4CB4">
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miscellaneous Provisions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="2C103287" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:bCs/>
-[...66 lines deleted...]
-    <w:p w14:paraId="0753D52C" w14:textId="326CA685" w:rsidR="003B4CB4" w:rsidRPr="003B4CB4" w:rsidRDefault="003B4CB4" w:rsidP="003B4CB4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Lo</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an Agreement.  If more than one (1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>person or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="68" w:name="CO_SIGNERS"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F4149" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:b/>
-[...46 lines deleted...]
-          <w:u w:color="0000FF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2831A3" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following rules of construction shall apply to this Security Instrument:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100502D3" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The captions and headings of the sections of this Security Instrument are for convenience only and shall be disregarded in construing this Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4A0C81" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any reference in this Security Instrument to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this Security Instrument or to a Section or Article of this Security Instrument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CE7F03" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any reference in this Security Instrument to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EB813C" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use of the singular in this Security Instrument includes the plural and use of the plural includes the singular.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C9D143" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As used in this Security Instrument, the term “including” means “including, but not limited to” or “including, without limitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="0C8D8411" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” and is for example only, and not a limitation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106DB17D" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Whenever Borrower’s knowledge is implicated in this Security Instrument or the phrase “to Borrower’s knowledge” or </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a similar phrase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is used in this Security Instrument, Borrower’s knowledge or such phrase(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3576" w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall be interpreted to mean to the best of Borrower’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3EBA16" w14:textId="77777777" w:rsidR="00B242D7" w:rsidRPr="00735375" w:rsidRDefault="00B242D7" w:rsidP="00B242D7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2160"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unless otherwise provided in this Security Instrument, if Lender’s approval, designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such approval, designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1075C83E" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All references in this Security Instrument to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="118FBBBB" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“Lender may” shall mean at Lender’s discretion, but shall not be an obligation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5221BA2B" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00735375">
-[...8 lines deleted...]
-    <w:p w14:paraId="2C103287" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+      <w:bookmarkStart w:id="69" w:name="_Toc276107290"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc277593041"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc280351439"/>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time is of the Essence</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="72" w:name="_DV_M814"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="72EFD72A" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:numPr>
-[...272 lines deleted...]
-    <w:p w14:paraId="5221BA2B" w14:textId="77777777" w:rsidR="00F27C04" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00735375">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="761E5466" w14:textId="77777777" w:rsidR="00A054C5" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc276107290"/>
-[...51 lines deleted...]
-      <w:bookmarkStart w:id="65" w:name="_Toc280351440"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc277593042"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc280351440"/>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="0498CDDC" w14:textId="7A98CB9A" w:rsidR="00174427" w:rsidRPr="00735375" w:rsidRDefault="00A054C5" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LE</w:t>
       </w:r>
       <w:r w:rsidR="00F27C04" w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">NDER (BY ITS ACCEPTANCE HEREOF) </w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH OF BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751E2DB0" w14:textId="77777777" w:rsidR="00EF3576" w:rsidRPr="00735375" w:rsidRDefault="00EF3576" w:rsidP="00EF3576">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHED EXHIBITS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Exhibits are attached to this Security Instrument and incorporated fully herein by reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CB9EB1" w14:textId="77777777" w:rsidR="00EF3576" w:rsidRPr="00735375" w:rsidRDefault="00EF3576" w:rsidP="00EF3576">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>|</w:t>
@@ -6434,64 +6554,64 @@
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Modifications to Security Instrument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E036349" w14:textId="77777777" w:rsidR="003B4CB4" w:rsidRPr="003B4CB4" w:rsidRDefault="003B4CB4" w:rsidP="003B4CB4">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_cp_change_41"/>
+      <w:bookmarkStart w:id="75" w:name="_cp_change_41"/>
       <w:r w:rsidRPr="00F830CF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:  DRAFTER MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="_cp_change_40"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkStart w:id="76" w:name="_cp_change_40"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p w14:paraId="0D423A7B" w14:textId="77777777" w:rsidR="00EF3576" w:rsidRPr="00735375" w:rsidRDefault="00EF3576" w:rsidP="00EF3576">
       <w:pPr>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CA3582" w14:textId="77777777" w:rsidR="00EF3576" w:rsidRPr="00735375" w:rsidRDefault="00EF3576" w:rsidP="00EF3576">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00EF3576" w:rsidRPr="00735375" w:rsidSect="00AC27B3">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
@@ -7481,140 +7601,140 @@
       </w:pPr>
       <w:r w:rsidRPr="00735375">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="00735375" w:rsidSect="00AC27B3">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1DC01721" w14:textId="77777777" w:rsidR="00FC03C7" w:rsidRDefault="00FC03C7">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="67F4A2D1" w14:textId="77777777" w:rsidR="00FC03C7" w:rsidRDefault="00FC03C7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="27217E5E" w14:textId="77777777" w:rsidR="00FC03C7" w:rsidRDefault="00FC03C7">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68490245" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRPr="009E78CD" w:rsidRDefault="00F915FB" w:rsidP="009E78CD">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4518"/>
       <w:gridCol w:w="1942"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F915FB" w14:paraId="2591BC59" w14:textId="77777777" w:rsidTr="00B052EB">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
@@ -7687,145 +7807,145 @@
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F915FB" w14:paraId="08F2444C" w14:textId="77777777" w:rsidTr="00B052EB">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="62F35728" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Maryland</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1942" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2C63758B" w14:textId="13F529C2" w:rsidR="00F915FB" w:rsidRDefault="00735375" w:rsidP="009E78CD">
+        <w:p w14:paraId="2C63758B" w14:textId="75F49640" w:rsidR="00F915FB" w:rsidRDefault="00873DBF" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7EA1316E" w14:textId="6EA28FC3" w:rsidR="00F915FB" w:rsidRDefault="001B512B" w:rsidP="009E78CD">
+        <w:p w14:paraId="7EA1316E" w14:textId="2676213E" w:rsidR="00F915FB" w:rsidRDefault="001B512B" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00735375">
+          <w:r w:rsidR="00873DBF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00F915FB">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5132CA7C" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRPr="00125FBB" w:rsidRDefault="00F915FB" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17DBF006" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB" w:rsidP="00EF3576">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4428"/>
       <w:gridCol w:w="2160"/>
       <w:gridCol w:w="3009"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F915FB" w14:paraId="10959C08" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4428" w:type="dxa"/>
@@ -7952,145 +8072,145 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F915FB" w14:paraId="3F19F3B8" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4428" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="568FA2B7" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Maryland</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2160" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5F622F14" w14:textId="6F5B18EE" w:rsidR="00F915FB" w:rsidRDefault="00735375">
+        <w:p w14:paraId="5F622F14" w14:textId="674E0BD5" w:rsidR="00F915FB" w:rsidRDefault="00873DBF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3009" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="54B501FC" w14:textId="50722F58" w:rsidR="00F915FB" w:rsidRDefault="001B512B">
+        <w:p w14:paraId="54B501FC" w14:textId="3EE654A5" w:rsidR="00F915FB" w:rsidRDefault="001B512B">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00735375">
+          <w:r w:rsidR="00873DBF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00F915FB">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="61A7A525" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRPr="00125FBB" w:rsidRDefault="00F915FB" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B5D957D" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB" w:rsidP="00EF3576">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4518"/>
       <w:gridCol w:w="1942"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F915FB" w14:paraId="02AF7694" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
@@ -8217,145 +8337,145 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F915FB" w14:paraId="70FFFAE4" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="2064CF0E" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Maryland</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1942" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="566803E9" w14:textId="49A1C449" w:rsidR="00F915FB" w:rsidRDefault="00735375">
+        <w:p w14:paraId="566803E9" w14:textId="12B99EF4" w:rsidR="00F915FB" w:rsidRDefault="00873DBF">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6F6AD87C" w14:textId="5B4DA078" w:rsidR="00F915FB" w:rsidRDefault="001B512B">
+        <w:p w14:paraId="6F6AD87C" w14:textId="267C4576" w:rsidR="00F915FB" w:rsidRDefault="001B512B">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00735375">
+          <w:r w:rsidR="00873DBF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00F915FB">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2748E1C2" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRPr="00125FBB" w:rsidRDefault="00F915FB" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35CE6FD3" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRPr="009E78CD" w:rsidRDefault="00F915FB" w:rsidP="009E78CD">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4518"/>
       <w:gridCol w:w="1942"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="00F915FB" w14:paraId="6B9748B5" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
@@ -8482,174 +8602,174 @@
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00F915FB" w14:paraId="1239F3A8" w14:textId="77777777" w:rsidTr="00B37927">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4518" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="25CD475C" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+          <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Maryland</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1942" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4F3754C9" w14:textId="72EDD28D" w:rsidR="00F915FB" w:rsidRDefault="00735375" w:rsidP="009E78CD">
+        <w:p w14:paraId="4F3754C9" w14:textId="6CB12436" w:rsidR="00F915FB" w:rsidRDefault="00873DBF" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="18BC7DFC" w14:textId="6A62D994" w:rsidR="00F915FB" w:rsidRDefault="001B512B" w:rsidP="009E78CD">
+        <w:p w14:paraId="18BC7DFC" w14:textId="69BFA24D" w:rsidR="00F915FB" w:rsidRDefault="001B512B" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00735375">
+          <w:r w:rsidR="00873DBF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00F915FB">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="544535F8" w14:textId="77777777" w:rsidR="00F915FB" w:rsidRDefault="00F915FB" w:rsidP="009E78CD">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6C37A8BD" w14:textId="77777777" w:rsidR="00FC03C7" w:rsidRDefault="00FC03C7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EB948D4" w14:textId="77777777" w:rsidR="00FC03C7" w:rsidRDefault="00FC03C7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3E100D1A" w14:textId="08D36927" w:rsidR="00735375" w:rsidRPr="00735375" w:rsidRDefault="00735375" w:rsidP="00735375">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9454,63 +9574,63 @@
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="959803711">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="898327762">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="799767614">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1009599730">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1337072990">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -9688,144 +9808,144 @@
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%9)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="7920"/>
           </w:tabs>
           <w:ind w:left="1440" w:firstLine="5760"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="141653649">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="255555394">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1799105862">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2107923923">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2054503207">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1473402702">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2024935003">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="514804709">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1078597706">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1218979586">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1412775791">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="2074354072">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1414739550">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="301467314">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -9835,67 +9955,67 @@
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000067A"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00034A0E"/>
@@ -9908,295 +10028,316 @@
     <w:rsid w:val="0007457C"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="00077EFC"/>
     <w:rsid w:val="00087DAD"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000965E0"/>
     <w:rsid w:val="000A242A"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="000B4943"/>
     <w:rsid w:val="000C6D22"/>
     <w:rsid w:val="000E1077"/>
     <w:rsid w:val="000E3F1D"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001119BC"/>
     <w:rsid w:val="0011483F"/>
     <w:rsid w:val="00125FBB"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="0016040C"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00171B7E"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="00174427"/>
     <w:rsid w:val="001802A0"/>
+    <w:rsid w:val="00194B9C"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001B512B"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="001E2A71"/>
     <w:rsid w:val="001F06B7"/>
     <w:rsid w:val="0020461D"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="00216DD1"/>
     <w:rsid w:val="002264B2"/>
+    <w:rsid w:val="00241C46"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="00270424"/>
     <w:rsid w:val="002C45AC"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002D6113"/>
     <w:rsid w:val="002F24E5"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="002F7A86"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="003114F5"/>
     <w:rsid w:val="00314A68"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="00327A66"/>
+    <w:rsid w:val="00336630"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="00382C70"/>
     <w:rsid w:val="003A1989"/>
     <w:rsid w:val="003A6FCC"/>
     <w:rsid w:val="003B4CB4"/>
     <w:rsid w:val="003C520F"/>
+    <w:rsid w:val="003E00D8"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="00411C3F"/>
     <w:rsid w:val="00424137"/>
     <w:rsid w:val="004251B7"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="004300F6"/>
     <w:rsid w:val="00435BEF"/>
     <w:rsid w:val="004410B1"/>
     <w:rsid w:val="0046577C"/>
     <w:rsid w:val="004906AC"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="004946C8"/>
     <w:rsid w:val="004A3DD9"/>
     <w:rsid w:val="004B51E1"/>
     <w:rsid w:val="004B69EE"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004D70B0"/>
     <w:rsid w:val="004F7607"/>
+    <w:rsid w:val="00524D23"/>
     <w:rsid w:val="00532035"/>
     <w:rsid w:val="00537117"/>
     <w:rsid w:val="00537C44"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
+    <w:rsid w:val="005600AD"/>
     <w:rsid w:val="005603ED"/>
     <w:rsid w:val="00560E5A"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005B0BFA"/>
     <w:rsid w:val="005B7F86"/>
     <w:rsid w:val="005C3CE5"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005E0C2E"/>
+    <w:rsid w:val="005E12FB"/>
+    <w:rsid w:val="005F6A25"/>
     <w:rsid w:val="00603855"/>
     <w:rsid w:val="00606B30"/>
     <w:rsid w:val="0062529F"/>
     <w:rsid w:val="00644213"/>
     <w:rsid w:val="00645638"/>
     <w:rsid w:val="006740EA"/>
     <w:rsid w:val="006932EE"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="00723805"/>
     <w:rsid w:val="0073204A"/>
     <w:rsid w:val="00735375"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00762C4D"/>
     <w:rsid w:val="0076313D"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="007B59EF"/>
     <w:rsid w:val="007C4D69"/>
     <w:rsid w:val="007F369F"/>
     <w:rsid w:val="00800CDD"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
+    <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="00843B2A"/>
     <w:rsid w:val="008442FB"/>
     <w:rsid w:val="008567A3"/>
     <w:rsid w:val="00860FAA"/>
     <w:rsid w:val="0086571D"/>
+    <w:rsid w:val="00873DBF"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="008B1F1E"/>
     <w:rsid w:val="008C770D"/>
     <w:rsid w:val="008D63AF"/>
     <w:rsid w:val="00915881"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="00916A16"/>
+    <w:rsid w:val="00922D76"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00977742"/>
     <w:rsid w:val="00985014"/>
     <w:rsid w:val="00987B87"/>
+    <w:rsid w:val="009A666C"/>
     <w:rsid w:val="009B04BA"/>
     <w:rsid w:val="009C2EB2"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009C4C68"/>
     <w:rsid w:val="009D2929"/>
+    <w:rsid w:val="009D4B08"/>
     <w:rsid w:val="009D5DD9"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009E78CD"/>
     <w:rsid w:val="00A054C5"/>
     <w:rsid w:val="00A308A8"/>
     <w:rsid w:val="00A3355A"/>
     <w:rsid w:val="00A46783"/>
+    <w:rsid w:val="00A47E1E"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A647B2"/>
     <w:rsid w:val="00A811C8"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AA76E5"/>
     <w:rsid w:val="00AB6144"/>
     <w:rsid w:val="00AC27B3"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AF146B"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00AF25ED"/>
     <w:rsid w:val="00B052EB"/>
     <w:rsid w:val="00B223DA"/>
     <w:rsid w:val="00B242D7"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B37927"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B82668"/>
+    <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B9461F"/>
     <w:rsid w:val="00B96F21"/>
     <w:rsid w:val="00BA5D8E"/>
     <w:rsid w:val="00BA6AC6"/>
     <w:rsid w:val="00BB3515"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC64C1"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BF60AD"/>
     <w:rsid w:val="00BF7C42"/>
     <w:rsid w:val="00C00A6A"/>
     <w:rsid w:val="00C03EFB"/>
     <w:rsid w:val="00C215F9"/>
+    <w:rsid w:val="00C32CF3"/>
     <w:rsid w:val="00C34F15"/>
     <w:rsid w:val="00C37BBC"/>
     <w:rsid w:val="00C41AB9"/>
     <w:rsid w:val="00C47970"/>
+    <w:rsid w:val="00C5158D"/>
     <w:rsid w:val="00C61F8D"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
     <w:rsid w:val="00CA52B4"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CD366E"/>
     <w:rsid w:val="00CD7FB3"/>
+    <w:rsid w:val="00CE7FEC"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D4330A"/>
     <w:rsid w:val="00D50577"/>
     <w:rsid w:val="00D66511"/>
     <w:rsid w:val="00D66D86"/>
     <w:rsid w:val="00D72236"/>
     <w:rsid w:val="00D84D67"/>
     <w:rsid w:val="00D91E24"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DA0BEA"/>
     <w:rsid w:val="00DA290D"/>
     <w:rsid w:val="00DA44D8"/>
     <w:rsid w:val="00DB4DF3"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00DE5CD4"/>
     <w:rsid w:val="00DF2932"/>
     <w:rsid w:val="00E15DE1"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E439FE"/>
     <w:rsid w:val="00E43C39"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00E71E6F"/>
     <w:rsid w:val="00EA2834"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00EF3576"/>
     <w:rsid w:val="00F11F32"/>
+    <w:rsid w:val="00F26C88"/>
     <w:rsid w:val="00F27C04"/>
     <w:rsid w:val="00F30A04"/>
     <w:rsid w:val="00F36525"/>
     <w:rsid w:val="00F453AB"/>
     <w:rsid w:val="00F66380"/>
     <w:rsid w:val="00F830CF"/>
     <w:rsid w:val="00F86B1E"/>
+    <w:rsid w:val="00F86FE4"/>
     <w:rsid w:val="00F915FB"/>
     <w:rsid w:val="00F92AAF"/>
+    <w:rsid w:val="00FA2089"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FC03C7"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FD6716"/>
     <w:rsid w:val="00FF5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="34817"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2036FBCA"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -11445,50 +11586,51 @@
     <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF383D"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
@@ -11569,55 +11711,66 @@
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="definedterm1">
     <w:name w:val="definedterm1"/>
     <w:rsid w:val="000E1077"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDelimiter">
     <w:name w:val="DeltaView Delimiter"/>
     <w:rsid w:val="002C45AC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00735375"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A666C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="352148856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="424113342">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12325,68 +12478,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>47124</Characters>
+  <Pages>24</Pages>
+  <Words>9653</Words>
+  <Characters>52197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>924</Lines>
-  <Paragraphs>376</Paragraphs>
+  <Lines>2747</Lines>
+  <Paragraphs>2811</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.MD.AR</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>55405</CharactersWithSpaces>
+  <CharactersWithSpaces>59039</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.MD.AR</dc:title>
   <dc:subject>Multifamily Security Instrument (Maryland Amended and Restated Deed of Trust)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
+    <vt:lpwstr>68844815-v2</vt:lpwstr>
+  </property>
+</Properties>
+</file>