--- v0 (2025-10-18)
+++ v1 (2026-06-24)
@@ -6,67 +6,69 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2F5D0CC0" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00077EFC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214535710"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepared by, and after recording</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="1FBEF5BF" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>return to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE66B9D" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -368,65 +370,51 @@
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">”) dated as of _______________, is executed by </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[IF BORROWER IS AN ENTITY: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">________________________________________, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> _________________________________ organized and existing under the laws of ___________________________________________</w:t>
+        <w:t>________________________________________, a _________________________________ organized and existing under the laws of ___________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] OR [IF BORROWER IS AN INDIVIDUAL: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">____________________________, a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[married][single]</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -447,65 +435,51 @@
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”), to _____________________________, as trustee (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trustee</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">”), for the benefit of ___________________________________, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ______________________________________ organized and existing under the laws of ___________________________________________, as beneficiary (“</w:t>
+        <w:t>”), for the benefit of ___________________________________, a ______________________________________ organized and existing under the laws of ___________________________________________, as beneficiary (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F39668" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="002C45AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -607,215 +581,160 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower, and by their acceptance hereof, each of Trustee and Lender covenants and agrees as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74B53F7C" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc277593027"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc280351424"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc277593027"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc280351424"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defined Terms.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="685171E1" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51CFF111" w14:textId="6D1E2130" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="003A1951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
+      <w:bookmarkStart w:id="3" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">” means all money, funds, investment property, accounts, general intangibles, deposit accounts, chattel paper, documents, instruments, judgments, claims, settlements of claims, causes of action, refunds, rebates, reimbursements, reserves, deposits, subsidies, proceeds, products, Rents, and profits, now or hereafter arising, received or receivable, from or on account of the </w:t>
       </w:r>
       <w:r w:rsidR="00B77772">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ownership, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:t>management</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="3"/>
+        <w:t>management and operation of the Mortgaged Property.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_cp_change_0"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="178AAC11" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Condemnation Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means any action or proceeding, however </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or named, relating to any condemnation or other taking, or conveyance in lieu thereof, of all or any part of the Mortgaged Property, whether direct or indirect.</w:t>
+        <w:t>” means any action or proceeding, however characterized or named, relating to any condemnation or other taking, or conveyance in lieu thereof, of all or any part of the Mortgaged Property, whether direct or indirect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF7CE29" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enforcement Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -1216,65 +1135,51 @@
     <w:p w14:paraId="6C559A5D" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Leases</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means all present and future leases, subleases, licenses, concessions or grants or other possessory interests now or hereafter in force, whether oral or written, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or affecting the Mortgaged Property, or any portion of the Mortgaged Property (including proprietary leases or occupancy agreements if Borrower is a cooperative housing corporation), and all modifications, extensions or renewals thereof.</w:t>
+        <w:t>” means all present and future leases, subleases, licenses, concessions or grants or other possessory interests now or hereafter in force, whether oral or written, covering or affecting the Mortgaged Property, or any portion of the Mortgaged Property (including proprietary leases or occupancy agreements if Borrower is a cooperative housing corporation), and all modifications, extensions or renewals thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0FC1B2" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00AB6144">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lien</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
@@ -1393,65 +1298,51 @@
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>current and future rights, including air rights, development rights, zoning rights and other similar rights or interests, easements, tenements, rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t xml:space="preserve">way, strips and gores of land, streets, alleys, roads, sewer rights, waters, watercourses, and appurtenances related to or benefitting the Land or the Improvements, or both, and all rights-of-way, streets, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and roads which may have been or may in the future be vacated;</w:t>
+        <w:t>way, strips and gores of land, streets, alleys, roads, sewer rights, waters, watercourses, and appurtenances related to or benefitting the Land or the Improvements, or both, and all rights-of-way, streets, alleys and roads which may have been or may in the future be vacated;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147F2776" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>insurance policies relating to the Mortgaged Property (and any unearned premiums) and all proceeds paid or to be paid by any insurer of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, whether or not Borrower obtained the insurance pursuant to Lender’s requirements;</w:t>
       </w:r>
     </w:p>
@@ -1483,65 +1374,51 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>the Improvements, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0789E391" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(g)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">contracts, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their obligations;</w:t>
+        <w:t>contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their obligations;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEBF496" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(h)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all Rents;</w:t>
       </w:r>
     </w:p>
@@ -1589,65 +1466,51 @@
         </w:rPr>
         <w:tab/>
         <w:t>Imposition Deposits;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5CB723" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(k)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">refunds or rebates of Impositions by any municipal, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated);</w:t>
+        <w:t>refunds or rebates of Impositions by any municipal, state or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEA628C" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(l)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>tenant security deposits;</w:t>
       </w:r>
     </w:p>
@@ -1720,60 +1583,52 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(p)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>all oil, gas, minerals, mineral interests, royalties, overriding royalties, production payments, net profit interests and other interests and estates in, under and on the Mortgaged Property and other oil, gas</w:t>
       </w:r>
       <w:r w:rsidR="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, minerals</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and mineral interests with which any of the foregoing interests or estates are pooled or unitized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DFB705" w14:textId="77777777" w:rsidR="00FA358C" w:rsidRPr="00B72D71" w:rsidRDefault="00FA358C" w:rsidP="00FA358C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1881,573 +1736,428 @@
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F47EDE2" w14:textId="4120E8CC" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="003A1951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Property Jurisdiction</w:t>
       </w:r>
       <w:r>
         <w:t>” means</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_cp_change_6"/>
+      <w:bookmarkStart w:id="5" w:name="_cp_change_6"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>, as the context may apply, the State of Maryland, and the county and municipality where the Mortgaged Property is located, provided that any controversy arising under any Loan Document shall be governed by the provisions of Section</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_cp_change_7"/>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="6" w:name="_cp_change_7"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_cp_change_8"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="_cp_change_8"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref117507827 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> of this Security Instrument.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="44BCDD63" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rents</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means all rents (whether from residential or non-residential space), revenues and other income from the Land or the Improvements, including subsidy payments received from any sources, including payments under any “Housing Assistance Payments Contract” or other rental subsidy agreement (if any), parking fees, laundry and vending machine income and fees and charges for food, health care and other services provided at the Mortgaged Property, whether now due, past due, or to become due, and tenant security deposits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C85FF66" w14:textId="72533ECF" w:rsidR="0025555B" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="dsoftware"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="8" w:name="dsoftware"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:rStyle w:val="definedterm1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” means a computer program and any supporting information provided in connection with a transaction relating to the program.  The term does not include any computer program that is included in the definition of Goods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9D7A2A" w14:textId="672CA599" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="000E1077">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_cp_change_10"/>
+      <w:bookmarkStart w:id="9" w:name="_cp_change_10"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>” or “</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>state</w:t>
       </w:r>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>” means the State of Maryland.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5BA3BD20" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taxes</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means all taxes, assessments, vault rentals and other charges, if any, general, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise, including assessments for schools, public betterments and general or local improvements, which are levied, assessed or imposed by any public authority or quasi-public authority, and which, if not paid, may become a lien, on the Land or the Improvements or any taxes upon any Loan Document.</w:t>
+        <w:t>” means all taxes, assessments, vault rentals and other charges, if any, general, special or otherwise, including assessments for schools, public betterments and general or local improvements, which are levied, assessed or imposed by any public authority or quasi-public authority, and which, if not paid, may become a lien, on the Land or the Improvements or any taxes upon any Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339B62FF" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B319977" w14:textId="4179E191" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="003A1951">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State of Maryland</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D95959" w14:textId="77777777" w:rsidR="00FA358C" w:rsidRPr="00B72D71" w:rsidRDefault="00FA358C" w:rsidP="00FA358C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc277593028"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc280351425"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc277593028"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc280351425"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> and in which Borrower has any present or hereafter acquired right, title </w:t>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72D71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the UCC and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="00154A09" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7545938E" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="093AA1D4" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, </w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">. Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
+        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a “fixture filing” in accordance with the UCC. Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="00FA358C" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Lender shall have the remedies of a secured party under the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, Lender shall have the remedies of a secured party under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="00FA358C" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or otherwise provided at law or in equity</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in addition to all remedies provided by this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00FA358C" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and in any Loan Document.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender may exercise any or all of its remedies against the </w:t>
-[...27 lines deleted...]
-        <w:t>, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which are the addresses from which information on the security interest may be obtained.</w:t>
+        <w:t>Lender may exercise any or all of its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender’s other remedies.  For purposes of the UCC, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which are the addresses from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="295F0394" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="0011483F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower represents and warrants that:  (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower </w:t>
@@ -2496,207 +2206,137 @@
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="00FA358C" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">except as expressly provided in the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D191C22" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, </w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07591641" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Ref276386400"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc280351426"/>
+      <w:bookmarkStart w:id="12" w:name="_Ref276386400"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref276386425"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref276386451"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc277593029"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc280351426"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Assignment of Leases and Rents; Appointment of Receiver; Lender in Possession.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="7FB75D2D" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of the consideration for the Indebtedness, Borrower absolutely and unconditionally assigns and transfers to Lender all Leases and Rents.  It is the intention of Borrower to establish present, </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> and unconditional assignments of Leases and Rents are not enforceable by their terms under the laws of the Property Jurisdiction, then each of the Leases and Rents shall be included as part of the Mortgaged Property, and it is the intention of Borrower, in such circumstance, that this Security Instrument create and perfect a lien on each of the Leases and Rents in favor of Lender, which liens shall be effective as of the date of this Security Instrument.</w:t>
+        <w:t>As part of the consideration for the Indebtedness, Borrower absolutely and unconditionally assigns and transfers to Lender all Leases and Rents.  It is the intention of Borrower to establish present, absolute and irrevocable transfers and assignments to Lender of all Leases and Rents and to authorize and empower Lender to collect and receive all Rents without the necessity of further action on the part of Borrower.  Borrower and Lender intend the assignments of Leases and Rents to be effective immediately and to constitute absolute present assignments, and not assignments for additional security only.  Only for purposes of giving effect to these absolute assignments of Leases and Rents, and for no other purpose, the Leases and Rents shall not be deemed to be a part of the Mortgaged Property.  However, if these present, absolute and unconditional assignments of Leases and Rents are not enforceable by their terms under the laws of the Property Jurisdiction, then each of the Leases and Rents shall be included as part of the Mortgaged Property, and it is the intention of Borrower, in such circumstance, that this Security Instrument create and perfect a lien on each of the Leases and Rents in favor of Lender, which liens shall be effective as of the date of this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387E95F0" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="008442FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Ref276386397"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref276386397"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Until</w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
@@ -2743,64 +2383,64 @@
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otice or the passage of time, or both, would constitute an Event of Default has occurred and is continuing)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, the Rents remaining after application pursuant to the preceding sentence may be retained </w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and distributed </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>by Borrower free and clear of, and released from, Lender’s rights with respect to Rents under this Security Instrument.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="6B4AE523" w14:textId="5B2E667F" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="00164C73" w:rsidP="008442FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Ref276386427"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref276386427"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, without the necessity of Lender entering upon and taking and maintaining control of the Mortgaged Property directly, by a receiver, or by any other manner or proceeding permitted by the laws of the Property Jurisdiction, the revocable license granted to Borrower pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref276386400 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B72D71">
@@ -2913,51 +2553,51 @@
     </w:p>
     <w:p w14:paraId="33455E76" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="00164C73" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Lender may, regardless of the adequacy of Lender’s security or the solvency of Borrower, and even in the absence of waste, enter upon, take and maintain full control of the Mortgaged Property, and may exclude Borrower and its agents and employees therefrom, in order to perform all acts that Lender, in its discretion, determines to be necessary or desirable for the operation and maintenance of the Mortgaged Property, including the execution, cancellation or modification of Leases, the collection of all Rents (including through use of a lockbox, at Lender’s election), the making of repairs to the Mortgaged Property and the execution or termination of contracts providing for the management, operation or maintenance of the Mortgaged Property, for the purposes of enforcing this assignment of Rents, protecting the Mortgaged Property or the security of this Security Instrument and the Mortgage Loan, or for such other purposes as Lender in its discretion may deem necessary or desirable.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="07459A54" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notwithstanding any other right provided Lender under this Security Instrument or any other Loan Document, if an Event of Default has occurred</w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is continuing</w:t>
       </w:r>
@@ -3003,61 +2643,52 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  If Lender elects to seek the appointment of a receiver for the Mortgaged Property at any time after an Event of Default has occurred</w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Borrower, by its execution of this Security Instrument, expressly consents to the appointment of such receiver, including the appointment of a receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ex </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ex parte</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, if permitted by applicable law.  Borrower consents to shortened time consideration of a motion to appoint a receiver.  Lender or the receiver, as applicable, shall be entitled to receive a reasonable fee for managing the Mortgaged Property and such fee shall become an additional part of the Indebtedness.  Immediately upon appointment of a receiver or Lender’s entry upon and taking possession and control of the Mortgaged Property, possession of the Mortgaged Property and all documents, records (including records on electronic or magnetic media), accounts, surveys, plans, and specifications relating to the Mortgaged Property, and all security deposits and prepaid Rents, shall be surrendered to Lender or the receiver, as applicable.  If Lender </w:t>
       </w:r>
       <w:r w:rsidR="00F266CC" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">takes possession and control of the Mortgaged Property, Lender </w:t>
       </w:r>
       <w:r w:rsidR="00F266CC" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
@@ -3172,81 +2803,67 @@
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>responsible for the operation, control, care, management or repair of the Mortgaged Property or any portion of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C8A8806" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The execution of this Security Instrument shall constitute conclusive evidence that all responsibility for the operation, control, care, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and repair of the Mortgaged Property is and shall be that of Borrower, prior to such actual entry and taking possession and control by Lender of the Land and Improvements.</w:t>
+        <w:t>The execution of this Security Instrument shall constitute conclusive evidence that all responsibility for the operation, control, care, management and repair of the Mortgaged Property is and shall be that of Borrower, prior to such actual entry and taking possession and control by Lender of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3990FDE9" w14:textId="1E1EFC57" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="008442FB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref277445950"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="20" w:name="_Toc280351427"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref277445950"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc277446047"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc280351427"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender shall be liable to account only to Borrower and only for Rents actually received by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref276386400 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
@@ -3266,159 +2883,131 @@
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and Borrower hereby releases and discharges Lender from any such liability to the fullest extent permitted by law</w:t>
       </w:r>
       <w:r w:rsidR="00164C73" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, provided that Lender shall not be released from liability that occurs as a result of Lender’s gross negligence or willful misconduct as determined by a court of competent jurisdiction pursuant to a final, non-appealable court order</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  If the Rents are not sufficient to meet the costs of taking control of and managing the Mortgaged Property and collecting the Rents, any funds expended by Lender for such purposes shall be added to, and become a part of, the principal balance of the Indebtedness, be immediately due and payable, and bear interest at the Default Rate from the date of disbursement until fully paid.  Any entering upon and taking control of the Mortgaged Property by Lender or the receiver, and any application of Rents as provided in this Security Instrument, shall not </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or waive any Event of Default or invalidate any other right or remedy of Lender under applicable law or provided for in this Security Instrument or any Loan Document.</w:t>
+        <w:t>.  If the Rents are not sufficient to meet the costs of taking control of and managing the Mortgaged Property and collecting the Rents, any funds expended by Lender for such purposes shall be added to, and become a part of, the principal balance of the Indebtedness, be immediately due and payable, and bear interest at the Default Rate from the date of disbursement until fully paid.  Any entering upon and taking control of the Mortgaged Property by Lender or the receiver, and any application of Rents as provided in this Security Instrument, shall not cure or waive any Event of Default or invalidate any other right or remedy of Lender under applicable law or provided for in this Security Instrument or any Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A69A22C" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="000E1077">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Ref287858321"/>
+      <w:bookmarkStart w:id="22" w:name="_Ref287858321"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protection of Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s Security.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="117F3340" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="002C45AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If Borrower fails to perform any of its obligations under this Security Instrument or any other Loan Document, or any action or proceeding is commenced that purports to affect the Mortgaged Property, Lender’s security, rights or interests under this Security Instrument or any Loan Document (including eminent domain, insolvency, code enforcement, civil or criminal forfeiture, enforcement of Environmental Laws, fraudulent conveyance or reorganizations or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>proceedings involving a debtor or decedent), Lender may, at its option, make such appearances, disburse or pay such sums and take such actions, whether before or after an Event of Default or whether directly or to any receiver for the Mortgaged Property, as Lender reasonably deems necessary to perform such obligations of Borrower and to protect the Mortgaged Property or Lender’s security, rights or interests in the Mortgaged Property or the Mortgage Loan, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DDD9BE" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="002C45AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">paying fees and out-of-pocket expenses of attorneys, accountants, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and consultants;</w:t>
+        <w:t>paying fees and out-of-pocket expenses of attorneys, accountants, inspectors and consultants;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F73067" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="002C45AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>entering upon the Mortgaged Property to make repairs or secure the Mortgaged Property;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A08CC37" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="002C45AC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -3509,60 +3098,60 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E5AD31" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00916A16">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Ref277876981"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc280351429"/>
+      <w:bookmarkStart w:id="23" w:name="_Ref277876981"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc280351429"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Default; Acceleration; Remedies.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="1A31F3F0" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="00164C73" w:rsidP="00916A16">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Lender, at its option, may declare the Indebtedness to be immediately due and payable without further demand, and may either with or without entry or taking possession as herein provided or otherwise, proceed by suit or suits at law or in equity or any other appropriate proceeding or remedy </w:t>
       </w:r>
       <w:r w:rsidR="0025555B" w:rsidRPr="00B72D71">
@@ -4150,214 +3739,158 @@
         <w:t>, during the continuance of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or following an Event of Default that are more limited than the powers, rights, or remedies that would otherwise be vested in such party under any applicable law in the absence of said provision, such party shall be vested with the powers, rights, and remedies granted in such applicable law to the full extent permitted by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CAFCFC" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc277593033"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc280351430"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc277593033"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc280351430"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waiver of Statute of Limitations and Marshaling.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="0657FE4E" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borrower hereby waives the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or all of the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, for itself and all who may claim by, </w:t>
-[...13 lines deleted...]
-        <w:t>, or under it, and any party who now or in the future acquires a security interest in the Mortgaged Property and who has actual or constructive notice of this Security Instrument waives any and all right to require the marshaling of assets or to require that any of the Mortgaged Property be sold in the inverse order of alienation or that any of the Mortgaged Property be sold in parcels (at the same time or different times) in connection with the exercise of any of the remedies provided in this Security Instrument or any other Loan Document, or afforded by applicable law.</w:t>
+        <w:t>Borrower hereby waives the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or all of the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, for itself and all who may claim by, through, or under it, and any party who now or in the future acquires a security interest in the Mortgaged Property and who has actual or constructive notice of this Security Instrument waives any and all right to require the marshaling of assets or to require that any of the Mortgaged Property be sold in the inverse order of alienation or that any of the Mortgaged Property be sold in parcels (at the same time or different times) in connection with the exercise of any of the remedies provided in this Security Instrument or any other Loan Document, or afforded by applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C3B6FF" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc277593034"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="29" w:name="_Ref276386526"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc277593034"/>
+      <w:bookmarkStart w:id="28" w:name="_Ref278029142"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc280351431"/>
+      <w:bookmarkStart w:id="30" w:name="_Ref276386526"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Waiver of Redemption; Rights of Tenants.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="075056F9" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower hereby covenants and agrees that it will not at any time apply for, insist upon, plead, avail itself, or in any manner claim or take any advantage of, any appraisement, stay, exemption or extension law or any so-called “Moratorium Law” now or at any time hereafter enacted or in force in order to prevent or hinder the enforcement or foreclosure of this Security Instrument. Without limiting the foregoing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30254C20" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borrower for itself and all Persons who may claim by, </w:t>
-[...27 lines deleted...]
-        <w:t>, or under Borrower are and shall be deemed to be hereby waived to the fullest extent permitted by applicable law;</w:t>
+        <w:t>Borrower for itself and all Persons who may claim by, through, or under Borrower, hereby expressly waives any so-called “Moratorium Law” and any and all rights of reinstatement and redemption, if any, under any order or decree of foreclosure of this Security Instrument, it being the intent hereof that any and all such “Moratorium Laws,” and all rights of reinstatement and redemption of Borrower and of all other Persons claiming by, through, or under Borrower are and shall be deemed to be hereby waived to the fullest extent permitted by applicable law;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21E62DE9" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Borrower shall not invoke or utilize any such law or laws or otherwise hinder, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or impede the execution of any right, power </w:t>
+        <w:t xml:space="preserve">Borrower shall not invoke or utilize any such law or laws or otherwise hinder, delay or impede the execution of any right, power </w:t>
       </w:r>
       <w:r w:rsidR="00A33E65" w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>remedy herein or otherwise granted or delegated to Lender but will suffer and permit the execution of every such right, power and remedy as though no such law or laws had been made or enacted; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167C05A9" w14:textId="3810D703" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="00021008" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4433,63 +3966,63 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender shall have the right to foreclose subject to the rights of any tenant or tenants of the Mortgaged Property having an interest in the Mortgaged Property prior to that of Lender.  The failure to join any such tenant or tenants of the Mortgaged Property as party defendant or defendants in any such civil action or the failure of any decree of foreclosure and sale to foreclose their rights shall not be asserted by Borrower as a defense in any civil action instituted to collect the Indebtedness, or any part thereof or any deficiency remaining unpaid after foreclosure and sale of the Mortgaged Property, any statute or rule of law at any time existing to the contrary notwithstanding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F18B601" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Ref277080704"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc280351432"/>
+      <w:bookmarkStart w:id="31" w:name="_Ref277080704"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc277593035"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc280351432"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="420B0E8B" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All notices under this Security Instrument shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D39BD98" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
@@ -4791,499 +4324,1235 @@
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAE2EF4" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc277593036"/>
-      <w:bookmarkStart w:id="34" w:name="_Toc280351433"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc277593036"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc280351433"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgagee-in-Possession.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="174C1EFC" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower acknowledges and agrees that the exercise by Lender of any of the rights conferred in this Security Instrument shall not be construed to make Lender a mortgagee-in-possession of the Mortgaged Property so long as Lender has not itself entered into actual possession of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4D62F1" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc277593037"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc280351434"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc277593037"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc280351434"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Release.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="RELEASE"/>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="38" w:name="RELEASE"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="59D996A2" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upon payment in full of the Indebtedness, Lender shall cause the release of this Security Instrument and Borrower shall pay Lender’s costs incurred in connection with such release.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B74B1F3" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc277593038"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc280351435"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc277593038"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc280351435"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Substitute Trustee.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="16DB7CBD" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender, at Lender’s option, may from time to time remove Trustee and appoint a successor trustee in accordance with the laws of the Property Jurisdiction.  Without conveyance of the Mortgaged Property, the successor trustee shall succeed to all the title, power and duties conferred upon the Trustee in this Security Instrument and by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4D20BE" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
+    <w:p w14:paraId="23EDA21B" w14:textId="77777777" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc280351436"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B72D71">
+      <w:bookmarkStart w:id="41" w:name="_Toc280351436"/>
+      <w:bookmarkStart w:id="42" w:name="_Ref214372520"/>
+      <w:bookmarkStart w:id="43" w:name="_Ref214372542"/>
+      <w:bookmarkStart w:id="44" w:name="_Hlk214535663"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc277593039"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc280351437"/>
+      <w:bookmarkStart w:id="47" w:name="_Ref117507827"/>
+      <w:r w:rsidRPr="00521A52">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maryland State Specific Provisions.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="12EE212C" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="6E709B01" w14:textId="09458B77" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...29 lines deleted...]
-      <w:r w:rsidR="00533508" w:rsidRPr="00B72D71">
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_cp_change_2"/>
+      <w:bookmarkStart w:id="49" w:name="_DV_C169"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>In the event of any inconsistencies between the terms and conditions of this</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214372520 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the other terms and conditions of this Security Instrument, the terms and conditions of this Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> REF _Ref214372542 \r \h </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall control and be binding.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="70F77437" w14:textId="236B1A19" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_cp_change_3"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orrower hereby represents and warrants that the Mortgage Loan is a commercial loan as such term is used in Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 of the Commercial Law Article of the Annotated Code of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Maryland, as may be amended (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MD CL Title 12</w:t>
       </w:r>
-      <w:r w:rsidR="00533508" w:rsidRPr="00B72D71">
-[...12 lines deleted...]
-    </w:p>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”).  Pursuant to Section 12-101.1 of MD CL Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12, Lender has elected that Subtitle 1 of MD CL Title 12 will govern the Mortgage Loan.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="60324FC0" w14:textId="77777777" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_cp_change_4"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>orrower covenants and agrees to pay the Indebtedness in accordance with the provisions of the Loan Documents.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_cp_change_5"/>
+    </w:p>
+    <w:p w14:paraId="052A56A4" w14:textId="10C5F475" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_cp_change_9"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Immediately upon the first insertion of any advertisement or notice of any sale of the Mortgaged Property under this Security Instrument, there shall be and become due and owing from Borrower all expenses incident to said advertisement or notice, all court costs and all expenses incident to any foreclosure proceedings brought under this Security Instrument, including, without limitation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attorneys’ fees </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683" w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>in the greater of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Five Hundred Thousand Dollars</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">($500,000.00) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and five percent (5%) of the then-outstanding Indebtedness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>notwithstandin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>g any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the fees allowed attorneys for sales of property under power of sale or under a decree of a court of equity in the State of Maryland), auctioneer’s fees, an auctioneer’s commission of up to five percent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed auctioneers for sales of property under power of sale or under a decree of a court of equity in the State of Maryland) and a Trustee’s commission equal to five percent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed trustees for making sales of property under power of sale or under a decree of a court of equity in the State of Maryland) (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Trustee’s Commission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+      <w:r w:rsidR="00351901">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>In the event any such sale is cancelled, Borrower shall pay or reimburse Trustee for all of Trustee’s expenses and disbursements hereunder and one-half</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1/2) of the Trustee’s Commission. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>No party shall be required to receive only the aggregate indebtedness then secured hereby with the interest thereon to the date of payment unless the same shall be accompanied by a tender of the said expenses, costs and commissions.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="444A758B" w14:textId="7367D394" w:rsidR="00521A52" w:rsidRPr="00521A52" w:rsidRDefault="00521A52" w:rsidP="00521A52">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_cp_change_12"/>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The proceeds of such sale or sales under this Security Instrument, whether under the assent to a decree, the power of sale, or by equitable foreclosure, shall be held by Trustee and applied as follows but subject to applicable law:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>FIRST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all expenses incurred in connection with such sale or in preparing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00472102">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for such sale and of obtaining possession including, among other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">things, attorneys’ fees </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683" w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>in the greater of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Five Hundred Thousand Dollars</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>($500,000.00)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683" w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and five percent</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03683" w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5%) of the then-outstanding Indebtedness </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03683">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>notwithstanding any local rules to the contrary (and if suc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>h amount is not allowed under applicable law, such lesser amount equal to the fees allowed attorneys for sales of property under power of sale or under a decree of a court of equity in the State of Maryland), auctioneer’s fees and an auctioneer’s commission of up to five percent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed auctioneers for sales of property under power of sale or under a decree of a court of equity in the State of Maryland) shall be allowed and paid out of the proceeds of such sale or sales as the court having jurisdiction may deem proper, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Trustee’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00472102">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>ommission equal to five percent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>(5.0%) of the then-outstanding Indebtedness secured hereby notwithstanding any local rules to the contrary (and if such amount is not allowed under applicable law, such lesser amount equal to the commission allowed trustees for making sales of property under power of sale or under a decree of a court of equity in the State of Maryland) and expenses and (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all taxes, levies, assessments or other charges relating to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00472102">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">which have or in the opinion of Trustee may have, priority over the lien of this Security Instrument, including the pro rata portion thereof applicable to the taxable period during which any payment is made pursuant to this subsection; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>SECOND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, to pay all of the Indebtedness and all interest then due and accrued thereon, which shall include interest through the date on which the order ratifying the auditor’s account becomes final and non-appealable, notwithstanding any provision to the contrary in Section</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">105.6 of the Real Property Article of the Annotated Code of Maryland; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>THIRD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, to pay the amount of any liens of record inferior to this Security Instrument, together with lawful interest, and lawful claims of third parties against the proceeds of any sale; and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>LASTLY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>, to pay the surplus, if any, to Borrower or any Person entitled thereto unless otherwise required by law or directed by a court of competent jurisdiction.  In the event that the proceeds of any such sale or sales, together with all other monies at the time held by Trustee under this Security Instrument, are insufficient to pay the foregoing costs and expenses, Lender may, at its sole option, advance such sums as Lender in its sole and absolute discretion shall determine for the purpose of paying all or any part of such costs and expenses, and all such sums so advanced shall be (A)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>added to the amount due under the Note and this Security Instrument, and (B)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00521A52">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>payable on demand with interest at the rate of interest applicable to the principal balance of the Note, from and including the date each such advance is made.  In any event, Borrower shall be liable to Lender for any deficiency if the proceeds of any such sale or sales are insufficient to pay, in full, all amounts to be distributed pursuant to the FIRST clause above.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_cp_change_11"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p w14:paraId="547B4A1C" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc280351437"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00B72D71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Governing Law; Consent to Jurisdiction and Venue.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="665F953F" w14:textId="380500D6" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="003A1951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_cp_change_18"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc280351438"/>
+      <w:bookmarkStart w:id="56" w:name="_cp_change_18"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc277593040"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc280351438"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>The validity, enforceability, interpretation, and performance of this</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Security Instrument shall be governed by </w:t>
       </w:r>
-      <w:bookmarkStart w:id="48" w:name="_cp_change_21"/>
+      <w:bookmarkStart w:id="59" w:name="_cp_change_21"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>State law</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="59"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> without giving effect to any </w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="_cp_change_22"/>
+      <w:bookmarkStart w:id="60" w:name="_cp_change_22"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">conflict of law or </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">choice of law </w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="_cp_change_24"/>
+      <w:bookmarkStart w:id="61" w:name="_cp_change_24"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>rules</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> that would result in the application of the laws of another jurisdiction.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="51" w:name="_cp_change_26"/>
+      <w:bookmarkStart w:id="62" w:name="_cp_change_26"/>
     </w:p>
     <w:p w14:paraId="7BED795C" w14:textId="4AF0E2D0" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="003A1951">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_cp_change_28"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkStart w:id="63" w:name="_cp_change_28"/>
+      <w:bookmarkStart w:id="64" w:name="_cp_change_27"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">n the administration or litigation of a </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">controversy arising under or in relation to this Security Instrument </w:t>
       </w:r>
-      <w:bookmarkStart w:id="54" w:name="_cp_change_30"/>
+      <w:bookmarkStart w:id="65" w:name="_cp_change_30"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>or the</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> security for the Indebtedness</w:t>
       </w:r>
-      <w:bookmarkStart w:id="55" w:name="_cp_change_32"/>
+      <w:bookmarkStart w:id="66" w:name="_cp_change_32"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower consents to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="56" w:name="_cp_change_35"/>
+      <w:bookmarkStart w:id="67" w:name="_cp_change_35"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>the exercise of personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> domicile, habitual residence</w:t>
       </w:r>
-      <w:bookmarkStart w:id="57" w:name="_cp_change_36"/>
+      <w:bookmarkStart w:id="68" w:name="_cp_change_36"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:bookmarkStart w:id="58" w:name="_cp_change_38"/>
+      <w:bookmarkStart w:id="69" w:name="_cp_change_38"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>other ground</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="003A1951">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0736A91F" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Miscellaneous Provisions.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="5702BA5D" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than one (1) person or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72D71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than one (1) person or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="CO_SIGNERS"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB47327" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
       </w:r>
     </w:p>
@@ -5316,58 +5585,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The captions and headings of the sections of this Security Instrument are for convenience only and shall be disregarded in construing this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C26564" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any reference in this Security Instrument to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as </w:t>
-[...6 lines deleted...]
-        <w:t>referring, respectively, to an exhibit or schedule attached to this Security Instrument or to a Section or Article of this Security Instrument.</w:t>
+        <w:t>Any reference in this Security Instrument to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this Security Instrument or to a Section or Article of this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27B8A630" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any reference in this Security Instrument to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CC58C0" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -5416,65 +5678,58 @@
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Whenever Borrower’s knowledge is implicated in this Security Instrument or the phrase “to Borrower’s knowledge” or a similar phrase is used in this Security Instrument, Borrower’s knowledge or such phrase(s) shall be interpreted to mean to the best of Borrower’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075C2071" w14:textId="77777777" w:rsidR="0090546B" w:rsidRPr="00B72D71" w:rsidRDefault="0090546B" w:rsidP="0090546B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Unless otherwise provided in this Security Instrument, if Lender’s approval, designation, determination, selection, estimate, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or decision is required, permitted or contemplated hereunder, such approval, designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
+        <w:t xml:space="preserve">Unless otherwise provided in this Security Instrument, if Lender’s approval, designation, determination, selection, estimate, action or decision is required, permitted or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72D71">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contemplated hereunder, such approval, designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745548F8" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All references in this Security Instrument to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DD3B99" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -5485,134 +5740,126 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Lender may” shall mean at Lender’s discretion, but shall not be an obligation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70440677" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc276107290"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="62" w:name="_Toc280351439"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc276107290"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc277593041"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc280351439"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time is of the Essence</w:t>
       </w:r>
-      <w:bookmarkStart w:id="63" w:name="_DV_M814"/>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkStart w:id="74" w:name="_DV_M814"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="7CB8F1AC" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1C49CB" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc277593042"/>
-      <w:bookmarkStart w:id="65" w:name="_Toc280351440"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc277593042"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc280351440"/>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="7E47E9C0" w14:textId="7081E012" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00A054C5">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LENDER (BY ITS ACCEPTANCE HEREOF) (A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW </w:t>
-[...7 lines deleted...]
-        <w:t>OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH OF BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
+        <w:t>TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LENDER (BY ITS ACCEPTANCE HEREOF) (A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH OF BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DF785E" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00EF3576">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ATTACHED EXHIBITS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Exhibits are attached to this Security Instrument and incorporated fully herein by reference:</w:t>
@@ -5708,64 +5955,64 @@
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Modifications to Security Instrument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8B1FFC" w14:textId="77777777" w:rsidR="003A1951" w:rsidRPr="003A1951" w:rsidRDefault="003A1951" w:rsidP="003A1951">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_cp_change_41"/>
+      <w:bookmarkStart w:id="77" w:name="_cp_change_41"/>
       <w:r w:rsidRPr="00EC7A0A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:  DRAFTER MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="67" w:name="_cp_change_40"/>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkStart w:id="78" w:name="_cp_change_40"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
     <w:p w14:paraId="6B1DDA71" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00EF3576">
       <w:pPr>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7352035B" w14:textId="77777777" w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidRDefault="0025555B" w:rsidP="00EF3576">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="0025555B" w:rsidRPr="00B72D71" w:rsidSect="002B2657">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
@@ -6568,140 +6815,140 @@
       </w:pPr>
       <w:r w:rsidRPr="00B72D71">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="00B72D71" w:rsidSect="004906AC">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4729B0C2" w14:textId="77777777" w:rsidR="00BA21EE" w:rsidRDefault="00BA21EE">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2B1AA92D" w14:textId="77777777" w:rsidR="00BA21EE" w:rsidRDefault="00BA21EE">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="725FC6B1" w14:textId="77777777" w:rsidR="00BA21EE" w:rsidRDefault="00BA21EE">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10BDC1B0" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRPr="009E78CD" w:rsidRDefault="000F3D1C" w:rsidP="009E78CD">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F3D1C" w14:paraId="6F21C42D" w14:textId="77777777" w:rsidTr="00493BD0">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6790,125 +7037,125 @@
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Maryland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4AF7BE1D" w14:textId="1B149DF5" w:rsidR="000F3D1C" w:rsidRDefault="00B72D71" w:rsidP="009E78CD">
+        <w:p w14:paraId="4AF7BE1D" w14:textId="1315A136" w:rsidR="000F3D1C" w:rsidRDefault="00CD1951" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1D452EF0" w14:textId="6C0F0903" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3" w:rsidP="009E78CD">
+        <w:p w14:paraId="1D452EF0" w14:textId="42E389FF" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00B72D71">
+          <w:r w:rsidR="00CD1951">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="000F3D1C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="14C49207" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRPr="00125FBB" w:rsidRDefault="000F3D1C" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="585C0B95" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRDefault="000F3D1C" w:rsidP="00EF3576">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F3D1C" w14:paraId="6CAD648D" w14:textId="77777777" w:rsidTr="00493BD0">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7051,125 +7298,125 @@
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Maryland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7A272AED" w14:textId="714B82D1" w:rsidR="000F3D1C" w:rsidRDefault="00B72D71">
+        <w:p w14:paraId="7A272AED" w14:textId="1E7845C7" w:rsidR="000F3D1C" w:rsidRDefault="00CD1951">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="4BA6D283" w14:textId="12FF0F58" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3">
+        <w:p w14:paraId="4BA6D283" w14:textId="475C0C10" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00B72D71">
+          <w:r w:rsidR="00CD1951">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="000F3D1C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="077B4441" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRPr="00125FBB" w:rsidRDefault="000F3D1C" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6466F01C" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRDefault="000F3D1C" w:rsidP="00EF3576">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F3D1C" w14:paraId="16491DBF" w14:textId="77777777" w:rsidTr="00493BD0">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7312,125 +7559,125 @@
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Maryland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3866FC5F" w14:textId="3FE3F7DD" w:rsidR="000F3D1C" w:rsidRDefault="00B72D71">
+        <w:p w14:paraId="3866FC5F" w14:textId="7B4F7A05" w:rsidR="000F3D1C" w:rsidRDefault="00CD1951">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="61EC9C34" w14:textId="387E17B1" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3">
+        <w:p w14:paraId="61EC9C34" w14:textId="24225C38" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00B72D71">
+          <w:r w:rsidR="00CD1951">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="000F3D1C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D148C80" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRPr="00125FBB" w:rsidRDefault="000F3D1C" w:rsidP="00125FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10921412" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRPr="009E78CD" w:rsidRDefault="000F3D1C" w:rsidP="009E78CD">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F3D1C" w14:paraId="43A2E258" w14:textId="77777777" w:rsidTr="00493BD0">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -7573,154 +7820,154 @@
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Maryland</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="49B1D983" w14:textId="0EB01B82" w:rsidR="000F3D1C" w:rsidRDefault="00B72D71" w:rsidP="009E78CD">
+        <w:p w14:paraId="49B1D983" w14:textId="7DCE7DF1" w:rsidR="000F3D1C" w:rsidRDefault="00CD1951" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="46F2433E" w14:textId="6D3BF2FF" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3" w:rsidP="009E78CD">
+        <w:p w14:paraId="46F2433E" w14:textId="7875AF4C" w:rsidR="000F3D1C" w:rsidRDefault="008A24C3" w:rsidP="009E78CD">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00B72D71">
+          <w:r w:rsidR="00CD1951">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="000F3D1C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="47201C7C" w14:textId="77777777" w:rsidR="000F3D1C" w:rsidRDefault="000F3D1C" w:rsidP="009E78CD">
     <w:pPr>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="79C6E98A" w14:textId="77777777" w:rsidR="00BA21EE" w:rsidRDefault="00BA21EE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="457E2EDA" w14:textId="77777777" w:rsidR="00BA21EE" w:rsidRDefault="00BA21EE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50B30EF6" w14:textId="0051C92A" w:rsidR="00B72D71" w:rsidRPr="00B72D71" w:rsidRDefault="00B72D71" w:rsidP="00B72D71">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8525,63 +8772,63 @@
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1381049662">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="72820564">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="469446544">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1758014169">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1903984589">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -8759,494 +9006,573 @@
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%9)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="7920"/>
           </w:tabs>
           <w:ind w:left="1440" w:firstLine="5760"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="255332489">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1899050464">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1469980369">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="864637455">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1796950592">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="463424517">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="965543824">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1243834579">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1856454500">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1600142978">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="196436049">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="53506641">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1108114197">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="239490440">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerLetter"/>
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="20" w16cid:durableId="32266891">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="decimal"/>
+        <w:lvlText w:val="%1."/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="720"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="0"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:caps/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="none"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:lvl w:ilvl="1">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="lowerLetter"/>
+        <w:lvlText w:val="(%2)"/>
+        <w:lvlJc w:val="left"/>
+        <w:pPr>
+          <w:tabs>
+            <w:tab w:val="num" w:pos="1440"/>
+          </w:tabs>
+          <w:ind w:left="0" w:firstLine="720"/>
+        </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:dstrike w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="double"/>
+          <w:effect w:val="none"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1864129969">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00021008"/>
     <w:rsid w:val="00034A0E"/>
     <w:rsid w:val="00034BB8"/>
     <w:rsid w:val="00037AB8"/>
+    <w:rsid w:val="00041B75"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00050072"/>
     <w:rsid w:val="000656C0"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="00077EFC"/>
     <w:rsid w:val="00087DAD"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000965E0"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="000C2521"/>
     <w:rsid w:val="000E1077"/>
     <w:rsid w:val="000E3F1D"/>
     <w:rsid w:val="000F3D1C"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001119BC"/>
     <w:rsid w:val="0011483F"/>
     <w:rsid w:val="00125FBB"/>
+    <w:rsid w:val="00132634"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="00154A09"/>
     <w:rsid w:val="0016040C"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00164C73"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="00174427"/>
     <w:rsid w:val="001802A0"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="00205360"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="002264B2"/>
     <w:rsid w:val="002359B8"/>
     <w:rsid w:val="002360F2"/>
     <w:rsid w:val="00253365"/>
     <w:rsid w:val="0025555B"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="00270424"/>
     <w:rsid w:val="0027788E"/>
     <w:rsid w:val="002B2657"/>
     <w:rsid w:val="002C45AC"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002F24E5"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="002F7A86"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="003114F5"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="003463FD"/>
+    <w:rsid w:val="00351901"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="0039511B"/>
     <w:rsid w:val="003A06AE"/>
     <w:rsid w:val="003A1951"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003D57FB"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="00435BEF"/>
     <w:rsid w:val="004410B1"/>
+    <w:rsid w:val="00472102"/>
     <w:rsid w:val="004906AC"/>
     <w:rsid w:val="00493BD0"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="00494DAE"/>
     <w:rsid w:val="004A4998"/>
     <w:rsid w:val="004C0355"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004E4E32"/>
     <w:rsid w:val="004F67E0"/>
+    <w:rsid w:val="00521A52"/>
     <w:rsid w:val="00533508"/>
     <w:rsid w:val="00537117"/>
     <w:rsid w:val="00537C44"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
     <w:rsid w:val="00560E5A"/>
     <w:rsid w:val="00580C30"/>
     <w:rsid w:val="0059219A"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005C3CE5"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005D4C88"/>
     <w:rsid w:val="005E0C2E"/>
     <w:rsid w:val="005F045B"/>
+    <w:rsid w:val="00606502"/>
+    <w:rsid w:val="0060712B"/>
     <w:rsid w:val="0062529F"/>
     <w:rsid w:val="00645638"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C1129"/>
     <w:rsid w:val="006C128E"/>
+    <w:rsid w:val="006C61FA"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="007005A9"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="00731A0C"/>
     <w:rsid w:val="0073204A"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00746668"/>
     <w:rsid w:val="00787D16"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="007A72AF"/>
     <w:rsid w:val="007B59EF"/>
     <w:rsid w:val="007C4D69"/>
     <w:rsid w:val="007F369F"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
+    <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="008442FB"/>
     <w:rsid w:val="00860FAA"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="008A24C3"/>
     <w:rsid w:val="008A3B16"/>
     <w:rsid w:val="008D63AF"/>
     <w:rsid w:val="0090546B"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="00916A16"/>
+    <w:rsid w:val="00922D76"/>
     <w:rsid w:val="00930F4E"/>
     <w:rsid w:val="0094290C"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="009B04BA"/>
+    <w:rsid w:val="009B715A"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009C4C68"/>
     <w:rsid w:val="009D5DD9"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009E78CD"/>
     <w:rsid w:val="00A054C5"/>
     <w:rsid w:val="00A33E65"/>
     <w:rsid w:val="00A46783"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A811C8"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AA76E5"/>
     <w:rsid w:val="00AB6144"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00B01C25"/>
     <w:rsid w:val="00B07898"/>
     <w:rsid w:val="00B244DA"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B72D71"/>
     <w:rsid w:val="00B77772"/>
+    <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B9461F"/>
     <w:rsid w:val="00B96F21"/>
     <w:rsid w:val="00BA21EE"/>
     <w:rsid w:val="00BA5D8E"/>
     <w:rsid w:val="00BA6AC6"/>
     <w:rsid w:val="00BB3197"/>
     <w:rsid w:val="00BB3515"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BF7C42"/>
+    <w:rsid w:val="00C32CF3"/>
     <w:rsid w:val="00C37BBC"/>
     <w:rsid w:val="00C4004C"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
+    <w:rsid w:val="00C877C9"/>
     <w:rsid w:val="00CA52B4"/>
     <w:rsid w:val="00CB36FD"/>
+    <w:rsid w:val="00CB4FFF"/>
     <w:rsid w:val="00CC167A"/>
     <w:rsid w:val="00CC41A1"/>
+    <w:rsid w:val="00CD1951"/>
     <w:rsid w:val="00CD366E"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D212A7"/>
     <w:rsid w:val="00D22480"/>
     <w:rsid w:val="00D23821"/>
     <w:rsid w:val="00D26DFE"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D4330A"/>
     <w:rsid w:val="00D56170"/>
     <w:rsid w:val="00D61FF4"/>
     <w:rsid w:val="00D63981"/>
     <w:rsid w:val="00D66D86"/>
+    <w:rsid w:val="00D84860"/>
     <w:rsid w:val="00D90C79"/>
     <w:rsid w:val="00D91E24"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DA0BEA"/>
     <w:rsid w:val="00DA290D"/>
     <w:rsid w:val="00DB4DF3"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00DE50B2"/>
     <w:rsid w:val="00DF528E"/>
+    <w:rsid w:val="00E03683"/>
     <w:rsid w:val="00E1654C"/>
     <w:rsid w:val="00E16844"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E439FE"/>
     <w:rsid w:val="00E43C39"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00E6466A"/>
     <w:rsid w:val="00E71E6F"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00EC7A0A"/>
     <w:rsid w:val="00EE605E"/>
     <w:rsid w:val="00EF3576"/>
     <w:rsid w:val="00F11F32"/>
     <w:rsid w:val="00F266CC"/>
     <w:rsid w:val="00F27C04"/>
     <w:rsid w:val="00F30A04"/>
     <w:rsid w:val="00F32250"/>
     <w:rsid w:val="00F36525"/>
+    <w:rsid w:val="00F84982"/>
     <w:rsid w:val="00F84C61"/>
     <w:rsid w:val="00F86B1E"/>
+    <w:rsid w:val="00FA2089"/>
     <w:rsid w:val="00FA358C"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FF5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="24577"/>
+    <o:shapedefaults v:ext="edit" spidmax="38913"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DB827CE"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -10502,50 +10828,51 @@
     <w:name w:val="_Equation Caption"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF383D"/>
     <w:rPr>
       <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="003C520F"/>
     <w:rPr>
@@ -10625,55 +10952,66 @@
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="definedterm1">
     <w:name w:val="definedterm1"/>
     <w:rsid w:val="000E1077"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDelimiter">
     <w:name w:val="DeltaView Delimiter"/>
     <w:rsid w:val="002C45AC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00B72D71"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00521A52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="332730423">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="352148856">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11352,80 +11690,80 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CDCAF67-01E9-4247-B277-195D6C3732A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39D04C89-C0F7-4542-ACFC-3E23D46C04B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>45175</Characters>
+  <Pages>23</Pages>
+  <Words>9303</Words>
+  <Characters>50255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>885</Lines>
-  <Paragraphs>361</Paragraphs>
+  <Lines>2645</Lines>
+  <Paragraphs>2707</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.MD</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53120</CharactersWithSpaces>
+  <CharactersWithSpaces>56851</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.MD</dc:title>
   <dc:subject>Multifamily Security Instrument (Maryland Deed of Trust)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>