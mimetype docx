--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0E5F6FDD" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00BF589F" w:rsidRDefault="00E150AD" w:rsidP="00BF0991">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>MULTIFAMILY MORTGAGE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -153,51 +152,51 @@
             <w:t>KENTUCKY</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198DB328" w14:textId="77777777" w:rsidR="004D630B" w:rsidRPr="00BF589F" w:rsidRDefault="004D630B" w:rsidP="00F615CF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C1EB8C8" w14:textId="77777777" w:rsidR="007B606C" w:rsidRPr="00BF589F" w:rsidRDefault="007B606C" w:rsidP="00F615CF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:sectPr w:rsidR="007B606C" w:rsidRPr="00BF589F" w:rsidSect="00BF589F">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71A3B3C9" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00BF589F" w:rsidRDefault="00E150AD" w:rsidP="00E150AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
@@ -258,51 +257,51 @@
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>SECURITY AGREEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7FEAFC" w14:textId="77777777" w:rsidR="00E150AD" w:rsidRPr="00BF589F" w:rsidRDefault="00E150AD" w:rsidP="00BF0991">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>AND FIXTURE FILING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F66A561" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
+    <w:p w14:paraId="5F66A561" w14:textId="2B92B41D" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">This MULTIFAMILY MORTGAGE, ASSIGNMENT OF LEASES AND RENTS, SECURITY AGREEMENT AND FIXTURE FILING (as amended, restated, replaced, supplemented, or otherwise modified from time to time, the </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
@@ -343,77 +342,86 @@
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> individual</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>, as mortgagor (</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">), to and for the benefit of ________________________________, </w:t>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4CF8">
+        <w:t xml:space="preserve">with an address at ________________________________, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve">to and for the benefit of ________________________________, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> _________________________________ organized and existing under the laws of _______________________________, as mortgagee (</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7FE3605D" w14:textId="76CDE38E" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4CF8">
+        <w:t>, with an address at __________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE3605D" w14:textId="61412D91" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">Borrower, in consideration of (i) the loan in the original principal amount of $____________ (the </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgage Loan</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007E4729">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">evidenced by that certain Multifamily Note dated as of the date of this Security Instrument, executed by Borrower and made payable to the order of Lender, maturing on ________________, (as amended, restated, replaced, supplemented, or otherwise modified from time to time, the </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
@@ -478,94 +486,120 @@
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Land</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>), to have and to hold such Mortgaged Property unto Lender and Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">s successors and assigns, forever; Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00361476">
         <w:t>hereby releasing, relinquishing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> and waiving, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the Property Jurisdiction (as defined in this Security Instrument), if applicable.</w:t>
       </w:r>
+      <w:r w:rsidR="00C92292">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92292" w:rsidRPr="00C92292">
+        <w:t xml:space="preserve">The final maturity date of the obligations secured by this Security Instrument </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C92292" w:rsidRPr="00C92292">
+        <w:t>is [__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C92292" w:rsidRPr="00C92292">
+        <w:t>___________]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92292">
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50F4BFBA" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Borrower represents and warrants that Borrower is lawfully seized of the Mortgaged Property and has the right, power and authority to mortgage, grant, assign, remise, release, warrant and convey the Mortgaged Property, and that the Mortgaged Property is not encumbered by any Lien (as defin</w:t>
+        <w:t xml:space="preserve">Borrower represents and warrants that Borrower is lawfully seized of the Mortgaged Property and has the right, power and authority to mortgage, grant, assign, remise, release, warrant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
+        <w:t>and convey the Mortgaged Property, and that the Mortgaged Property is not encumbered by any Lien (as defin</w:t>
       </w:r>
       <w:r w:rsidR="007E4729">
         <w:t xml:space="preserve">ed in this Security Instrument) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">other than Permitted Encumbrances (as defined in </w:t>
-[...3 lines deleted...]
-        <w:t>this Security Instrument).  Borrower covenants that Borrower will warrant and defend the title to the Mortgaged Property against all claims and demands other than Permitted Encumbrances.</w:t>
+        <w:t>other than Permitted Encumbrances (as defined in this Security Instrument).  Borrower covenants that Borrower will warrant and defend the title to the Mortgaged Property against all claims and demands other than Permitted Encumbrances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="586C2ACB" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00E278F6" w:rsidP="00694FBA">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc277663034"/>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Borrower and Lender, by its acceptance hereof, each covenant</w:t>
+        <w:t xml:space="preserve">Borrower and Lender, by its acceptance hereof, each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>covenant</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and agree</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48B2A0FC" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -573,79 +607,51 @@
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc280210191"/>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rStyle w:val="Heading1Char"/>
         </w:rPr>
         <w:t>Defined Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="07D6CB54" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171B5A0F" w14:textId="21853BBB" w:rsidR="006C7340" w:rsidRPr="006C7340" w:rsidRDefault="006C7340" w:rsidP="006C7340">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="006C7340">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="006C7340">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Accounts</w:t>
@@ -779,196 +785,220 @@
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Event of Default</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2E93A5" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fixtures</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means all Goods</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>that are so attached or affixed to the Land or the Improvements as to constitute a fixture under the laws of the Property Jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E2E739" w14:textId="08830908" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Goods</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>goods which are used now or in the future in connection with the ownership, management, or operation of the Land or the Improvements or are located on the Land or in the Improvements, including inventory; furniture; furnishings; machinery, equipment, engines, boilers, incinerators, and installed building materials; systems and equipment for the purpose of supplying or distributing heating, cooling, electricity, gas, water, air, or light; antennas, cable, wiring, and conduits used in connection with radio, television, security, fire prevention, or fire detection, or otherwise used to carry electronic signals; telephone systems and equipment; elevators and related machinery and equipment; fire detection, prevention and extinguishing systems and apparatus; security and access control systems and apparatus; plumbing systems; water heaters, ranges, stoves, microwave ovens, refrigerators, dishwashers, garbage disposers, washers, dryers, and other appliances; light fixtures, awnings, storm windows, and storm doors; pictures, screens, blinds, shades, curtains, and curtain rods; mirrors, cabinets, paneling, rugs, and floor and wall coverings; fences, trees, and plants; swimming pools; exercise equipment; supplies; tools; books and records (whether in written or electronic form); websites, URLs, blogs, and social network pages; computer equipment (hardware and software); and other tangible personal property which is used now or in the future in connection with the ownership, management, or operation of the Land or the Improvements or are located on the Land or in the Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CD5E16" w14:textId="77777777" w:rsidR="0046422B" w:rsidRPr="00BF589F" w:rsidRDefault="0046422B" w:rsidP="0046422B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Imposition Deposits</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>” means deposits in an amount sufficient to accumulate with Lender the entire sum required to pay the Impositions when due.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489F2671" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="0046422B">
+    <w:p w14:paraId="489F2671" w14:textId="2B9580AD" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="0046422B">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Impositions</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>” means</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD17A5">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C929C96" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="00BF0991">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>any water and sewer charges which, if not paid, may result in a lien on all or any part of the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">any water and sewer charges which, if not paid, may result in a lien on all or any part of the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3F8DF0AC" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="00BF0991">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>the premiums for fire and other casualty insurance, liability insurance, rent loss insurance and such other insurance as Lender may require under the Loan Agreement;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the premiums for fire and other casualty insurance, liability insurance, rent loss insurance and such other insurance as Lender may require under the Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agreement;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4356C994" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="00BF0991">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Taxes; and</w:t>
@@ -989,120 +1019,130 @@
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">amounts for other charges and expenses </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assessed against the Mortgaged Property </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>which Lender at any time reasonably deems necessary to protect the Mortgaged Property, to prevent the imposition of liens on the Mortgaged Property, or otherwise to protect Lender’s interests, all as reasonably determined from time to time by Lender.</w:t>
+        <w:t xml:space="preserve">which Lender at any time reasonably deems necessary to protect the Mortgaged Property, to prevent the imposition of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>liens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the Mortgaged Property, or otherwise to protect Lender’s interests, all as reasonably determined from time to time by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14F72AE3" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Improvements</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means the buildings, structures, improvements, and alterations now constructed or at any time in the future constructed or placed upon the Land, including any future replacements, facilities, and additions and other construction on the Land.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6934F30C" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="00BF0991">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the principal of, interest on, and all other amounts due at any time under the Note, the Loan Agreement, this Security Instrument or any other Loan Document (other than the Environmental Indemnity Agreement and </w:t>
       </w:r>
       <w:r w:rsidR="0086685A" w:rsidRPr="00D16901">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">), including Prepayment Premiums, late </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">charges, </w:t>
+        <w:t xml:space="preserve">), including Prepayment Premiums, late charges, </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>interest charged at the Default Rate</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>, and accrued interest as provided in the Loan Agreement and this Security Instrument, advances, costs and expenses to perform the obligations of Borrower or to protect the Mortgaged Property or the security of this Security Instrument, all other monetary obligations of Borrower under the Loan Documents (other than the Environmental Indemnity Agreement), including amounts due as a result of any indemnification obligations, and any Enforcement Costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F5CF01F" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="00BF0991">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
@@ -1233,324 +1273,394 @@
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means all of Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>s present and hereafter acquired right, title and interest</w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t>, if any,</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> in and to all of the following:</w:t>
+        <w:t xml:space="preserve"> in and to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="390249BA" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>the Land;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Land;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="27D33293" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>the Improvements;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Improvements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6C47E83F" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(c)</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>the Personalty;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Personalty;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="1DA5B798" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
         <w:t>current and future rights, including air rights, development rights, zoning rights and other similar rights or interests, easements, tenements, rights</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:noBreakHyphen/>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:noBreakHyphen/>
         <w:t>way, strips and gores of land, streets, alleys, roads, sewer rights, waters, watercourses, and appurtenances related to or benefitting the Land or the Improvements, or both, and all rights-of-way, streets, alleys and roads which may have been or may in the future be vacated;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7980FBB0" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
         <w:t>insurance policies relating to the Mortgaged Prope</w:t>
       </w:r>
       <w:r w:rsidR="007E4729">
         <w:t xml:space="preserve">rty (and any unearned premiums) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>and all proceeds paid or to be paid by any insurer of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, whether or not Borrower obtained the insurance pursuant to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>s requirements;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>requirements;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="644474FD" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t xml:space="preserve">awards, payments and other compensation made or to be made by any municipal, state or federal authority with respect to the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, including any awards or settlements resulting from </w:t>
-[...3 lines deleted...]
-        <w:t>(1) Condemnation Actions, (2) any damage to the Mortgaged Property caused by governmental action that does not result in a Condemnation Action, or (3) the total or partial taking of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof;</w:t>
+        <w:t>awards, payments and other compensation made or to be made by any municipal, state or federal authority with respect to the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property, including any awards or settlements resulting from (1) Condemnation Actions, (2) any damage to the Mortgaged Property caused by governmental action that does not result in a Condemnation Action, or (3) the total or partial taking of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property under the power of eminent domain or otherwise and including any conveyance in lieu thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3148F709" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(g)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their obligations;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">contracts, options and other agreements for the sale of the Land, the Improvements, the Personalty, or any other part of the Mortgaged Property entered into by Borrower now or in the future, including cash or securities deposited to secure performance by parties of their </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>obligations;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5739E80A" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(h)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all Rents;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Leases and Lease guaranties, letters of credit and any other supporting obligation for any of the Leases given in connection with any of the Leases, and all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Rents;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6387A451" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>earnings, royalties, accounts receivable, issues and profits from the Land, the Improvements or any other part of the Mortgaged Property, and all undisbursed proceeds of the Mortgage Loan and, if Borrower is a cooperative housing corporation, maintenance charges or assessments payable by shareholders or residents;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">earnings, royalties, accounts receivable, issues and profits from the Land, the Improvements or any other part of the Mortgaged Property, and all undisbursed proceeds of the Mortgage Loan and, if Borrower is a cooperative housing corporation, maintenance charges or assessments payable by shareholders or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>residents;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="65B7ABB6" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>Imposition Deposits;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Imposition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Deposits;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="524361B9" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(k)</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>refunds or rebates of Impositions by any municipal, state or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated);</w:t>
-      </w:r>
+        <w:t>refunds or rebates of Impositions by any municipal, state or federal authority or insurance company (other than refunds applicable to periods before the real property tax year in which this Security Instrument is dated</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="7E08D2AA" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(l)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>tenant security deposits;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">tenant security </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>deposits;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="3386C982" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>(m)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:tab/>
-        <w:t>names under or by which any of the above Mortgaged Property may be operated or known, and all trademarks, trade names, and goodwill relating to any of the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">names under or by which any of the above Mortgaged Property may be operated or known, and all trademarks, trade names, and goodwill relating to any of the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="54ED3C8B" w14:textId="77777777" w:rsidR="00793F6B" w:rsidRPr="00013437" w:rsidRDefault="00793F6B" w:rsidP="00793F6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00013437">
         <w:t>(n)</w:t>
       </w:r>
       <w:r w:rsidRPr="00013437">
         <w:tab/>
-        <w:t>Collateral Accounts and all Collateral Account Funds;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Collateral Accounts and all Collateral Account </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00013437">
+        <w:t>Funds;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2C3882CE" w14:textId="77777777" w:rsidR="00793F6B" w:rsidRDefault="00793F6B" w:rsidP="00793F6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00744AC5">
         <w:t>(o)</w:t>
       </w:r>
       <w:r w:rsidRPr="00744AC5">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002A05F0">
         <w:t>products, and all cash and non-cash proceeds from the conversion, voluntary or involuntary, of any of the above into cash or liquidated claims, and the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> right to collect such proceeds; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EFED84E" w14:textId="25FE2DC8" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00793F6B" w:rsidP="00793F6B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00524D27">
         <w:t>(p)</w:t>
       </w:r>
       <w:r w:rsidRPr="00524D27">
         <w:tab/>
         <w:t>all oil, gas, minerals, mineral interests, royalties, overriding royalties, production payments, net profit interests and other interests and estates in, under and on the Mortgaged Property and other oil, gas</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00954E04">
         <w:t>, minerals</w:t>
       </w:r>
       <w:r w:rsidRPr="00524D27">
-        <w:t xml:space="preserve"> and mineral interests with which any of the foregoing interests or estates are pooled or unitized.</w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00524D27">
+        <w:t xml:space="preserve"> mineral interests with which any of the foregoing interests or estates are pooled or unitized.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BCD60A" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Permitted Encumbrance</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means only the easements</w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> restrictions </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t xml:space="preserve">and other matters </w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>listed in a schedule of exceptions to coverage in the Title Policy and Taxes for the current tax year that are not yet due and payable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246C3632" w14:textId="1CEA73BD" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Personalty</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">Goods, </w:t>
       </w:r>
       <w:r w:rsidR="006C7340">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">ccounts, choses </w:t>
@@ -1817,230 +1927,199 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A763CF" w14:textId="28AA16F6" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="00E563EC">
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r w:rsidR="006C7340">
         <w:t>of Kentucky</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EACA8A1" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>”</w:t>
+      </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
-        <w:rPr>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> means any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
-        <w:t>UCC</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> that portion of the Mortgaged Property in which a security interest may be granted under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t xml:space="preserve"> and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="002E39F3">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t>interest</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CE1DAE" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc276554213"/>
       <w:bookmarkStart w:id="10" w:name="_Toc277573313"/>
       <w:bookmarkStart w:id="11" w:name="_Toc277663035"/>
       <w:bookmarkStart w:id="12" w:name="_Toc280210192"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1E5552FC" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable law, and will be recorded as a </w:t>
+        <w:t xml:space="preserve">To secure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under applicable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>law, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> will be recorded as a </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>fixture filing</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> in accordance with the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
+        <w:t xml:space="preserve"> in accordance with the UCC.  Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
-        <w:t xml:space="preserve">If an Event of Default has occurred and is continuing, Lender shall have the remedies of a secured party under the </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
+        <w:t>If an Event of Default has occurred and is continuing, Lender shall have the remedies of a secured party under the UCC or otherwise provided at law or in equity, in addition to all remedies provided by this Security Instrument and in any Loan Document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve">.  Lender may exercise any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">s other remedies.  For purposes of the </w:t>
-[...7 lines deleted...]
-        <w:t>, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
+        <w:t xml:space="preserve">s other remedies.  For purposes of the UCC, the debtor is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">s signature below which </w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> the address</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5D5EEB" w14:textId="77777777" w:rsidR="00D855DD" w:rsidRPr="00BF589F" w:rsidRDefault="00D855DD" w:rsidP="00D855DD">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2168,83 +2247,75 @@
         </w:rPr>
         <w:t xml:space="preserve">s signature below; (6) Borrower is the owner of the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>subject to no liens, charges or encumbrances other than the lien hereof;</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">except as expressly provided in the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B0F413F" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created </w:t>
+        <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134712F6" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Ref277504131"/>
       <w:bookmarkStart w:id="14" w:name="_Toc277663036"/>
       <w:bookmarkStart w:id="15" w:name="_Toc280210193"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Assignment of Leases and Rents; Appointment of Receiver; Lender in Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="28AF319F" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
@@ -2280,58 +2351,55 @@
         <w:t xml:space="preserve">subject to the limitations set forth in the Loan Documents), and to collect and receive all Rents, to hold all Rents in trust for the benefit of Lender, and to apply all Rents to pay the Monthly Debt Service Payments and the other amounts then due and payable under the other Loan Documents, including Imposition Deposits, and to pay the current costs and expenses of managing, operating and maintaining the Mortgaged Property, including utilities and Impositions (to the extent not included in Imposition Deposits), tenant improvements and other capital expenditures.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">So long as no Event of Default has occurred and is continuing (and no event which, with the giving of </w:t>
       </w:r>
       <w:r w:rsidR="0053735F">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t>otice or the passage of time, or both, would constitute an Event of Default has occurred and is continuing), the Rents remaining after application pursuant to the preceding sentence may be retained and distributed by Borrower free and clear of, and released from, Lender’s rights with respect to Rents under this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="40E7D73B" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00DE612A" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">, without the necessity of Lender entering upon and taking and maintaining control of the Mortgaged Property directly, by a receiver, or by any other manner or proceeding permitted by the laws of the Property Jurisdiction, </w:t>
-[...3 lines deleted...]
-        <w:t>the revocable license granted to Borrower pursuant to Section </w:t>
+        <w:t>, without the necessity of Lender entering upon and taking and maintaining control of the Mortgaged Property directly, by a receiver, or by any other manner or proceeding permitted by the laws of the Property Jurisdiction, the revocable license granted to Borrower pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref277504131 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00BF589F">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00BF0991" w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref276386397 \r \h </w:instrText>
       </w:r>
@@ -2444,55 +2512,55 @@
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>.  If Lender elects to seek the appointment of a receiver for the Mortgaged Property at any time after an Event of Default has occurred</w:t>
       </w:r>
       <w:r w:rsidR="00DE612A">
         <w:t xml:space="preserve"> and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">, Borrower, by its execution of this Security Instrument, expressly consents to the appointment of such receiver, including the appointment of a receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ex </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>parte</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">, if permitted by applicable law.  Borrower consents to shortened time consideration of a motion to appoint a receiver.  Lender or the receiver, as applicable, shall be entitled to receive a reasonable fee for managing the Mortgaged Property and such fee shall become an additional part of the Indebtedness.  Immediately upon appointment of a receiver or </w:t>
+        <w:t xml:space="preserve">, if permitted by applicable law.  Borrower consents to shortened </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:lastRenderedPageBreak/>
-        <w:t>Lender</w:t>
+        <w:t>time consideration of a motion to appoint a receiver.  Lender or the receiver, as applicable, shall be entitled to receive a reasonable fee for managing the Mortgaged Property and such fee shall become an additional part of the Indebtedness.  Immediately upon appointment of a receiver or Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">s entry upon and taking possession and control of the Mortgaged Property, possession of the Mortgaged Property and all documents, records (including records on electronic or magnetic media), accounts, surveys, plans, and specifications relating to the Mortgaged Property, and all security deposits and prepaid Rents, shall be surrendered to Lender or the receiver, as applicable. If Lender </w:t>
       </w:r>
       <w:r w:rsidR="0053735F">
         <w:t xml:space="preserve">or receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">takes possession and control of the Mortgaged Property, Lender </w:t>
       </w:r>
       <w:r w:rsidR="0053735F">
         <w:t xml:space="preserve">or receiver </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>may exclude Borrower and its representatives from the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6DE288" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -2516,135 +2584,167 @@
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> shall not at any time or in any event obligate Lender to take any action under any Loan Document or to expend any money or to incur any expense.  Lender shall not be liable in any way for any injury or damage to person or property sustained by any Person in, on or about the Mortgaged Property.  Prior to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>s actual entry upon and taking possession and control of the Land and Improvements, Lender shall not be:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2598564C" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>obligated to perform any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease);</w:t>
-      </w:r>
+        <w:t xml:space="preserve">obligated to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>perform</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> any of the terms, covenants and conditions contained in any Lease (or otherwise have any obligation with respect to any Lease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>);</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="603361BF" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>obligated to appear in or defend any action or proceeding relating to any Lease or the Mortgaged Property; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E39C8CF" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>responsible for the operation, control, care, management or repair of the Mortgaged Property or any portion of the Mortgaged Property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D980AB" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>The execution of this Security Instrument shall constitute conclusive evidence that all responsibility for the operation, control, care, management and repair of the Mortgaged Property is and shall be that of Borrower, prior to such actual entry and taking possession and control by Lender of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="282A074D" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00BF0991" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Lender shall be liable to account only to Borrower and only for Rents actually received by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
+        <w:t xml:space="preserve">Lender shall be liable to account only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>to Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and only for Rents </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>actually received</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> by Lender.  Lender shall not be liable to Borrower, anyone claiming under or through Borrower or anyone having an interest in the Mortgaged Property by reason of any act or omission of Lender under this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref277504131 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00BF589F">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>, and Borrower hereby releases and discharges Lender from any such liability to the fullest extent permitted by law</w:t>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>, provided that Lender shall not be released from liability that occurs as a result of Lender’s gross negligence or willful misconduct as determined by a court of competent jurisdiction pursuant to a final, non-appealable court order</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>.  If the Rents are not sufficient to meet the costs of taking control of and managing the Mortgaged Property and collecting the Rents, any funds expended by Lender for such purposes shall be added to, and become a part of, the principal balance of the Indebtedness, be immediately due and payable, and bear interest at the Default Rate from the date of disbursement until fully paid.  Any entering upon and taking control of the Mortgaged Property by Lender or the receiver, and any application of Rents as provided in this Security Instrument, shall not cure or waive any Event of Default or invalidate any other right or remedy of Lender under applicable law or provided for in this Security Instrument or any Loan Document.</w:t>
+        <w:t xml:space="preserve">.  If the Rents are not sufficient to meet the costs of taking control of and managing the Mortgaged Property and collecting the Rents, any funds expended by Lender for such purposes shall be added to, and become a part of, the principal balance of the Indebtedness, be immediately due and payable, and bear interest at the Default Rate from the date of disbursement until fully paid.  Any entering upon and taking control of the Mortgaged Property by Lender or the receiver, and any application of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Rents as provided in this Security Instrument, shall not cure or waive any Event of Default or invalidate any other right or remedy of Lender under applicable law or provided for in this Security Instrument or any Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F66CD17" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Ref277504122"/>
       <w:bookmarkStart w:id="20" w:name="_Toc277663037"/>
       <w:bookmarkStart w:id="21" w:name="_Toc280210194"/>
       <w:r w:rsidRPr="00BF589F">
-        <w:lastRenderedPageBreak/>
         <w:t>Protection of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>s Security.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="55D6ED6E" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
@@ -2677,73 +2777,91 @@
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s security, rights or interests in the Mortgaged Property or the Mortgage Loan, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="315F7B64" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>paying fees and out-of-pocket expenses of attorneys, accountants, inspectors and consultants;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">paying fees and out-of-pocket expenses of attorneys, accountants, inspectors and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consultants;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="370D6A6B" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>entering upon the Mortgaged Property to make repairs or secure the Mortgaged Property;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">entering upon the Mortgaged Property to make repairs or secure the Mortgaged </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Property;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="18B86277" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>obtaining (or force-placing) the insurance required by the Loan Documents; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A62FAA" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:numPr>
@@ -2752,92 +2870,120 @@
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>paying any amounts required under any of the Loan Documents that Borrower has failed to pay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267F950E" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest at the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Any amounts so disbursed or paid by Lender shall be added to, and become part of, the principal balance of the Indebtedness, be immediately due and payable and bear interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Default Rate from the date of disbursement until fully paid.  The provisions of this Section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref277504122 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action.</w:t>
+        <w:t xml:space="preserve"> shall not be deemed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or require Lender to incur any expense or take any action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0785FD27" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00F92984" w:rsidP="00F92984">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Ref277877045"/>
       <w:bookmarkStart w:id="23" w:name="_Toc280210196"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Default; Acceleration; Remedies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3A4D6416" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00B25435" w:rsidP="00F92984">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
@@ -2899,58 +3045,58 @@
       <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0039184B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">to pursue </w:t>
       </w:r>
       <w:r w:rsidR="007368C1" w:rsidRPr="00A22FEA">
         <w:t>any one</w:t>
       </w:r>
       <w:r w:rsidR="007368C1">
         <w:t xml:space="preserve"> (1) </w:t>
       </w:r>
       <w:r w:rsidR="007368C1" w:rsidRPr="00A22FEA">
         <w:t>or more</w:t>
       </w:r>
       <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> other remedies provided in this Security Instrument or in any other Loan Document or otherwise afforded by applicable law.  Each right and remedy provided in this Security Instrument or any other Loan Document is distinct from all other rights or remedies under this Security Instrument or any other Loan Document or otherwise afforded by applicable law, and each shall be cumulative and may be exercised concurrently, independently, or successively, in any order.  </w:t>
+        <w:t xml:space="preserve"> other remedies provided in this Security Instrument or in any other Loan Document or otherwise afforded by applicable law.  Each right and remedy provided in this Security Instrument or any </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92984" w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">other Loan Document is distinct from all other rights or remedies under this Security Instrument or any other Loan Document or otherwise afforded by applicable law, and each shall be cumulative and may be exercised concurrently, independently, or successively, in any order.  </w:t>
       </w:r>
       <w:r w:rsidR="00D13730" w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">Borrower has </w:t>
-[...3 lines deleted...]
-        <w:t>the right to bring an action to assert the nonexistence of an Event of Default or any other defense of Borrower to acceleration and sale.</w:t>
+        <w:t>Borrower has the right to bring an action to assert the nonexistence of an Event of Default or any other defense of Borrower to acceleration and sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46056C32" w14:textId="77777777" w:rsidR="00F92984" w:rsidRPr="00BF589F" w:rsidRDefault="00F92984" w:rsidP="00F92984">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:t>In connection with any sale made under or by virtue of this Security Instrument, the whole of the Mortgaged Property may be sold in one</w:t>
       </w:r>
       <w:r w:rsidR="00BF589F" w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -3086,63 +3232,66 @@
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>s rights and remedies under the Loan Documents.  All expenditures and expenses of the nature mentioned in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref277877045 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00BF589F">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>, and such other expenses and fees as may be incurred in the protection of the Mortgaged Property and rents and income therefrom and the maintenance of the lien of this Security Instrument, including the fees of any attorney employed by Lender in any litigation or proceedings affecting this Security Instrument, the Note, the other Loan Documents, or the Mortgaged Property, including bankruptcy proceedings, any Foreclosure Event, or in preparation of the commencement or defense of any proceedings or threatened suit or proceeding, or otherwise in dealing specifically therewith, shall be so much additional Indebtedness and shall be immediately due and payable by Borrower, with interest thereon at the Default Rate until paid.</w:t>
+        <w:t xml:space="preserve">, and such other expenses and fees as may be incurred in the protection of the Mortgaged Property and rents and income therefrom and the maintenance of the lien of this Security Instrument, including the fees of any attorney employed by Lender in any litigation or proceedings affecting this Security Instrument, the Note, the other Loan Documents, or the Mortgaged Property, including bankruptcy proceedings, any Foreclosure Event, or in preparation of the commencement or defense of any proceedings or threatened suit or proceeding, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
+        <w:t>or otherwise in dealing specifically therewith, shall be so much additional Indebtedness and shall be immediately due and payable by Borrower, with interest thereon at the Default Rate until paid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C4FFDC" w14:textId="6EC21C67" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00F92984" w:rsidP="00F92984">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:lastRenderedPageBreak/>
         <w:t>Any action taken by Lender pursuant to the provisions of this Section</w:t>
       </w:r>
       <w:r w:rsidR="0090082B">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref277877045 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="00BF589F">
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> shall comply with the laws of the Property Jurisdiction.  Such applicable laws shall take precedence over the provisions of this Section</w:t>
@@ -3185,52 +3334,65 @@
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>, during the continuance of</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> or following an Event of Default that are more limited than the powers, rights, or remedies that would otherwise be vested in such party under any applicable law in the absence of said provision, such party shall be vested with the powers, rights, and remedies granted in such applicable law to the full extent permitted by law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65985B6F" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc277663040"/>
       <w:bookmarkStart w:id="25" w:name="_Toc280210197"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Waiver of Statute of Limitations and Marshaling.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="20F89A3A" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">Borrower hereby waives the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or all of the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Borrower hereby waives</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> the right to assert any statute of limitations as a bar to the enforcement of the lien of this Security Instrument or to any action brought to enforce any Loan Document.  Notwithstanding the existence of any other security interests in the Mortgaged Property held by Lender or by any other party, Lender shall have the right to determine the order in which any or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> the Mortgaged Property shall be subjected to the remedies provided in this Security Instrument and/or any other Loan Document or by applicable law.  Lender shall have the right to determine the order in which any or all portions of the Indebtedness are satisfied from the proceeds realized upon the exercise of such remedies.  Borrower, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:t>for itself and all who may claim by, through or under it,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> and any party who now or in the future acquires a security interest in the Mortgaged Property and who ha</w:t>
       </w:r>
       <w:r w:rsidR="00BF589F" w:rsidRPr="00BF589F">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> actual or constructive notice of this Security Instrument, waives any and all right to require the marshaling of assets or to require that any of the Mortgaged Property be sold in the inverse order of alienation or that any of the Mortgaged Property be sold in parcels (at th</w:t>
       </w:r>
       <w:r w:rsidR="007E4729">
         <w:t xml:space="preserve">e same time or different times) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>in connection with the exercise of any of the remedies provided in this Security Instrument or any other Loan Document, or afforded by applicable law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4161EF" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
@@ -3274,67 +3436,67 @@
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> now or at any time hereafter enacted or in force in order to prevent or hinder the enforcement or foreclosure of this Security Instrument.  Without limiting the foregoing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A49BC53" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">Borrower, for itself and all Persons who may claim by, through or under Borrower, hereby expressly waives any so-called </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Moratorium Law</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> and any and all rights of reinstatement and redemption, if any, under any order or decree of foreclosure of this Security Instrument, it being the intent hereof that any and all such </w:t>
+        <w:t xml:space="preserve"> and any and all rights of reinstatement and redemption, if any, under any order or decree of foreclosure of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Security Instrument, it being the intent hereof that any and all such </w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Moratorium Laws</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">, and all rights of reinstatement and redemption of Borrower and of all other Persons </w:t>
-[...3 lines deleted...]
-        <w:t>claiming by, through or under Borrower are and shall be deemed to be hereby waived to the fullest extent permitted by the laws of the Property Jurisdiction;</w:t>
+        <w:t>, and all rights of reinstatement and redemption of Borrower and of all other Persons claiming by, through or under Borrower are and shall be deemed to be hereby waived to the fullest extent permitted by the laws of the Property Jurisdiction;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29CAAAF9" w14:textId="1D86466B" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">Borrower shall not invoke or utilize any such law or laws or otherwise hinder, delay or impede the execution of any right, power </w:t>
       </w:r>
       <w:r w:rsidR="00954E04">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>remedy herein or otherwise granted or delegated to Lender but will suffer and permit the execution of every such right, power and remedy as though no such law or laws had been made or enacted; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0DDEBC" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="00CF1F45" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -3464,52 +3626,57 @@
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0039184B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t xml:space="preserve">mailed, postage prepaid, either by registered or certified delivery, return receipt requested, or </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0039184B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>sent by overnight express courier;</w:t>
-      </w:r>
+        <w:t xml:space="preserve">sent by overnight express </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>courier;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4E22394C" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>addressed to the intended recipient at its respective address set forth at the end of this Security Instrument; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FCFFCA" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>deemed given on the earlie</w:t>
       </w:r>
       <w:r w:rsidR="00BF589F" w:rsidRPr="00BF589F">
@@ -3595,83 +3762,112 @@
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:instrText xml:space="preserve"> REF _Ref277504157 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B25435">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD962D2" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc277663043"/>
       <w:bookmarkStart w:id="35" w:name="_Toc280210200"/>
-      <w:r w:rsidRPr="00BF589F">
-        <w:t>Mortgagee-in-Possession.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Mortgagee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>-in-Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="20B0C0F9" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Borrower acknowledges and agrees that the exercise by Lender of any of the rights conferred in this Security Instrument shall not be construed to make Lender a mortgagee-in-possession of the Mortgaged Property so long as Lender has not itself entered into actual possession of the Land and Improvements.</w:t>
+        <w:t xml:space="preserve">Borrower acknowledges and agrees that the exercise by Lender of any of the rights conferred in this Security Instrument shall not be construed to make Lender a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>mortgagee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve">-in-possession of the Mortgaged Property so long as Lender has not itself </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>entered into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> actual possession of the Land and Improvements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E7D5A7" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc277663044"/>
       <w:bookmarkStart w:id="37" w:name="_Toc280210201"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Release.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="53FC4AE9" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Upon payment in full of the Indebtedness, Lender shall cause the release of this Security Instrument and Borrower shall pay Lender</w:t>
+        <w:t xml:space="preserve">Upon payment in full of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>the Indebtedness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>, Lender shall cause the release of this Security Instrument and Borrower shall pay Lender</w:t>
       </w:r>
       <w:r w:rsidR="00B75EED" w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>s costs incurred in connection with such release.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D2A9B5" w14:textId="77777777" w:rsidR="002060E0" w:rsidRPr="00BF589F" w:rsidRDefault="002060E0" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc280210202"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Future Advances.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="7CC54F28" w14:textId="77777777" w:rsidR="002060E0" w:rsidRPr="00BF589F" w:rsidRDefault="002060E0" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>For purposes of KRS 382.520, it is acknowledged and agreed that this Security Instrument secures not only the initial advance under the Note but also all future advances and all other additional indebtedness of Borrower to Lender, whether direct, indirect, future, contingent or otherwise, arising out of the Loan Documents to the extent of not more than two hundred percent</w:t>
       </w:r>
@@ -3848,51 +4044,67 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Borrower consents to </w:t>
       </w:r>
       <w:bookmarkStart w:id="53" w:name="_cp_change_35"/>
       <w:r w:rsidR="00BB1B64" w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">he exercise of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to remove to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience,</w:t>
+        <w:t xml:space="preserve">personal jurisdiction by State court or federal court in such State.  Borrower agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Borrower waives any right to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB1B64">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>remove</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB1B64">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to federal court or to contest the State court’s jurisdiction.  Borrower waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> domicile, habitual residence</w:t>
       </w:r>
       <w:bookmarkStart w:id="54" w:name="_cp_change_36"/>
       <w:r w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00BB1B64">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:bookmarkStart w:id="55" w:name="_cp_change_38"/>
       <w:r w:rsidRPr="00BB1B64">
@@ -3908,77 +4120,125 @@
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67CE4ACC" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>Miscellaneous Provisions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="701862C7" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
+        <w:t xml:space="preserve">This Security Instrument shall bind, and the rights granted by this Security Instrument shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>benefit,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>to,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> any permitted successors and assigns of Borrower under the Loan Agreement.  If more than </w:t>
       </w:r>
       <w:r w:rsidR="00CD6CE7">
         <w:t xml:space="preserve">one (1) </w:t>
       </w:r>
       <w:r w:rsidR="00CD6CE7" w:rsidRPr="00D16901">
         <w:t>person</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve"> or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
+        <w:t xml:space="preserve"> or entity signs this Security Instrument as Borrower, the obligations of such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and entities shall be joint and several.</w:t>
       </w:r>
       <w:bookmarkStart w:id="56" w:name="CO_SIGNERS"/>
       <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="00BF589F">
-        <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
+        <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>third party</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> beneficiary of this Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729250FE" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
+        <w:t xml:space="preserve">The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>the complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and entire agreement among the parties as to the matters covered, rights </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>granted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723A2545" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>The following rules of construction shall apply to this Security Instrument:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB4B1CA" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>The captions and headings of the sections of this Security Instrument are for convenience only and shall be disregarded in construing this Security Instrument.</w:t>
       </w:r>
@@ -4214,108 +4474,146 @@
     </w:p>
     <w:p w14:paraId="2B2CBB6F" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="00B75EED" w:rsidP="002060E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t>Lender may</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
         <w:t xml:space="preserve"> shall mean at Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
-        <w:t>s discretion, but shall not be an obligation.</w:t>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
+        <w:t>discretion, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0017652B" w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> shall not be an obligation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E1F6D7C" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc277663047"/>
       <w:bookmarkStart w:id="58" w:name="_Toc280210205"/>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Time is of the Essence.</w:t>
+        <w:t xml:space="preserve">Time is of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>Essence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="46B817EC" w14:textId="77777777" w:rsidR="0017652B" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
-        <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
+        <w:t xml:space="preserve">Borrower agrees that, with respect to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t>each and every</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:t xml:space="preserve"> obligation and covenant contained in this Security Instrument and the other Loan Documents, time is of the essence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7A858A" w14:textId="77777777" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc277663048"/>
       <w:bookmarkStart w:id="60" w:name="_Toc280210206"/>
       <w:r w:rsidRPr="00BF589F">
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="3A61B994" w14:textId="602F47BA" w:rsidR="00BF0991" w:rsidRPr="00BF589F" w:rsidRDefault="0017652B" w:rsidP="0017652B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER AND LE</w:t>
       </w:r>
       <w:r w:rsidR="007E4729">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NDER (BY ITS ACCEPTANCE HEREOF) </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH OF BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
+        <w:t xml:space="preserve">(A) COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS SECURITY INSTRUMENT OR THE RELATIONSHIP BETWEEN THE PARTIES AS BORROWER AND LENDER THAT IS TRIABLE OF RIGHT BY A JURY AND (B) WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>EACH OF</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BORROWER AND LENDER, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52193051" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ATTACHED EXHIBITS.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -4422,83 +4720,105 @@
         </w:rPr>
         <w:tab/>
         <w:t>Modifications to Security Instrument</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51811BB8" w14:textId="77777777" w:rsidR="00BB1B64" w:rsidRPr="00BB1B64" w:rsidRDefault="00BB1B64" w:rsidP="00BB1B64">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_cp_change_41"/>
       <w:r w:rsidRPr="00296693">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
           <w:highlight w:val="yellow"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:t>[DRAFTING NOTE:  DRAFTER MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
+        <w:t>[DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00296693">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>:  DRAFTER</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00296693">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="0"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MUST REVIEW ALL SECTIONS OF THE ABOVE SECURITY INSTRUMENT THAT ARE MODIFIED BY ANY EXHIBIT AND INCORPORATE ANY STATE-SPECIFIC LANGUAGE INCLUDED ABOVE INTO THE MODIFIED SECTIONS IN THE EXHIBIT.]</w:t>
       </w:r>
       <w:bookmarkStart w:id="62" w:name="_cp_change_40"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p w14:paraId="42E22160" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:ind w:right="144"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78272DB9" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidSect="00BF589F">
-          <w:headerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="121207D9" w14:textId="65A16E12" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
@@ -4617,55 +4937,63 @@
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF589F" w:rsidRPr="00040057" w14:paraId="0D21592D" w14:textId="77777777" w:rsidTr="00040057">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72F946D7" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00040057" w:rsidRDefault="00BF589F" w:rsidP="00040057">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="480"/>
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00040057">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
-              <w:t>By:</w:t>
+              <w:t>By</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00040057">
+              <w:rPr>
+                <w:spacing w:val="0"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00040057">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00040057">
               <w:rPr>
                 <w:spacing w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00040057">
               <w:rPr>
                 <w:spacing w:val="0"/>
               </w:rPr>
               <w:t>(SEAL)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="601F96CC" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00040057" w:rsidRDefault="00BF589F" w:rsidP="00040057">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
@@ -5158,61 +5486,83 @@
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00954E04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF589F">
+        <w:t>DRAFTING NOTE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00954E04">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:caps/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> add if Borrower is a married individual and spouse is not a party to this Security Instrument:</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> add</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF589F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+          <w:b/>
+          <w:caps/>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if Borrower is a married individual and spouse is not a party to this Security Instrument:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C0402E" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="2880"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_____________________ (“Spouse”), the spouse of Borrower, joins herein solely to, and does hereby release and relinquish all of Spouse’s dower and other marital interest in and to the Mortgaged Property to the lien and security interest of this Security Instrument and waives any homestead exemption with respect thereto.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6AE0E0" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
@@ -5322,59 +5672,68 @@
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>_______________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C85146C" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>Signature of Preparer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786D5B28" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
+    <w:p w14:paraId="5B4A2853" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidSect="00BF589F">
-          <w:footerReference w:type="default" r:id="rId11"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2306D63C" w14:textId="77777777" w:rsidR="005D0746" w:rsidRPr="00BF589F" w:rsidRDefault="005D0746" w:rsidP="00BF589F">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:spacing w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="005D0746" w:rsidRPr="00BF589F" w:rsidSect="00BF589F">
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="164F0B44" w14:textId="77777777" w:rsidR="00BF589F" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
@@ -5383,156 +5742,155 @@
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716FDB62" w14:textId="77777777" w:rsidR="00B65098" w:rsidRPr="00BF589F" w:rsidRDefault="00BF589F" w:rsidP="00BF589F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF589F">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="00BF589F" w:rsidSect="00BF589F">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2F5EEA9E" w14:textId="77777777" w:rsidR="00693523" w:rsidRDefault="00693523">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D481F5C" w14:textId="77777777" w:rsidR="00693523" w:rsidRDefault="00693523">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="64069AB1" w14:textId="77777777" w:rsidR="00693523" w:rsidRDefault="00693523">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52D6C4F8" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00BF589F" w:rsidRDefault="0007297B">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0007297B" w14:paraId="1250B569" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -5581,163 +5939,163 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6025.KY</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3464990F" w14:textId="77777777" w:rsidR="0007297B" w:rsidRDefault="0007297B">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0007297B" w14:paraId="5E424B2A" w14:textId="77777777" w:rsidTr="006E4E49">
+    <w:tr w:rsidR="00982DE2" w14:paraId="5E424B2A" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3D4C3245" w14:textId="77777777" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="3D4C3245" w14:textId="77777777" w:rsidR="00982DE2" w:rsidRDefault="00982DE2" w:rsidP="00982DE2">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Kentucky</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2F315297" w14:textId="40C8F69F" w:rsidR="0007297B" w:rsidRDefault="00954E04">
+        <w:p w14:paraId="2F315297" w14:textId="21777447" w:rsidR="00982DE2" w:rsidRDefault="004D608E" w:rsidP="00982DE2">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="123A3650" w14:textId="70696573" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="123A3650" w14:textId="233473BB" w:rsidR="00982DE2" w:rsidRDefault="00982DE2" w:rsidP="00982DE2">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t>© 20</w:t>
           </w:r>
-          <w:r w:rsidR="00954E04">
+          <w:r w:rsidR="004D608E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>26</w:t>
           </w:r>
-          <w:r w:rsidR="006E4E49">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="304A7BA0" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00E150AD" w:rsidRDefault="0007297B" w:rsidP="00E150AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38DBCF30" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00BF589F" w:rsidRDefault="0007297B">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0007297B" w14:paraId="2AFD4005" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -5840,163 +6198,147 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EB6974">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0007297B" w14:paraId="75505B74" w14:textId="77777777" w:rsidTr="006E4E49">
+    <w:tr w:rsidR="004D608E" w14:paraId="75505B74" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="508DD396" w14:textId="77777777" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="508DD396" w14:textId="77777777" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Kentucky</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6BFAFE2D" w14:textId="2C9A9AFE" w:rsidR="0007297B" w:rsidRDefault="00954E04">
+        <w:p w14:paraId="6BFAFE2D" w14:textId="3E06ACEC" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="16F5F8A4" w14:textId="5B6CF71B" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="16F5F8A4" w14:textId="18407D9F" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="26D173F8" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00E150AD" w:rsidRDefault="0007297B" w:rsidP="00E150AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D42BCE2" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00BF589F" w:rsidRDefault="0007297B">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0007297B" w14:paraId="09B96510" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6099,163 +6441,147 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EB6974">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0007297B" w14:paraId="75B6B480" w14:textId="77777777" w:rsidTr="006E4E49">
+    <w:tr w:rsidR="004D608E" w14:paraId="75B6B480" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2866C665" w14:textId="77777777" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="2866C665" w14:textId="77777777" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Kentucky</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="09D5D149" w14:textId="17EE7267" w:rsidR="0007297B" w:rsidRDefault="00954E04">
+        <w:p w14:paraId="09D5D149" w14:textId="254567A7" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6ACA80A9" w14:textId="7615F323" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="6ACA80A9" w14:textId="6E9AA3B1" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7D377BEC" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00E150AD" w:rsidRDefault="0007297B" w:rsidP="00E150AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3276C163" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00BF589F" w:rsidRDefault="0007297B">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0007297B" w14:paraId="5B598725" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6358,192 +6684,176 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00EB6974">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="0007297B" w14:paraId="6ECE5311" w14:textId="77777777" w:rsidTr="006E4E49">
+    <w:tr w:rsidR="004D608E" w14:paraId="6ECE5311" w14:textId="77777777" w:rsidTr="006E4E49">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="14A26C9D" w14:textId="77777777" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="14A26C9D" w14:textId="77777777" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Kentucky</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="362D722A" w14:textId="062AE3F8" w:rsidR="0007297B" w:rsidRDefault="00954E04">
+        <w:p w14:paraId="362D722A" w14:textId="119F82DA" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="088198C4" w14:textId="5E681CF6" w:rsidR="0007297B" w:rsidRDefault="0007297B">
+        <w:p w14:paraId="088198C4" w14:textId="5008D66B" w:rsidR="004D608E" w:rsidRDefault="004D608E" w:rsidP="004D608E">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7C55B865" w14:textId="77777777" w:rsidR="0007297B" w:rsidRPr="00E150AD" w:rsidRDefault="0007297B" w:rsidP="00E150AD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="6B403AD5" w14:textId="77777777" w:rsidR="00693523" w:rsidRDefault="00693523">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="06C7C63B" w14:textId="77777777" w:rsidR="00693523" w:rsidRDefault="00693523">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A680CDB" w14:textId="74C1EA19" w:rsidR="00954E04" w:rsidRPr="00954E04" w:rsidRDefault="00954E04" w:rsidP="00954E04">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7935,108 +8245,108 @@
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1478692544">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="438068001">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1051881769">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="898058258">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="32121488">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1177840220">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1933197639">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1756244508">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="809714677">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="226841745">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="951790830">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -8046,325 +8356,349 @@
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="44033"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000418A"/>
+    <w:rsid w:val="0000733D"/>
     <w:rsid w:val="00034BB8"/>
     <w:rsid w:val="00037AB8"/>
     <w:rsid w:val="00037D99"/>
     <w:rsid w:val="00040057"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00063598"/>
     <w:rsid w:val="0007297B"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="00093E74"/>
+    <w:rsid w:val="00097388"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="000D3912"/>
     <w:rsid w:val="001025DB"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001119BC"/>
+    <w:rsid w:val="00132744"/>
     <w:rsid w:val="00145E61"/>
+    <w:rsid w:val="00156085"/>
+    <w:rsid w:val="00161703"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="0017652B"/>
     <w:rsid w:val="001802A0"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001B370A"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="001F7786"/>
     <w:rsid w:val="002060E0"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="002808B7"/>
     <w:rsid w:val="00296693"/>
     <w:rsid w:val="002A62C0"/>
     <w:rsid w:val="002B20AA"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002E39F3"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="002F65DB"/>
     <w:rsid w:val="003020A8"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="00316A48"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="0032336F"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="00361476"/>
     <w:rsid w:val="00370C6E"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="00390910"/>
     <w:rsid w:val="0039184B"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="003F1F44"/>
+    <w:rsid w:val="00404188"/>
     <w:rsid w:val="004155A2"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="004456DA"/>
     <w:rsid w:val="00454BBC"/>
     <w:rsid w:val="0046422B"/>
     <w:rsid w:val="004871DA"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="00496326"/>
+    <w:rsid w:val="004B766F"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C7143"/>
+    <w:rsid w:val="004D3A01"/>
+    <w:rsid w:val="004D608E"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004D7CF9"/>
+    <w:rsid w:val="00522DE9"/>
     <w:rsid w:val="00531442"/>
     <w:rsid w:val="0053400B"/>
     <w:rsid w:val="0053735F"/>
     <w:rsid w:val="00540BE4"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
+    <w:rsid w:val="005873DD"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005B5327"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005D04F9"/>
+    <w:rsid w:val="005D0746"/>
     <w:rsid w:val="006041D9"/>
     <w:rsid w:val="0063226D"/>
     <w:rsid w:val="00693523"/>
     <w:rsid w:val="006935D4"/>
     <w:rsid w:val="00694FBA"/>
     <w:rsid w:val="00695FBC"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006A60DB"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C06B2"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006C7340"/>
     <w:rsid w:val="006D5479"/>
+    <w:rsid w:val="006E4CF8"/>
     <w:rsid w:val="006E4E49"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="007368C1"/>
     <w:rsid w:val="00740F01"/>
     <w:rsid w:val="00743B55"/>
+    <w:rsid w:val="007613E4"/>
     <w:rsid w:val="00773CBF"/>
     <w:rsid w:val="00791156"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="00793F6B"/>
     <w:rsid w:val="007B606C"/>
     <w:rsid w:val="007C6E9F"/>
     <w:rsid w:val="007E4729"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="0086685A"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="00895360"/>
     <w:rsid w:val="008A2A5E"/>
     <w:rsid w:val="008D2781"/>
     <w:rsid w:val="008E4F70"/>
     <w:rsid w:val="0090082B"/>
     <w:rsid w:val="0090487A"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="00937D4F"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00953EF1"/>
     <w:rsid w:val="00954E04"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00973C50"/>
+    <w:rsid w:val="00982DE2"/>
     <w:rsid w:val="009863AB"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="00A46783"/>
+    <w:rsid w:val="00A51173"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A52139"/>
     <w:rsid w:val="00A81672"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00A96A28"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00B23F78"/>
     <w:rsid w:val="00B24545"/>
     <w:rsid w:val="00B25435"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B75EED"/>
     <w:rsid w:val="00BB1B64"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BF0991"/>
     <w:rsid w:val="00BF589F"/>
     <w:rsid w:val="00BF7C42"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C306AF"/>
     <w:rsid w:val="00C32343"/>
     <w:rsid w:val="00C45976"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C7360E"/>
     <w:rsid w:val="00C7447B"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
+    <w:rsid w:val="00C92292"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CC5975"/>
+    <w:rsid w:val="00CD17A5"/>
     <w:rsid w:val="00CD6CE7"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CE2AF2"/>
     <w:rsid w:val="00CF1F45"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D13730"/>
     <w:rsid w:val="00D2275E"/>
     <w:rsid w:val="00D317A0"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D4330A"/>
     <w:rsid w:val="00D66D86"/>
+    <w:rsid w:val="00D757C8"/>
     <w:rsid w:val="00D855DD"/>
     <w:rsid w:val="00D91E24"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DA48F3"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DC7DEC"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00DE5D00"/>
     <w:rsid w:val="00DE612A"/>
     <w:rsid w:val="00E150AD"/>
     <w:rsid w:val="00E278F6"/>
     <w:rsid w:val="00E33A65"/>
     <w:rsid w:val="00E346DE"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E44A18"/>
     <w:rsid w:val="00E563EC"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00EB2A55"/>
     <w:rsid w:val="00EB5813"/>
     <w:rsid w:val="00EB6974"/>
+    <w:rsid w:val="00EC5F38"/>
     <w:rsid w:val="00F11F32"/>
+    <w:rsid w:val="00F27BD6"/>
     <w:rsid w:val="00F30A04"/>
+    <w:rsid w:val="00F35721"/>
     <w:rsid w:val="00F36525"/>
     <w:rsid w:val="00F615CF"/>
     <w:rsid w:val="00F86B1E"/>
     <w:rsid w:val="00F92984"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FC5BF1"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FE6F54"/>
     <w:rsid w:val="00FF5CBB"/>
+    <w:rsid w:val="00FF6664"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="44033"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="03120FC8"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8621,51 +8955,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007B606C"/>
+    <w:rsid w:val="004D3A01"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="004155A2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
@@ -9749,51 +10083,51 @@
     <w:rsid w:val="0017652B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00F92984"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00954E04"/>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="49426791">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="62795419">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10017,51 +10351,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2119593928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10281,88 +10615,73 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>8092</Words>
-  <Characters>44174</Characters>
+  <Words>8116</Words>
+  <Characters>44352</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>866</Lines>
-  <Paragraphs>353</Paragraphs>
+  <Lines>682</Lines>
+  <Paragraphs>197</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.KY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51913</CharactersWithSpaces>
+  <CharactersWithSpaces>52271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.KY</dc:title>
   <dc:subject>Multifamily Security Instrument (Kentucky Mortgage)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>