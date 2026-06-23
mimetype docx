--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="45F22AF9" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk192146416"/>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
         </w:rPr>
         <w:t>MULTIFAMILY MORTGAGE</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:spacing w:val="0"/>
         </w:rPr>
@@ -2628,142 +2627,156 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall not be deemed to obligate or require Lender to incur any expense or take any action.</w:t>
+        <w:t xml:space="preserve"> shall not be deemed to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E0794B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obligate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E0794B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or require Lender to incur any expense or take any action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5645D0" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Ref277877022"/>
       <w:bookmarkStart w:id="27" w:name="_Toc280210245"/>
       <w:bookmarkStart w:id="28" w:name="_Toc277663040"/>
       <w:r w:rsidRPr="00E0794B">
         <w:t>Default; Acceleration; Remedies.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="4AC1138E" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
+    <w:p w14:paraId="4AC1138E" w14:textId="37A92C0C" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>If an Event of Default has occurred and is continuing</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t>, Lender</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve"> at its option, may declare the Indebtedness to be immediately due and payable without further demand, and may either with or without entry or taking possession as herein provided or otherwise, proceed by suit or suits at law or in equity or any other appropriate proceeding or remedy </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">to enforce payment of the Mortgage Loan; </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">to institute an action of mortgage foreclosure pursuant to applicable law and proceed to final judgment and execution thereon for the amount of the Indebtedness (as of the date of such judgment); </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">to enforce or exercise any right under any Loan Document; and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">to pursue </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22FEA">
         <w:t>any one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A22FEA">
         <w:t>or more</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve"> other remedies provided in this Security Instrument or in any other Loan Document or otherwise afforded by applicable law.  Each right and remedy provided in this Security Instrument or any other Loan Document is distinct from all other rights or remedies under this Security Instrument or any other Loan Document or otherwise afforded by applicable law, and each shall be cumulative and may be exercised concurrently, independently, or successively, in </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:lastRenderedPageBreak/>
         <w:t>any order.  Borrower has the right to bring an action to assert the nonexistence of an Event of Default or any other defense of Borrower to acceleration and sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C180400" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
@@ -2858,127 +2871,127 @@
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDelimiter"/>
         </w:rPr>
         <w:t xml:space="preserve">he outstanding principal amount of the Mortgage Loan and the other Indebtedness, if not previously due, shall be and become immediately due and payable without demand or notice of any kind.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t>If the Mortgaged Property is sold for an amount less than the amount outstanding under the Indebtedness, the deficiency shall be determined by the purchase price at the sale or sales.  Borrower waives all rights, claims, and defenses with respect to Lender’s ability to obtain a deficiency judgment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EE5FC66" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0794B">
         <w:t>Borrower acknowledges and agrees that the proceeds of any sale shall be applied as determined by Lender unless otherwise required by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810B364" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
+    <w:p w14:paraId="1810B364" w14:textId="2F340363" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">In connection with the exercise of Lender’s rights and remedies under this Security Instrument and any other Loan Document, there shall be allowed and included as Indebtedness:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve">all expenditures and expenses authorized by applicable law and all other expenditures and expenses which may be paid or incurred by or on behalf of Lender for reasonable legal fees, appraisal fees, outlays for documentary and expert evidence, stenographic </w:t>
       </w:r>
       <w:r>
         <w:t>charges and publication</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">costs; </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00A66043">
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all expenses of any environmental site assessments, environmental audits, environmental remediation costs, appraisals, surveys, engineering studies, wetlands delineations, flood plain studies, and any other similar testing or investigation deemed necessary or advisable by Lender incurred in preparation for, contemplation of or in connection with the exercise of Lender’s rights and remedies under the Loan Documents; and </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A66043">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t>costs (which may be reasonably estimated as to items to be expended in connection with the exercise of Lender’s rights and remedies under the Loan Documents) of procuring all abstracts of title, title searches and examinations, title insurance policies, and similar data and assurance with respect to title as Lender may deem reasonably necessary either to prosecute any suit or to evidence the true conditions of the title to or the value of the Mortgaged Property to bidders at any sale which may be held in connection with the exercise of Lender’s rights and remedies under the Loan Documents.  All expenditures and expenses of the nature mentioned in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:instrText xml:space="preserve"> REF _Ref277877022 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E0794B">
         <w:t xml:space="preserve"> and such other expenses and fees as may be incurred in the protection of the Mortgaged Property and rents and income therefrom and the maintenance of the lien of this Security Instrument, including the fees of any attorney employed by Lender in any litigation or proceedings affecting this Security Instrument, the Note, the other Loan Documents, or the Mortgaged Property, including bankruptcy proceedings, any Foreclosure Event, or in preparation of the commencement or defense of any proceedings or threatened suit or proceeding, or otherwise in dealing specifically therewith, shall be so much additional Indebtedness and shall be immediately due and payable by Borrower, with interest thereon at the Default Rate until paid.</w:t>
       </w:r>
@@ -5261,428 +5274,175 @@
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C46523C" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00E0794B" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E0794B">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>EXHIBIT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CD8F81" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
+    <w:p w14:paraId="6BBB98F1" w14:textId="5B82D3BD" w:rsidR="00895BA3" w:rsidRPr="008C54DC" w:rsidRDefault="002A47BE" w:rsidP="00E11172">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:spacing w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0794B">
+        <w:rPr>
           <w:b/>
           <w:spacing w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002A47BE" w:rsidSect="00895BA3">
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79071B2E" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE" w:rsidP="002A47BE">
-[...238 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="00895BA3" w:rsidRPr="008C54DC" w:rsidSect="00E11172">
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2880" w:right="1440" w:bottom="2880" w:left="1440" w:header="1440" w:footer="2880" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5DB232F8" w14:textId="77777777" w:rsidR="00384396" w:rsidRDefault="00384396">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="56CEF96D" w14:textId="77777777" w:rsidR="00384396" w:rsidRDefault="00384396">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0894DC84" w14:textId="77777777" w:rsidR="00384396" w:rsidRDefault="00384396">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="106A2DC6" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00B000EF" w:rsidRDefault="002A47BE">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9399" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4629"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="002A47BE" w14:paraId="7EAE71FA" w14:textId="77777777" w:rsidTr="00665520">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4629" w:type="dxa"/>
@@ -5771,107 +5531,123 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>Indiana</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0B14590C" w14:textId="1D76D670" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="0B14590C" w14:textId="35AA0D46" w:rsidR="00DF09FB" w:rsidRDefault="00950D27" w:rsidP="00DF09FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>MM-YY</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="26A8E77E" w14:textId="5EF5BDFD" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="26A8E77E" w14:textId="7EDEFF3A" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t xml:space="preserve">© </w:t>
+          </w:r>
+          <w:r w:rsidR="00950D27">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>20YY Fannie</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="11ACA5AD" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00665520" w:rsidRDefault="002A47BE" w:rsidP="00665520">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25FDA64A" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00B000EF" w:rsidRDefault="002A47BE" w:rsidP="00D65EEC">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="002A47BE" w14:paraId="4C8EB2BE" w14:textId="77777777" w:rsidTr="00B60E42">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -5962,139 +5738,139 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Indiana</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6231B507" w14:textId="043AD492" w:rsidR="002A47BE" w:rsidRDefault="00DF09FB" w:rsidP="00D65EEC">
+        <w:p w14:paraId="6231B507" w14:textId="1A561555" w:rsidR="002A47BE" w:rsidRDefault="00A72193" w:rsidP="00D65EEC">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A72193">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="27FAC07C" w14:textId="058ACF8F" w:rsidR="002A47BE" w:rsidRDefault="002A47BE" w:rsidP="00D65EEC">
+        <w:p w14:paraId="27FAC07C" w14:textId="4EB556B4" w:rsidR="002A47BE" w:rsidRDefault="002A47BE" w:rsidP="00D65EEC">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="00584516">
+          <w:r w:rsidR="00950D27">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>202</w:t>
+            <w:t>20</w:t>
           </w:r>
-          <w:r w:rsidR="00DF09FB">
+          <w:r w:rsidR="00A66043">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>5</w:t>
+            <w:t>26</w:t>
           </w:r>
-          <w:r w:rsidR="00584516">
+          <w:r w:rsidR="00950D27">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00B60E42">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6177E431" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17093852" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00B000EF" w:rsidRDefault="002A47BE">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="002A47BE" w14:paraId="008B6F55" w14:textId="77777777" w:rsidTr="00B60E42">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6197,149 +5973,149 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00592DBA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DF09FB" w14:paraId="3114D62E" w14:textId="77777777" w:rsidTr="00B60E42">
+    <w:tr w:rsidR="00A66043" w14:paraId="3114D62E" w14:textId="77777777" w:rsidTr="00B60E42">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="003AD2CB" w14:textId="77777777" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="003AD2CB" w14:textId="77777777" w:rsidR="00A66043" w:rsidRDefault="00A66043" w:rsidP="00A66043">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Indiana</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6BB57117" w14:textId="3CF87F81" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="6BB57117" w14:textId="040D4227" w:rsidR="00A66043" w:rsidRDefault="00A72193" w:rsidP="00A66043">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A72193">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2AC05F4D" w14:textId="544BA3E3" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="2AC05F4D" w14:textId="55166605" w:rsidR="00A66043" w:rsidRDefault="00A66043" w:rsidP="00A66043">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="076967F3" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00665520" w:rsidRDefault="002A47BE" w:rsidP="00665520">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="412AB0A6" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00B000EF" w:rsidRDefault="002A47BE">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="002A47BE" w14:paraId="7AE1F7F1" w14:textId="77777777" w:rsidTr="00B60E42">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6484,395 +6260,383 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Indiana</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5D7FBC95" w14:textId="49B5B3BB" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="5D7FBC95" w14:textId="18858FEF" w:rsidR="00DF09FB" w:rsidRDefault="00A72193" w:rsidP="00DF09FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A72193">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="087296F8" w14:textId="1BE84BDD" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="087296F8" w14:textId="66A4D5EC" w:rsidR="00DF09FB" w:rsidRDefault="00A66043" w:rsidP="00DF09FB">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A66043">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="083C7C48" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00665520" w:rsidRDefault="002A47BE" w:rsidP="00665520">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="15023DF9" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00B000EF" w:rsidRDefault="002A47BE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6022B4B0" w14:textId="77777777" w:rsidR="00E11172" w:rsidRPr="00B000EF" w:rsidRDefault="00E11172" w:rsidP="00E11172">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
-    <w:tr w:rsidR="002A47BE" w14:paraId="189A1D28" w14:textId="77777777" w:rsidTr="00B60E42">
+    <w:tr w:rsidR="00E11172" w14:paraId="5BF34E41" w14:textId="77777777" w:rsidTr="00D33DF0">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="12102465" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE">
+        <w:p w14:paraId="2E7ABD79" w14:textId="77777777" w:rsidR="00E11172" w:rsidRDefault="00E11172" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae Multifamily Security Instrument</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="1050ED3E" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE">
+        <w:p w14:paraId="35C39643" w14:textId="77777777" w:rsidR="00E11172" w:rsidRDefault="00E11172" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 6025.IN</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="0BAA1FFE" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRDefault="002A47BE">
+        <w:p w14:paraId="2B6850DF" w14:textId="77777777" w:rsidR="00E11172" w:rsidRDefault="00E11172" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Page A-</w:t>
           </w:r>
           <w:r w:rsidRPr="00B000EF">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B000EF">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00B000EF">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00592DBA">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
-              <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B000EF">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00DF09FB" w14:paraId="24A69CDB" w14:textId="77777777" w:rsidTr="00B60E42">
+    <w:tr w:rsidR="00E11172" w14:paraId="4A164234" w14:textId="77777777" w:rsidTr="00D33DF0">
       <w:trPr>
         <w:trHeight w:val="189"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6B5D3EC0" w14:textId="77777777" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="200E0C40" w14:textId="77777777" w:rsidR="00E11172" w:rsidRDefault="00E11172" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Indiana</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="733D46EE" w14:textId="72AAFA67" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="55F8B7A9" w14:textId="03FECFA6" w:rsidR="00E11172" w:rsidRDefault="00A72193" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A72193">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>04-25</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="10D709FB" w14:textId="736D5D68" w:rsidR="00DF09FB" w:rsidRDefault="00DF09FB" w:rsidP="00DF09FB">
+        <w:p w14:paraId="41AAA204" w14:textId="6F921C8E" w:rsidR="00E11172" w:rsidRDefault="00A66043" w:rsidP="00E11172">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00A66043">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="26DC39A7" w14:textId="77777777" w:rsidR="002A47BE" w:rsidRPr="00665520" w:rsidRDefault="002A47BE" w:rsidP="00895BA3">
+  <w:p w14:paraId="3543435E" w14:textId="3E033A7A" w:rsidR="00E8497D" w:rsidRPr="00665520" w:rsidRDefault="00E11172" w:rsidP="00E11172">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>[DRAFTING NOTE:  FIRST AND LAST PAGES OF DOCUMENT MUST HAVE 2-INCH TOP AND BOTTOM MARGINS]</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16E75395" w14:textId="77777777" w:rsidR="00384396" w:rsidRDefault="00384396">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5DD11F52" w14:textId="77777777" w:rsidR="00384396" w:rsidRDefault="00384396">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1544AE08" w14:textId="77777777" w:rsidR="00584516" w:rsidRDefault="00584516">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01555995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC7A859C"/>
     <w:lvl w:ilvl="0" w:tplc="A08227BE">
       <w:start w:val="11"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8253,351 +8017,365 @@
         <w:lvlText w:val="(%2)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00013290"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="00034BB8"/>
     <w:rsid w:val="00037AB8"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00063598"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="00075906"/>
     <w:rsid w:val="00080416"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="000C0139"/>
     <w:rsid w:val="000C2123"/>
     <w:rsid w:val="000D1E39"/>
     <w:rsid w:val="000F41E1"/>
     <w:rsid w:val="00103C7E"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="001077F1"/>
     <w:rsid w:val="001119BC"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="00151B49"/>
     <w:rsid w:val="001547B5"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00171BAB"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="001802A0"/>
     <w:rsid w:val="00181152"/>
+    <w:rsid w:val="00181E1D"/>
     <w:rsid w:val="00191163"/>
     <w:rsid w:val="001B011F"/>
     <w:rsid w:val="001B7EDF"/>
     <w:rsid w:val="001C620D"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="002027B9"/>
+    <w:rsid w:val="002032F1"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="002405F1"/>
     <w:rsid w:val="00242FF1"/>
     <w:rsid w:val="002516D1"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="002960EC"/>
     <w:rsid w:val="002A1173"/>
     <w:rsid w:val="002A47BE"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002D6284"/>
     <w:rsid w:val="002E30AC"/>
     <w:rsid w:val="002E7A24"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="003120A0"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="0032336F"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="00335840"/>
     <w:rsid w:val="0034322B"/>
+    <w:rsid w:val="00360421"/>
+    <w:rsid w:val="00360EDD"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="00384396"/>
     <w:rsid w:val="00386CE2"/>
     <w:rsid w:val="00390C65"/>
     <w:rsid w:val="003C520F"/>
     <w:rsid w:val="003E63CE"/>
     <w:rsid w:val="003F1F44"/>
     <w:rsid w:val="00413BC5"/>
     <w:rsid w:val="00425A9A"/>
     <w:rsid w:val="00436F34"/>
     <w:rsid w:val="00454BBC"/>
     <w:rsid w:val="00487798"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004E32E7"/>
     <w:rsid w:val="005248C1"/>
     <w:rsid w:val="00533F5F"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
     <w:rsid w:val="00584516"/>
     <w:rsid w:val="00584B6A"/>
     <w:rsid w:val="00592DBA"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="005B099D"/>
     <w:rsid w:val="005B30B4"/>
     <w:rsid w:val="005B5A2C"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005D3C8B"/>
     <w:rsid w:val="005D3D20"/>
     <w:rsid w:val="005E484B"/>
     <w:rsid w:val="005F6C31"/>
     <w:rsid w:val="00604010"/>
     <w:rsid w:val="00607399"/>
     <w:rsid w:val="00656988"/>
     <w:rsid w:val="00665520"/>
+    <w:rsid w:val="00681768"/>
     <w:rsid w:val="00695FBC"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006A3DFB"/>
     <w:rsid w:val="006A47F9"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="00702820"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="007141DC"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00773CBF"/>
     <w:rsid w:val="00791156"/>
     <w:rsid w:val="0079397C"/>
     <w:rsid w:val="00797869"/>
     <w:rsid w:val="007B0E7F"/>
     <w:rsid w:val="007B606C"/>
+    <w:rsid w:val="007E0665"/>
     <w:rsid w:val="00811D84"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
     <w:rsid w:val="0082175F"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00863AC8"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="00895BA3"/>
     <w:rsid w:val="008A2A5E"/>
     <w:rsid w:val="008C54DC"/>
     <w:rsid w:val="008D35D8"/>
     <w:rsid w:val="00901335"/>
     <w:rsid w:val="00915B61"/>
     <w:rsid w:val="00934B95"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="009458AF"/>
+    <w:rsid w:val="00950D27"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00955AF0"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00976C46"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="0099184F"/>
     <w:rsid w:val="009A29DC"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009E7440"/>
     <w:rsid w:val="00A04FFD"/>
     <w:rsid w:val="00A46783"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A6124A"/>
     <w:rsid w:val="00A658F4"/>
+    <w:rsid w:val="00A66043"/>
+    <w:rsid w:val="00A72193"/>
     <w:rsid w:val="00A73607"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AC3BEC"/>
     <w:rsid w:val="00AD3C05"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AE5E16"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00B000EF"/>
     <w:rsid w:val="00B24545"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B40D6C"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B60E42"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B71241"/>
+    <w:rsid w:val="00BA08AE"/>
     <w:rsid w:val="00BA7442"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC6853"/>
+    <w:rsid w:val="00BC6D18"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BF7C42"/>
     <w:rsid w:val="00C32343"/>
+    <w:rsid w:val="00C32CF3"/>
     <w:rsid w:val="00C710CA"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C8519D"/>
     <w:rsid w:val="00CA56A0"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CC5975"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CF383D"/>
     <w:rsid w:val="00D03E30"/>
     <w:rsid w:val="00D12F5F"/>
     <w:rsid w:val="00D33474"/>
     <w:rsid w:val="00D3499B"/>
     <w:rsid w:val="00D4330A"/>
     <w:rsid w:val="00D63334"/>
     <w:rsid w:val="00D65EEC"/>
     <w:rsid w:val="00D66D86"/>
     <w:rsid w:val="00D91E24"/>
     <w:rsid w:val="00D9717E"/>
     <w:rsid w:val="00DB6C99"/>
     <w:rsid w:val="00DC0E04"/>
     <w:rsid w:val="00DC5A19"/>
     <w:rsid w:val="00DD704F"/>
     <w:rsid w:val="00DE10A6"/>
     <w:rsid w:val="00DE2E72"/>
     <w:rsid w:val="00DF09FB"/>
     <w:rsid w:val="00DF677A"/>
     <w:rsid w:val="00E04A20"/>
     <w:rsid w:val="00E0794B"/>
+    <w:rsid w:val="00E11172"/>
     <w:rsid w:val="00E3269F"/>
     <w:rsid w:val="00E34BA5"/>
     <w:rsid w:val="00E632CC"/>
     <w:rsid w:val="00E73010"/>
     <w:rsid w:val="00E8497D"/>
     <w:rsid w:val="00E92472"/>
     <w:rsid w:val="00E94BCA"/>
     <w:rsid w:val="00EB099E"/>
     <w:rsid w:val="00EE2FDA"/>
     <w:rsid w:val="00EF2AC6"/>
+    <w:rsid w:val="00F02B22"/>
     <w:rsid w:val="00F070DD"/>
     <w:rsid w:val="00F11F32"/>
     <w:rsid w:val="00F30A04"/>
     <w:rsid w:val="00F36525"/>
     <w:rsid w:val="00F42EDD"/>
     <w:rsid w:val="00F615CF"/>
     <w:rsid w:val="00F66334"/>
     <w:rsid w:val="00F711FF"/>
     <w:rsid w:val="00F86B1E"/>
     <w:rsid w:val="00F94E27"/>
     <w:rsid w:val="00FA5FD9"/>
     <w:rsid w:val="00FB046B"/>
     <w:rsid w:val="00FD04A5"/>
     <w:rsid w:val="00FD107D"/>
     <w:rsid w:val="00FF5CBB"/>
     <w:rsid w:val="00FF62D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="40961"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F3033A1"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7095D077-AE10-4113-875A-55521B9EEE24}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -9326,50 +9104,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EquationCa">
     <w:name w:val="_Equation Ca"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NumParaStyle">
     <w:name w:val="NumParaStyle"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Document8a">
     <w:name w:val="Document 8a"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Document4a">
     <w:name w:val="Document 4a"/>
     <w:rPr>
       <w:b/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
       <w:noProof w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Document6a">
     <w:name w:val="Document 6a"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Document5a">
     <w:name w:val="Document 5a"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -9978,57 +9757,80 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDelimiter">
     <w:name w:val="DeltaView Delimiter"/>
     <w:rsid w:val="00DF677A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00013290"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00584516"/>
     <w:rPr>
       <w:spacing w:val="-3"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:rsid w:val="00E11172"/>
+    <w:rPr>
+      <w:spacing w:val="-3"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="197863347">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="264388545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="480465964">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -10166,96 +9968,109 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1374580919">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1618217485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1933276234">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1986354848">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2085448378">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10484,79 +10299,80 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A11AE6E8-97A1-4638-BD81-E5C37F743A87}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{414E29DE-9F76-44E3-BF69-2EA75CB2C953}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>47902</Characters>
+  <Pages>24</Pages>
+  <Words>8626</Words>
+  <Characters>46792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>736</Lines>
-  <Paragraphs>213</Paragraphs>
+  <Lines>389</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.IN</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56494</CharactersWithSpaces>
+  <CharactersWithSpaces>55308</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.IN</dc:title>
   <dc:subject>Multifamily Security Instrument (Indiana Mortgage)</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>