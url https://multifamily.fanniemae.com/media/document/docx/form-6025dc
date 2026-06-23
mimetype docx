--- v0 (2025-10-18)
+++ v1 (2026-06-23)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77D3089B" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00E11547">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="2880"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepared by, and after recording</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE14DF" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
@@ -624,79 +624,51 @@
       <w:r w:rsidR="00B44EF9" w:rsidRPr="000A3636">
         <w:t>Terms.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="375BE52E" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:lang w:bidi="he-IL"/>
         </w:rPr>
-        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">All terms used and not specifically defined herein, but which are otherwise defined by the UCC, shall have the meanings assigned to them by the UCC.  </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t>The following terms, when used in this Security Instrument, shall have the following meanings:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2258E4CA" w14:textId="000CBFFC" w:rsidR="00C14BE7" w:rsidRPr="00C14BE7" w:rsidRDefault="00C14BE7" w:rsidP="00C14BE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_cp_change_1"/>
       <w:r w:rsidRPr="00C14BE7">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00C14BE7">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Accounts</w:t>
@@ -2183,122 +2155,103 @@
         </w:rPr>
         <w:t>Title Policy</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1916A975" w14:textId="70D830B4" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UCC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">” means the Uniform Commercial Code in effect in the </w:t>
       </w:r>
       <w:r w:rsidR="00C14BE7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>District of Columbia</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156FBF07" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCC</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>UCC Collateral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3636">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>” means any or all of that portion of the Mortgaged Property in which a security interest may be granted under the UCC</w:t>
+      </w:r>
       <w:r w:rsidR="00FE7F22" w:rsidRPr="00FE7F22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and in which Borrower has any present or hereafter acquired right, title </w:t>
       </w:r>
       <w:r w:rsidR="00337DC5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interest</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
@@ -2310,161 +2263,75 @@
     </w:p>
     <w:p w14:paraId="7B003AFE" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc280211041"/>
       <w:r w:rsidRPr="000A3636">
         <w:t>Security Agreement; Fixture Filing.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="52E41F1A" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the </w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">To secure to Lender, the repayment of the Indebtedness, and all renewals, extensions and modifications thereof, and the performance of the covenants and agreements of Borrower contained in the Loan Documents, Borrower hereby pledges, assigns, and grants to Lender a continuing security interest in the UCC Collateral.  This Security Instrument constitutes a security agreement and a financing statement under the UCC.  This Security Instrument also constitutes a financing statement pursuant to the terms of the UCC with respect to any part of the Mortgaged Property that is or may become a Fixture under </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3636">
+        <w:t xml:space="preserve">applicable law, and will be recorded as a “fixture filing” in accordance with the UCC. </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower hereby authorizes Lender to file financing statements, continuation statements and financing statement amendments in such form as Lender may require to perfect or continue the perfection of this security interest without the signature of Borrower.  </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F22">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If an Event of Default has occurred and is continuing, Lender shall have the remedies of a secured party under the </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which </w:t>
+        <w:t xml:space="preserve">If an Event of Default has occurred and is continuing, Lender shall have the remedies of a secured party under the UCC or otherwise provided at law or in equity, in addition to all remedies provided by this Security Instrument and in any Loan Document.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3636">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender may exercise any or all of its remedies against the UCC Collateral separately or together, and in any order, without in any way affecting the availability or validity of Lender’s other remedies.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3636">
+        <w:t xml:space="preserve">For purposes of the UCC, the debtor is Borrower and the secured party is Lender.  The name and address of the debtor and secured party are set forth after Borrower’s signature below which </w:t>
       </w:r>
       <w:r w:rsidR="00E11547" w:rsidRPr="000A3636">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t xml:space="preserve"> the address</w:t>
       </w:r>
       <w:r w:rsidR="00E11547" w:rsidRPr="000A3636">
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t xml:space="preserve"> from which information on the security interest may be obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148A19F7" w14:textId="77777777" w:rsidR="00C0355E" w:rsidRPr="000A3636" w:rsidRDefault="00C0355E" w:rsidP="00C0355E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:noProof/>
@@ -2544,84 +2411,68 @@
         </w:rPr>
         <w:t xml:space="preserve">1 of this Security Instrument; (5) Borrower’s organizational identification number, if applicable, is as set forth after Borrower’s signature below; (6) Borrower is the owner of the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t>subject to no liens, charges or encumbrances other than the lien hereof;</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> (7) </w:t>
       </w:r>
       <w:r w:rsidR="00FE7F22">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">except as expressly provided in the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">the UCC Collateral </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
-        <w:t xml:space="preserve">will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
+        <w:t>will not be removed from the Mortgaged Property without the consent of Lender; and (8) no financing statement covering any of the UCC Collateral or any proceeds thereof is on file in any public office except pursuant hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1112D354" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t xml:space="preserve">All property of every kind acquired by Borrower after the date of this Security Instrument which by the terms of this Security Instrument shall be subject to the lien and the </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the </w:t>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>security interest created hereby, shall immediately upon the acquisition thereof by Borrower and without further conveyance or assignment become subject to the lien and security interest created by this Security Instrument.  Nevertheless, Borrower shall execute, acknowledge, deliver and record or file, as appropriate, all and every such further deeds of trust, mortgages, deeds to secure debt, security agreements, financing statements, assignments and assurances as Lender shall require for accomplishing the purposes of this Security Instrument and to comply with the rerecording requirements of the UCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A41F2A4" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Ref276386400"/>
       <w:bookmarkStart w:id="10" w:name="_Ref276386425"/>
       <w:bookmarkStart w:id="11" w:name="_Ref276386451"/>
       <w:bookmarkStart w:id="12" w:name="_Toc280211042"/>
       <w:r w:rsidRPr="000A3636">
         <w:t>Assignment of Leases and Rents; Appointment of Receiver; Lender in Possession.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="6F064F19" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00A81FC3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
@@ -4376,57 +4227,74 @@
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>Upon payment in full of the Indebtedness, Lender shall cause the release of this Security Instrument and Borrower shall pay Lender’s costs incurred in connection with such release.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57DD6BFA" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc280211051"/>
       <w:r w:rsidRPr="000A3636">
         <w:t>Substitute Trustee.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="64843F51" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>Lender, at Lender’s option, may from time to time remove Trustee and appoint a successor trustee in accordance with the laws of the Property Jurisdiction.  Without conveyance of the Mortgaged Property, the successor trustee shall succeed to all the title, power and duties conferred upon the Trustee in this Security Instrument and by applicable law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407DFD0A" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
+    <w:p w14:paraId="1561890F" w14:textId="1FE3A9F6" w:rsidR="00C4582E" w:rsidRDefault="00C4582E" w:rsidP="00C4582E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc280211052"/>
       <w:bookmarkStart w:id="31" w:name="_Ref117241558"/>
+      <w:r>
+        <w:t>Indemnity For Payment of Transfer Taxes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3303AD35" w14:textId="7036ED92" w:rsidR="00C4582E" w:rsidRDefault="00C4582E" w:rsidP="00C4582E">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006877D8">
+        <w:t>Borrower hereby agrees to indemnify Lender for any loss or damage incurred by Lender as a result of Borrower’s failure to pay any and all transfer, recordation, or other taxes or fees that are required to be paid in connection with any direct or indirect Transfer of ownership interests in Borrower.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407DFD0A" w14:textId="0F6BBB78" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>Governing Law; Consent to Jurisdiction and Venue.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="79BEE5C3" w14:textId="4AEDDE4A" w:rsidR="00C14BE7" w:rsidRPr="003A335D" w:rsidRDefault="00C14BE7" w:rsidP="00C14BE7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_cp_change_18"/>
       <w:bookmarkStart w:id="33" w:name="_Toc280211053"/>
       <w:r w:rsidRPr="003A335D">
         <w:rPr>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>The validity, enforceability, interpretation, and performance of this</w:t>
@@ -4600,68 +4468,71 @@
     <w:p w14:paraId="7796AC47" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>Miscellaneous Provisions.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="6A5C0ACA" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>This Security Instrument shall bind, and the rights granted by this Security Instrument shall benefit, the successors and assigns of Lender.  This Security Instrument shall bind, and the obligations granted by this Security Instrument shall inure to, any permitted successors and assigns of Borrower under the Loan Agreement.  If more than one</w:t>
       </w:r>
       <w:r w:rsidR="00702360">
         <w:t> (1)</w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
-        <w:t xml:space="preserve"> person or entity signs this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
+        <w:t xml:space="preserve"> person or entity signs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A3636">
+        <w:lastRenderedPageBreak/>
+        <w:t>this Security Instrument as Borrower, the obligations of such persons and entities shall be joint and several.</w:t>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="CO_SIGNERS"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="000A3636">
         <w:t xml:space="preserve">  The relationship between Lender and Borrower shall be solely that of creditor and debtor, respectively, and nothing contained in this Security Instrument shall create any other relationship between Lender and Borrower.  No creditor of any party to this Security Instrument and no other person shall be a third party beneficiary of this Security Instrument or any other Loan Document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6816CFE8" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
-        <w:lastRenderedPageBreak/>
         <w:t>The invalidity or unenforceability of any provision of this Security Instrument or any other Loan Document shall not affect the validity or enforceability of any other provision of this Security Instrument or of any other Loan Document, all of which shall remain in full force and effect.  This Security Instrument contains the complete and entire agreement among the parties as to the matters covered, rights granted and the obligations assumed in this Security Instrument.  This Security Instrument may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E32E008" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>The following rules of construction shall apply to this Security Instrument:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C96A33" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>The captions and headings of the sections of this Security Instrument are for convenience only and shall be disregarded in construing this Security Instrument.</w:t>
@@ -4744,81 +4615,84 @@
       <w:r w:rsidR="00DA4B2B" w:rsidRPr="000A3636">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A3636">
         <w:t>shall be interpreted to mean to the best of Borrower’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE0256E" w14:textId="77777777" w:rsidR="009157CE" w:rsidRPr="00957673" w:rsidRDefault="009157CE" w:rsidP="009157CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00957673">
         <w:t xml:space="preserve">Unless otherwise provided in this Security Instrument, if Lender’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00957673">
-        <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such </w:t>
+        <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957673">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">contemplated hereunder, such </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00957673">
         <w:t>designation, determination, selection, estimate, action or decision shall be made in Lender’s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6808B317" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:t>All references in this Security Instrument to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30CB7A29" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
-        <w:lastRenderedPageBreak/>
         <w:t>“Lender may” shall mean at Lender’s discretion, but shall not be an obligation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="091A3397" w14:textId="77777777" w:rsidR="00E11547" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="00B44EF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_Toc276107290"/>
       <w:bookmarkStart w:id="47" w:name="_Toc280211054"/>
       <w:r w:rsidRPr="000A3636">
         <w:t>Time is of the Essence</w:t>
       </w:r>
       <w:bookmarkStart w:id="48" w:name="_DV_M814"/>
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="000A3636">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
     </w:p>
     <w:p w14:paraId="4D39E047" w14:textId="77777777" w:rsidR="00B44EF9" w:rsidRPr="000A3636" w:rsidRDefault="00B44EF9" w:rsidP="009D12FA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -5210,51 +5084,112 @@
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="541FDEB1" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
             </w:pPr>
             <w:r w:rsidRPr="000A3636">
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:r w:rsidRPr="000A3636">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00CD1812">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65AF1187" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624"/>
+          <w:p w14:paraId="65AF1187" w14:textId="3F428A7D" w:rsidR="00755624" w:rsidRPr="00294085" w:rsidRDefault="00294085" w:rsidP="00294085">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00294085">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="007337F4" w:rsidRPr="00294085">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DRAFTING NOTE: </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2658D" w:rsidRPr="00B2658D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a corporation is executing this Security Instrument (on behalf of itself or Borrower), the signatory of the corporation must be identified as “Attorney-In-Fact” in the signature block or must otherwise comply with the execution requirements in </w:t>
+            </w:r>
+            <w:r w:rsidR="00B2658D" w:rsidRPr="00B2658D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DC Code Section 42-602</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B2658D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:caps/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00294085">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00755624" w:rsidRPr="00CD1812" w14:paraId="5C1DD489" w14:textId="77777777" w:rsidTr="00CD1812">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2673D286" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="000A3636">
               <w:t>The name, chief executive office and organizational identification number of Borrower (as Debtor under any applicable Uniform Commercial Code) are:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44601920" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:jc w:val="left"/>
@@ -5455,73 +5390,75 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1812">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="65478F91" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD1812">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[INSERT LENDER NOTICE ADDRESS IF DIFFERENT]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00755624" w:rsidRPr="00CD1812" w14:paraId="4C963BCF" w14:textId="77777777" w:rsidTr="00CD1812">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2824CE2E" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:spacing w:before="240"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD1812">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[INSERT TRUSTEE NOTICE ADDRESS]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27068B7C" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="00CD1812" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD1812">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4121E68B" w14:textId="77777777" w:rsidR="00755624" w:rsidRPr="000A3636" w:rsidRDefault="00755624" w:rsidP="00CD1812">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="5580"/>
               </w:tabs>
@@ -5690,141 +5627,141 @@
       </w:pPr>
       <w:r w:rsidRPr="000A3636">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[DESCRIPTION OF THE LAND]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B65098" w:rsidRPr="000A3636" w:rsidSect="00755624">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0C539A5F" w14:textId="77777777" w:rsidR="002E7A19" w:rsidRDefault="002E7A19">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4094AF88" w14:textId="77777777" w:rsidR="002E7A19" w:rsidRDefault="002E7A19">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6CCD3BBC" w14:textId="77777777" w:rsidR="002E7A19" w:rsidRDefault="002E7A19">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="166B407C" w14:textId="77777777" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00517FCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9600" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3888"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w:rsidRPr="00CD1812" w14:paraId="3FBF5BF8" w14:textId="77777777" w:rsidTr="00CD1812">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3888" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="2B95A24D" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00CD1812" w:rsidRDefault="0026212E" w:rsidP="006C637B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
@@ -5986,51 +5923,51 @@
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00CD1812">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>© 2010 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6FB17B26" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00937AE0" w:rsidRDefault="0026212E" w:rsidP="00E11547">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79154ADA" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00DA4B2B" w:rsidRDefault="0026212E">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w14:paraId="4669C7A4" w14:textId="77777777" w:rsidTr="00201267">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6123,125 +6060,125 @@
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>District of Columbia</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="62C9F0C9" w14:textId="676CD633" w:rsidR="0026212E" w:rsidRDefault="009E3124" w:rsidP="00500814">
+        <w:p w14:paraId="62C9F0C9" w14:textId="61B26ADC" w:rsidR="0026212E" w:rsidRDefault="00C4582E" w:rsidP="00500814">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="78274D58" w14:textId="0D5E977B" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00500814">
+        <w:p w14:paraId="78274D58" w14:textId="5196B8FD" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00500814">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="009E3124">
+          <w:r w:rsidR="00C4582E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00201267">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="25D57E70" w14:textId="77777777" w:rsidR="0026212E" w:rsidRDefault="0026212E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D7D4CE6" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00DA4B2B" w:rsidRDefault="0026212E" w:rsidP="00755624">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w14:paraId="356EFE7B" w14:textId="77777777" w:rsidTr="00201267">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6400,125 +6337,125 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>District of Columbia</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="022718DD" w14:textId="36EBDA37" w:rsidR="0026212E" w:rsidRDefault="009E3124" w:rsidP="00755624">
+        <w:p w14:paraId="022718DD" w14:textId="50819415" w:rsidR="0026212E" w:rsidRDefault="00C4582E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="30F18D35" w14:textId="15839929" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
+        <w:p w14:paraId="30F18D35" w14:textId="22C38609" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="009E3124">
+          <w:r w:rsidR="00C4582E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00201267">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7E52CBF3" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00517FCD" w:rsidRDefault="0026212E" w:rsidP="00517FCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="152AEB62" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00DA4B2B" w:rsidRDefault="0026212E" w:rsidP="00755624">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w14:paraId="052E818D" w14:textId="77777777" w:rsidTr="00201267">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6686,125 +6623,125 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>District of Columbia</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="23F73730" w14:textId="76C1E195" w:rsidR="0026212E" w:rsidRDefault="009E3124" w:rsidP="00755624">
+        <w:p w14:paraId="23F73730" w14:textId="1B9306BA" w:rsidR="0026212E" w:rsidRDefault="00C4582E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="5E0D0500" w14:textId="70C74D1F" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
+        <w:p w14:paraId="5E0D0500" w14:textId="285236F6" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="009E3124">
+          <w:r w:rsidR="00C4582E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00201267">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0AFCDD7B" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00517FCD" w:rsidRDefault="0026212E" w:rsidP="00517FCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A2EB264" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00DA4B2B" w:rsidRDefault="0026212E" w:rsidP="00755624">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9597" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4827"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w14:paraId="3B0B5C84" w14:textId="77777777" w:rsidTr="00201267">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4827" w:type="dxa"/>
@@ -6972,125 +6909,125 @@
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>District of Columbia</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2DAF59DB" w14:textId="729E9F93" w:rsidR="0026212E" w:rsidRDefault="009E3124" w:rsidP="00755624">
+        <w:p w14:paraId="2DAF59DB" w14:textId="2AA6D918" w:rsidR="0026212E" w:rsidRDefault="00C4582E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3B16EA38" w14:textId="30EFDD46" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
+        <w:p w14:paraId="3B16EA38" w14:textId="7E06EE78" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00755624">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="009E3124">
+          <w:r w:rsidR="00C4582E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00201267">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7EDEBB52" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00517FCD" w:rsidRDefault="0026212E" w:rsidP="00517FCD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="450E86B2" w14:textId="77777777" w:rsidR="0026212E" w:rsidRPr="00CF702F" w:rsidRDefault="0026212E">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9399" w:type="dxa"/>
       <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4629"/>
       <w:gridCol w:w="1633"/>
       <w:gridCol w:w="3137"/>
     </w:tblGrid>
     <w:tr w:rsidR="0026212E" w14:paraId="20EB7AB1" w14:textId="77777777" w:rsidTr="00500814">
       <w:trPr>
         <w:trHeight w:val="242"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4629" w:type="dxa"/>
@@ -7238,154 +7175,154 @@
               <w:bCs/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>District of Columbia</w:t>
               </w:r>
             </w:smartTag>
           </w:smartTag>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1633" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="07C8C9F0" w14:textId="65064BC8" w:rsidR="0026212E" w:rsidRDefault="009E3124" w:rsidP="00500814">
+        <w:p w14:paraId="07C8C9F0" w14:textId="6FAAF3BE" w:rsidR="0026212E" w:rsidRDefault="00C4582E" w:rsidP="00500814">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>12-25</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3137" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="3CF7A0E7" w14:textId="4D473C44" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00500814">
+        <w:p w14:paraId="3CF7A0E7" w14:textId="33BE1ADF" w:rsidR="0026212E" w:rsidRDefault="0026212E" w:rsidP="00500814">
           <w:pPr>
             <w:snapToGrid w:val="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:spacing w:val="-3"/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="009E3124">
+          <w:r w:rsidR="00C4582E">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2022 Fannie</w:t>
+            <w:t>2025 Fannie</w:t>
           </w:r>
           <w:r w:rsidR="00201267">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="16A47EE5" w14:textId="77777777" w:rsidR="0026212E" w:rsidRDefault="0026212E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="14D0BDAB" w14:textId="77777777" w:rsidR="002E7A19" w:rsidRDefault="002E7A19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="22C8DD7A" w14:textId="77777777" w:rsidR="002E7A19" w:rsidRDefault="002E7A19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30E10257" w14:textId="77777777" w:rsidR="009E3124" w:rsidRDefault="009E3124">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01AB2514"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7980BB50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Agreement21"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman Bold"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
@@ -8690,57 +8627,57 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="1440" w:firstLine="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="20595529">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1217819752">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="371198157">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="Heading1"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="28"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -8919,63 +8856,63 @@
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="(%9)"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="7920"/>
           </w:tabs>
           <w:ind w:left="1440" w:firstLine="28"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1106463829">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="118107960">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="328022416">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1287662600">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="25251875">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
@@ -8986,101 +8923,103 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="1440"/>
           </w:tabs>
           <w:ind w:left="0" w:firstLine="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="double"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="39937"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B65098"/>
     <w:rsid w:val="0000271C"/>
     <w:rsid w:val="0000418A"/>
     <w:rsid w:val="00004D31"/>
     <w:rsid w:val="00006EC8"/>
     <w:rsid w:val="00021B7A"/>
     <w:rsid w:val="00022D73"/>
     <w:rsid w:val="000269B1"/>
     <w:rsid w:val="00031AFE"/>
     <w:rsid w:val="00034BB8"/>
     <w:rsid w:val="00037AB8"/>
     <w:rsid w:val="0004316F"/>
     <w:rsid w:val="00045203"/>
+    <w:rsid w:val="00055058"/>
     <w:rsid w:val="0005787D"/>
+    <w:rsid w:val="00064812"/>
     <w:rsid w:val="0007255C"/>
     <w:rsid w:val="00075606"/>
     <w:rsid w:val="00081BCB"/>
     <w:rsid w:val="0008465C"/>
     <w:rsid w:val="00093E74"/>
     <w:rsid w:val="000A3636"/>
     <w:rsid w:val="000A5542"/>
     <w:rsid w:val="000B05D4"/>
     <w:rsid w:val="000D472A"/>
     <w:rsid w:val="000E48D6"/>
     <w:rsid w:val="000E6722"/>
     <w:rsid w:val="00103672"/>
     <w:rsid w:val="001055FB"/>
     <w:rsid w:val="00107EB2"/>
     <w:rsid w:val="001119BC"/>
     <w:rsid w:val="00130E3B"/>
     <w:rsid w:val="00145E61"/>
     <w:rsid w:val="0015101E"/>
     <w:rsid w:val="001535CC"/>
     <w:rsid w:val="0015415D"/>
     <w:rsid w:val="00164C0F"/>
     <w:rsid w:val="00171C4A"/>
     <w:rsid w:val="0017207F"/>
     <w:rsid w:val="00172AD1"/>
     <w:rsid w:val="00173226"/>
@@ -9093,50 +9032,51 @@
     <w:rsid w:val="001B2F15"/>
     <w:rsid w:val="001B5374"/>
     <w:rsid w:val="001B7DF3"/>
     <w:rsid w:val="001C09D8"/>
     <w:rsid w:val="001D418D"/>
     <w:rsid w:val="001D6040"/>
     <w:rsid w:val="001D608E"/>
     <w:rsid w:val="001E0C3F"/>
     <w:rsid w:val="001E2393"/>
     <w:rsid w:val="001E67A5"/>
     <w:rsid w:val="00201267"/>
     <w:rsid w:val="00213561"/>
     <w:rsid w:val="0021385B"/>
     <w:rsid w:val="002228C3"/>
     <w:rsid w:val="0022472D"/>
     <w:rsid w:val="0022474A"/>
     <w:rsid w:val="002403D0"/>
     <w:rsid w:val="00241A73"/>
     <w:rsid w:val="00242956"/>
     <w:rsid w:val="00244F92"/>
     <w:rsid w:val="0026212E"/>
     <w:rsid w:val="0026346D"/>
     <w:rsid w:val="002813D7"/>
     <w:rsid w:val="00284198"/>
     <w:rsid w:val="00293DC6"/>
+    <w:rsid w:val="00294085"/>
     <w:rsid w:val="002B11AD"/>
     <w:rsid w:val="002B7C4A"/>
     <w:rsid w:val="002C5AFD"/>
     <w:rsid w:val="002D190F"/>
     <w:rsid w:val="002D608B"/>
     <w:rsid w:val="002E3BA0"/>
     <w:rsid w:val="002E7A19"/>
     <w:rsid w:val="002F327F"/>
     <w:rsid w:val="00300609"/>
     <w:rsid w:val="0030389A"/>
     <w:rsid w:val="00305DDC"/>
     <w:rsid w:val="003101AE"/>
     <w:rsid w:val="00310386"/>
     <w:rsid w:val="00310B6C"/>
     <w:rsid w:val="0031173C"/>
     <w:rsid w:val="00313E0A"/>
     <w:rsid w:val="003155B9"/>
     <w:rsid w:val="00316A8C"/>
     <w:rsid w:val="00327A66"/>
     <w:rsid w:val="00337DC5"/>
     <w:rsid w:val="00340F08"/>
     <w:rsid w:val="00350991"/>
     <w:rsid w:val="00371363"/>
     <w:rsid w:val="00371506"/>
     <w:rsid w:val="003758E6"/>
@@ -9157,223 +9097,237 @@
     <w:rsid w:val="004450E8"/>
     <w:rsid w:val="0045338F"/>
     <w:rsid w:val="004536A5"/>
     <w:rsid w:val="004565DF"/>
     <w:rsid w:val="00461455"/>
     <w:rsid w:val="004619B7"/>
     <w:rsid w:val="0046395E"/>
     <w:rsid w:val="00463B84"/>
     <w:rsid w:val="0046448B"/>
     <w:rsid w:val="00493F54"/>
     <w:rsid w:val="00494112"/>
     <w:rsid w:val="004A342C"/>
     <w:rsid w:val="004C055E"/>
     <w:rsid w:val="004C4921"/>
     <w:rsid w:val="004C7143"/>
     <w:rsid w:val="004D630B"/>
     <w:rsid w:val="004F2754"/>
     <w:rsid w:val="004F4AF3"/>
     <w:rsid w:val="004F4EBA"/>
     <w:rsid w:val="00500814"/>
     <w:rsid w:val="00517FCD"/>
     <w:rsid w:val="00526301"/>
     <w:rsid w:val="0054111D"/>
     <w:rsid w:val="00541B6A"/>
     <w:rsid w:val="005435E8"/>
+    <w:rsid w:val="00547C37"/>
     <w:rsid w:val="00552142"/>
     <w:rsid w:val="0056260B"/>
     <w:rsid w:val="00571448"/>
     <w:rsid w:val="00575A59"/>
     <w:rsid w:val="00576C90"/>
     <w:rsid w:val="00586EA2"/>
     <w:rsid w:val="005872FB"/>
     <w:rsid w:val="005969C0"/>
     <w:rsid w:val="0059780D"/>
     <w:rsid w:val="005A0835"/>
     <w:rsid w:val="005A49EC"/>
     <w:rsid w:val="005A52A5"/>
     <w:rsid w:val="005C072C"/>
     <w:rsid w:val="005C0E3B"/>
     <w:rsid w:val="005C2209"/>
     <w:rsid w:val="005C4A0F"/>
     <w:rsid w:val="005E06C0"/>
     <w:rsid w:val="005E5E0F"/>
+    <w:rsid w:val="00613D98"/>
     <w:rsid w:val="00614929"/>
     <w:rsid w:val="006308E0"/>
     <w:rsid w:val="0064014F"/>
     <w:rsid w:val="00647A3E"/>
     <w:rsid w:val="00666662"/>
     <w:rsid w:val="00667028"/>
     <w:rsid w:val="00672137"/>
     <w:rsid w:val="00684A47"/>
     <w:rsid w:val="00695DBB"/>
     <w:rsid w:val="006A313C"/>
     <w:rsid w:val="006A3B36"/>
     <w:rsid w:val="006A64BB"/>
     <w:rsid w:val="006B3EC3"/>
     <w:rsid w:val="006B51FC"/>
     <w:rsid w:val="006C128E"/>
     <w:rsid w:val="006C637B"/>
+    <w:rsid w:val="006C6F6C"/>
     <w:rsid w:val="006D0873"/>
     <w:rsid w:val="006D5479"/>
     <w:rsid w:val="006E5E6E"/>
     <w:rsid w:val="006E70B4"/>
     <w:rsid w:val="006F1075"/>
     <w:rsid w:val="006F3EDE"/>
     <w:rsid w:val="00702360"/>
     <w:rsid w:val="00705DDA"/>
     <w:rsid w:val="00727E6A"/>
+    <w:rsid w:val="007337F4"/>
     <w:rsid w:val="007338A7"/>
     <w:rsid w:val="00735925"/>
     <w:rsid w:val="00737087"/>
     <w:rsid w:val="00743B55"/>
     <w:rsid w:val="00746A22"/>
     <w:rsid w:val="00755624"/>
     <w:rsid w:val="00770A79"/>
     <w:rsid w:val="00773741"/>
     <w:rsid w:val="0079397C"/>
+    <w:rsid w:val="007B3676"/>
     <w:rsid w:val="007B754B"/>
     <w:rsid w:val="007C06F0"/>
     <w:rsid w:val="007C19E0"/>
     <w:rsid w:val="007D4E4F"/>
     <w:rsid w:val="007E18D8"/>
     <w:rsid w:val="007F341C"/>
     <w:rsid w:val="007F3B57"/>
     <w:rsid w:val="00801BD3"/>
     <w:rsid w:val="00802455"/>
     <w:rsid w:val="00811416"/>
     <w:rsid w:val="00815B32"/>
     <w:rsid w:val="00815D58"/>
+    <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="008166F3"/>
     <w:rsid w:val="00836FF1"/>
     <w:rsid w:val="00862A84"/>
     <w:rsid w:val="0086571D"/>
     <w:rsid w:val="008676C2"/>
     <w:rsid w:val="0087316F"/>
     <w:rsid w:val="00874A8C"/>
     <w:rsid w:val="00883375"/>
     <w:rsid w:val="00884607"/>
     <w:rsid w:val="00890605"/>
     <w:rsid w:val="008A06D0"/>
     <w:rsid w:val="008A1FB1"/>
     <w:rsid w:val="008A5A93"/>
     <w:rsid w:val="008B4CEA"/>
     <w:rsid w:val="008C20BD"/>
     <w:rsid w:val="008C510C"/>
     <w:rsid w:val="008D2BE1"/>
     <w:rsid w:val="008D2C25"/>
     <w:rsid w:val="008F14A1"/>
     <w:rsid w:val="008F563B"/>
     <w:rsid w:val="008F78CA"/>
     <w:rsid w:val="009004D5"/>
     <w:rsid w:val="009072FE"/>
     <w:rsid w:val="009157CE"/>
     <w:rsid w:val="00915B61"/>
+    <w:rsid w:val="00922D76"/>
     <w:rsid w:val="0092347C"/>
     <w:rsid w:val="0092575F"/>
     <w:rsid w:val="00933DD8"/>
     <w:rsid w:val="00937AE0"/>
     <w:rsid w:val="00942BF5"/>
     <w:rsid w:val="009436AE"/>
     <w:rsid w:val="00950F05"/>
     <w:rsid w:val="00961689"/>
     <w:rsid w:val="00971807"/>
     <w:rsid w:val="00973C50"/>
     <w:rsid w:val="00974E3E"/>
     <w:rsid w:val="00976B3A"/>
     <w:rsid w:val="00977716"/>
     <w:rsid w:val="009804E9"/>
     <w:rsid w:val="00987B87"/>
     <w:rsid w:val="009C072B"/>
     <w:rsid w:val="009C375D"/>
     <w:rsid w:val="009D12FA"/>
     <w:rsid w:val="009D6681"/>
+    <w:rsid w:val="009D6E65"/>
     <w:rsid w:val="009D737C"/>
     <w:rsid w:val="009D73AD"/>
     <w:rsid w:val="009E1C22"/>
     <w:rsid w:val="009E3124"/>
     <w:rsid w:val="009E5FD1"/>
     <w:rsid w:val="009F4EDF"/>
     <w:rsid w:val="009F5980"/>
     <w:rsid w:val="009F6209"/>
     <w:rsid w:val="00A0508B"/>
     <w:rsid w:val="00A320CD"/>
     <w:rsid w:val="00A32AD0"/>
     <w:rsid w:val="00A370C0"/>
     <w:rsid w:val="00A403D0"/>
     <w:rsid w:val="00A46783"/>
     <w:rsid w:val="00A519E5"/>
     <w:rsid w:val="00A51F83"/>
     <w:rsid w:val="00A565B5"/>
+    <w:rsid w:val="00A62D97"/>
     <w:rsid w:val="00A728AD"/>
     <w:rsid w:val="00A81FC3"/>
     <w:rsid w:val="00A8333D"/>
     <w:rsid w:val="00A913E1"/>
     <w:rsid w:val="00A95558"/>
     <w:rsid w:val="00AA2DD4"/>
     <w:rsid w:val="00AA784A"/>
     <w:rsid w:val="00AB077A"/>
     <w:rsid w:val="00AE3627"/>
     <w:rsid w:val="00AE6BDD"/>
     <w:rsid w:val="00AF2442"/>
     <w:rsid w:val="00B123B4"/>
+    <w:rsid w:val="00B2658D"/>
     <w:rsid w:val="00B321D2"/>
     <w:rsid w:val="00B322B1"/>
     <w:rsid w:val="00B32C73"/>
     <w:rsid w:val="00B3393D"/>
     <w:rsid w:val="00B40564"/>
     <w:rsid w:val="00B444A8"/>
     <w:rsid w:val="00B44EF9"/>
+    <w:rsid w:val="00B47DA1"/>
+    <w:rsid w:val="00B56599"/>
     <w:rsid w:val="00B638DE"/>
     <w:rsid w:val="00B65098"/>
     <w:rsid w:val="00B82F93"/>
     <w:rsid w:val="00B83003"/>
     <w:rsid w:val="00B84039"/>
     <w:rsid w:val="00B84330"/>
     <w:rsid w:val="00B845DE"/>
     <w:rsid w:val="00B84EDF"/>
     <w:rsid w:val="00B91D11"/>
     <w:rsid w:val="00B92D0B"/>
     <w:rsid w:val="00B93839"/>
     <w:rsid w:val="00BA7465"/>
     <w:rsid w:val="00BA7B30"/>
     <w:rsid w:val="00BC0058"/>
     <w:rsid w:val="00BC3B55"/>
     <w:rsid w:val="00BC6EF8"/>
     <w:rsid w:val="00BC7A72"/>
     <w:rsid w:val="00BE3567"/>
     <w:rsid w:val="00BE4A77"/>
+    <w:rsid w:val="00BF75D6"/>
     <w:rsid w:val="00BF7C42"/>
     <w:rsid w:val="00C0355E"/>
     <w:rsid w:val="00C03C1E"/>
     <w:rsid w:val="00C0536E"/>
     <w:rsid w:val="00C14BE7"/>
     <w:rsid w:val="00C1507F"/>
     <w:rsid w:val="00C24D29"/>
     <w:rsid w:val="00C25093"/>
     <w:rsid w:val="00C34E76"/>
     <w:rsid w:val="00C40C36"/>
+    <w:rsid w:val="00C4582E"/>
     <w:rsid w:val="00C45DF6"/>
     <w:rsid w:val="00C46220"/>
     <w:rsid w:val="00C4651E"/>
     <w:rsid w:val="00C52A3E"/>
     <w:rsid w:val="00C626F5"/>
     <w:rsid w:val="00C723A7"/>
     <w:rsid w:val="00C75A61"/>
     <w:rsid w:val="00C81F1F"/>
     <w:rsid w:val="00C82F1D"/>
     <w:rsid w:val="00C8519D"/>
     <w:rsid w:val="00C931EE"/>
     <w:rsid w:val="00C94C0A"/>
     <w:rsid w:val="00C97B47"/>
     <w:rsid w:val="00CA541C"/>
     <w:rsid w:val="00CA7789"/>
     <w:rsid w:val="00CA7821"/>
     <w:rsid w:val="00CB7CE7"/>
     <w:rsid w:val="00CC37C9"/>
     <w:rsid w:val="00CC41A1"/>
     <w:rsid w:val="00CC60A7"/>
     <w:rsid w:val="00CC690E"/>
     <w:rsid w:val="00CD1812"/>
     <w:rsid w:val="00CD7FB3"/>
     <w:rsid w:val="00CE4A3B"/>
     <w:rsid w:val="00CE701C"/>
@@ -9452,68 +9406,68 @@
     <w:rsid w:val="00FE20E9"/>
     <w:rsid w:val="00FE5215"/>
     <w:rsid w:val="00FE5683"/>
     <w:rsid w:val="00FE7F22"/>
     <w:rsid w:val="00FF174D"/>
     <w:rsid w:val="00FF378C"/>
     <w:rsid w:val="00FF5CBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649"/>
+    <o:shapedefaults v:ext="edit" spidmax="39937"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1D871E73"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -9782,50 +9736,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE3567"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00293DC6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
@@ -11064,55 +11019,66 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewDelimiter">
     <w:name w:val="DeltaView Delimiter"/>
     <w:rsid w:val="00B92D0B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:locked/>
     <w:rsid w:val="009F5980"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="009E3124"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00C4582E"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="172186832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1301574491">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="333333"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="333333"/>
           </w:divBdr>
@@ -11640,68 +11606,68 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>45335</Characters>
+  <Pages>23</Pages>
+  <Words>8442</Words>
+  <Characters>45862</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>888</Lines>
-  <Paragraphs>362</Paragraphs>
+  <Lines>2413</Lines>
+  <Paragraphs>2468</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6025.DC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>53314</CharactersWithSpaces>
+  <CharactersWithSpaces>51836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6025.DC</dc:title>
   <dc:subject>Multifamily Security Instrument (District of Columbia Deed of Trust)</dc:subject>
   <dc:creator/>
   <cp:keywords/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>