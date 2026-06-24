--- v0 (2025-12-19)
+++ v1 (2026-06-24)
@@ -1645,51 +1645,50 @@
       </w:r>
       <w:r w:rsidR="00ED2155">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>be equal to</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Shortfall Amount for any month (or any year) during the Guaranteed Period. </w:t>
       </w:r>
       <w:r w:rsidRPr="00881915">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">DRAFTING NOTE: INSERT FULL UNDERWRITTEN ANNUAL COMMERCIAL INCOME ATTRIBUTED TO THE </w:t>
       </w:r>
       <w:r w:rsidR="003C1298" w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">VACANT COMMERCIAL SPACES (MASTER LEASE) AND </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
@@ -2614,51 +2613,50 @@
         <w:t>Obligated</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Amount;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE7D29F" w14:textId="45D877DA" w:rsidR="00CF1EF3" w:rsidRPr="005019FE" w:rsidRDefault="00725094">
       <w:pPr>
         <w:pStyle w:val="BodyText1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="50" w:name="_cp_change_86"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A62A13" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in the case of Commercial Leases that are subleases under the Master Lease, </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">each provide for an automatic conversion from a sublease with Commercial Tenant as subtenant and Master Lessee as sublandlord to a direct lease with Commercial Tenant as tenant and Borrower as landlord, to be effective as of the date of the </w:t>
       </w:r>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
@@ -2889,51 +2887,51 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">each Commercial Tenant under its respective Commercial Lease shall have taken </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>full</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> occupancy of the leased premises and operated the leased premises (e.g. each Commercial Tenant shall have been open for business to the general public for each of the Trailing Three Months);</w:t>
       </w:r>
       <w:r w:rsidR="001E3906">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35951C64" w14:textId="0C5404A4" w:rsidR="00D15DBA" w:rsidRDefault="001B6CB4" w:rsidP="00424536">
+    <w:p w14:paraId="35951C64" w14:textId="5FD99B66" w:rsidR="00D15DBA" w:rsidRDefault="001B6CB4" w:rsidP="00424536">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="001E3906">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>3</w:t>
@@ -3121,51 +3119,51 @@
         <w:t>, annualized</w:t>
       </w:r>
       <w:bookmarkStart w:id="58" w:name="_cp_change_93"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">, and actual expenses for the trailing </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:t>[DRAFTING NOTE: INSERT  NUMBER APPROVED BY FANNIE MAE:</w:t>
+        <w:t>[DRAFTING NOTE: INSERT NUMBER APPROVED BY FANNIE MAE:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> six (6)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> month period (annualized), as determined by Lender.  For purposes of this calculation, Lender shall determine the debt service coverage ratio by dividing the Net Cash Flow by the annual of principal and interest due under the Note for such Trailing Three Month period</w:t>
       </w:r>
       <w:bookmarkStart w:id="59" w:name="_cp_change_95"/>
@@ -3276,51 +3274,50 @@
         </w:rPr>
         <w:t>avoidance of doubt, the Guaranteed Period shall include any month in which a Commercial Tenant’s base rent obligation under the applicable Commercial Lease may not have commenced and any month in which one or more Commercial Leases may no longer be in effect.</w:t>
       </w:r>
       <w:bookmarkStart w:id="61" w:name="_cp_change_96"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="37AAAECE" w14:textId="27405BF3" w:rsidR="00EA0D4F" w:rsidRPr="005019FE" w:rsidRDefault="00EA0D4F" w:rsidP="0044426D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_cp_change_99"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="61"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Leased Commercial Space</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>” has the meaning set forth in the Recitals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C290680" w14:textId="04308085" w:rsidR="00836DA4" w:rsidRPr="005019FE" w:rsidRDefault="00836DA4" w:rsidP="0044426D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
@@ -4049,51 +4046,50 @@
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5509D8" w14:textId="20C34634" w:rsidR="00B82C96" w:rsidRPr="005019FE" w:rsidRDefault="00B82C96" w:rsidP="00B82C96">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="_Ref187950759"/>
       <w:bookmarkStart w:id="85" w:name="_cp_change_131"/>
       <w:bookmarkStart w:id="86" w:name="_Hlk142812895"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Agreement to Pay.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="6802F77F" w14:textId="58C277B6" w:rsidR="00BD650E" w:rsidRPr="005019FE" w:rsidRDefault="00EB6D13" w:rsidP="00B82C96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_cp_change_133"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Commencing on the Effective Date and continuing on the first of each month until the end of </w:t>
       </w:r>
       <w:r w:rsidR="00631CDA">
         <w:rPr>
@@ -4704,59 +4700,51 @@
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="110" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:57:00Z" w:original="(2)"/>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">within five (5) Business Days of each payment date under </w:t>
       </w:r>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...7 lines deleted...]
-        <w:t>Guaranteed Lease</w:t>
+        <w:t>the Guaranteed Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Borrower shall notify Guarantor of </w:t>
       </w:r>
       <w:bookmarkStart w:id="111" w:name="_cp_change_162"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shortfall Amount (if any).  Guarantor shall pay Borrower </w:t>
       </w:r>
       <w:bookmarkStart w:id="112" w:name="_cp_change_163"/>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
@@ -5181,58 +5169,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor’s obligations under this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="129" w:name="_cp_change_180"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="129"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">constitute a present and unconditional guaranty of payment and not merely a guaranty of collection.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">If Guarantor (or any Guarantor, if more than one) is a married person, and the state of residence of Guarantor or Guarantor’s spouse is a community property jurisdiction, Guarantor (or each such married </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Guarantor, if more than one) agrees that Borrower may satisfy Guarantor’s obligations under this Guaranty </w:t>
+        <w:t xml:space="preserve">If Guarantor (or any Guarantor, if more than one) is a married person, and the state of residence of Guarantor or Guarantor’s spouse is a community property jurisdiction, Guarantor (or each such married Guarantor, if more than one) agrees that Borrower may satisfy Guarantor’s obligations under this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="130" w:name="_cp_change_181"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to the extent of all Guarantor’s separate property and Guarantor’s interest in any community property.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70103277" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
@@ -5486,58 +5467,51 @@
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>any action or inaction by Lender under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of Borrower or Lender to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of Borrower or Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D79EA2F" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective </w:t>
-[...6 lines deleted...]
-        <w:t>property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
+        <w:t>any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3919E4AB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>any merger or consolidation of Borrower into or with any entity or any sale, lease or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31663490" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5749,58 +5723,51 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>which may be required by statute, rule of law or otherwise to preserve Borrower’s or Lender’s rights against Guarantor under this Guaranty</w:t>
       </w:r>
       <w:bookmarkStart w:id="145" w:name="_cp_change_196"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="145"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, including notice of acceptance, notice of any amendment of the </w:t>
       </w:r>
       <w:bookmarkStart w:id="146" w:name="_cp_change_197"/>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guaranteed </w:t>
-[...6 lines deleted...]
-        <w:t>Lease</w:t>
+        <w:t>Guaranteed Lease</w:t>
       </w:r>
       <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, or the Loan Documents, notice of the occurrence of any event of default under </w:t>
       </w:r>
       <w:bookmarkStart w:id="147" w:name="_cp_change_198"/>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Guaranteed Lease </w:t>
       </w:r>
       <w:bookmarkEnd w:id="147"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>or any Event of Default, notice of intent to accelerate, notice of acceleration, notice of dishonor, notice of foreclosure, notice of protest and notice of the incurring by Borrower of any obligation or indebtedness; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72AB0EAB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
@@ -5924,51 +5891,51 @@
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="149"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to Lender as collateral security for the full payment and performance by Borrower of all of its obligations under the Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422B821B" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Representations and Warranties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B1DED" w14:textId="702B8875" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="1A2B1DED" w14:textId="3A2B7B43" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower and Guarantor represent and warrant to Lender that </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005019FE">
@@ -6041,51 +6008,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="152" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:57:00Z" w:original="(b)"/>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="153" w:name="_cp_change_203"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="153"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">is a valid and binding agreement enforceable against the parties in accordance with its terms,  and </w:t>
+        <w:t xml:space="preserve">is a valid and binding agreement enforceable against the parties in accordance with its terms, and </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
@@ -6298,51 +6265,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="162"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1691ACBD" w14:textId="62F25D64" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Borrower shall not assign its interest in this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="163" w:name="_cp_change_209"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="163"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>or any portion thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C9F21" w14:textId="06F5C143" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -6674,51 +6640,50 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="172"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF65C26" w14:textId="08009DAA" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Nothing contained in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref279389998 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
@@ -7070,51 +7035,50 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>cost and expense, such further documentation or information as Lender or Investor may reasonably require, in order to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016C7348" w14:textId="427BD958" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="005140EA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enable Lender to sell the Mortgage Loan </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>or participation interests therein to such Investor</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E12EE0F" w14:textId="77777777" w:rsidR="00B11719" w:rsidRDefault="005140EA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:rPr>
@@ -7226,69 +7190,83 @@
       <w:bookmarkEnd w:id="178"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">or in observing any of the covenants or agreements contained in this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="179" w:name="_cp_change_221"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="179"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>(or, if Guarantor is in default, describing such default in reasonable detail); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA0FA5E" w14:textId="72BB5FFE" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
+    <w:p w14:paraId="4BA0FA5E" w14:textId="60850336" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty </w:t>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81CDB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="180" w:name="_cp_change_222"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="180"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">as is reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
@@ -7483,58 +7461,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower and Guarantor acknowledge that Lender may assign its rights under this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="182" w:name="_cp_change_223"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="182"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">in whole or in part and, upon any such assignment, all the terms </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">and provisions of this Guaranty </w:t>
+        <w:t xml:space="preserve">in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="183" w:name="_cp_change_224"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="183"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>shall inure to the benefit of such assignee to the extent so assigned.  Neither Borrower nor Guarantor may assign its rights, duties or obligations under this Guaranty</w:t>
       </w:r>
       <w:bookmarkStart w:id="184" w:name="_cp_change_225"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="184"/>
@@ -7891,51 +7862,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>deemed given on the earlier to occur of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E6E80F" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(A)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>the date when the notice is received by the addressee; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096186FB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(B)</w:t>
       </w:r>
@@ -8366,75 +8336,51 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="209" w:name="_Toc394568915"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="210" w:name="_cp_change_238"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="210"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">or the security for the Indebtedness, Guarantor and Borrower each </w:t>
-[...23 lines deleted...]
-        <w:t>subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor and Borrower each waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
+        <w:t>or the security for the Indebtedness, Guarantor and Borrower each consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor and Borrower each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor and Borrower each waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162131C4" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="209"/>
     </w:p>
     <w:p w14:paraId="127EF7F5" w14:textId="57FC4A97" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
@@ -8741,51 +8687,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>it has had the opportunity to consult counsel; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00471109" w14:textId="1A59CAF6" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>it has not relied on Borrower or Lender for any guidance or expertise in analyzing the financial or other consequences of the transactions contemplated by this Guaranty</w:t>
       </w:r>
       <w:bookmarkStart w:id="222" w:name="_cp_change_248"/>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>and Agreement to Pay,</w:t>
       </w:r>
       <w:bookmarkEnd w:id="222"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
@@ -9177,51 +9122,50 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Borrower may” shall mean at Borrower’s discretion, but shall not be an obligation, and “Lender may” shall mean at Lender’s discretion, but shall not be an obligation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DF5F179" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00B11719">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Schedules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F3D8281" w14:textId="4CB95268" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The schedules, if any, attached to this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="236" w:name="_cp_change_263"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
@@ -9430,51 +9374,50 @@
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="254" w:name="_Hlk183172539"/>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:p w14:paraId="7EE375B8" w14:textId="6E59EFA8" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, B</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">orrower and Guarantor have signed and delivered this Guaranty </w:t>
       </w:r>
       <w:bookmarkStart w:id="255" w:name="_cp_change_267"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
       <w:bookmarkEnd w:id="255"/>
@@ -9587,51 +9530,50 @@
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="259" w:name="_cp_change_271"/>
       <w:bookmarkEnd w:id="258"/>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:p w14:paraId="102F446E" w14:textId="5F972331" w:rsidR="007A7CD2" w:rsidRPr="005019FE" w:rsidRDefault="007A7CD2" w:rsidP="007A7CD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0060EB75" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="005019FE" w:rsidRDefault="007A7CD2" w:rsidP="007A7CD2">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
@@ -9655,51 +9597,50 @@
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="261" w:name="_cp_change_273"/>
       <w:bookmarkEnd w:id="260"/>
     </w:p>
     <w:p w14:paraId="5B866E7E" w14:textId="228C7970" w:rsidR="00CF1EF3" w:rsidRPr="005019FE" w:rsidRDefault="00725094">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="262" w:name="_cp_change_275"/>
       <w:bookmarkEnd w:id="261"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">By executing below, Master Lessee hereby agrees to comply with the terms and requirements relating to the </w:t>
       </w:r>
       <w:r w:rsidR="009A1FEF" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Master </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>Lease as set forth in this Guaranty.</w:t>
       </w:r>
       <w:bookmarkStart w:id="263" w:name="_cp_change_274"/>
       <w:bookmarkEnd w:id="262"/>
     </w:p>
     <w:p w14:paraId="4F49B821" w14:textId="77777777" w:rsidR="00CF1EF3" w:rsidRPr="005019FE" w:rsidRDefault="00725094">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9796,216 +9737,198 @@
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451569BE" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE I TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61866714" w14:textId="4877DD00" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="61866714" w14:textId="45F1BBA8" w:rsidR="008006B3" w:rsidRPr="005019FE" w:rsidRDefault="0035096A" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005019FE">
-[...21 lines deleted...]
-        <w:t>COMMERCIAL RENT</w:t>
+      <w:r w:rsidRPr="0035096A">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AGREEMENT TO PAY AND GUARANTY OF COMMERCIAL RENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF64A3E" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>State-Specific Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358B2409" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="273" w:name="_DV_M100"/>
-      <w:bookmarkStart w:id="274" w:name="_DV_M103"/>
+      <w:bookmarkStart w:id="272" w:name="_DV_M100"/>
+      <w:bookmarkStart w:id="273" w:name="_DV_M103"/>
+      <w:bookmarkEnd w:id="272"/>
       <w:bookmarkEnd w:id="273"/>
-      <w:bookmarkEnd w:id="274"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE:  INCLUDE AND UNBRACKET ANY OF THE FOLLOWING PROVISIONS APPLICABLE TO THE PROPERTY JURISDICTION AND DELETE ALL OTHERS:]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F23C3F" w14:textId="308FB62C" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined herein have the meanings given to such terms in the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="275" w:name="_cp_change_283"/>
+      <w:bookmarkStart w:id="274" w:name="_cp_change_283"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="275"/>
+      <w:bookmarkEnd w:id="274"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to which this Schedule is attached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28FE0199" w14:textId="562E1ABB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>The additional provision(s) set forth below shall also apply and are incorporated into the Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="276" w:name="_cp_change_284"/>
+      <w:bookmarkStart w:id="275" w:name="_cp_change_284"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="276"/>
+      <w:bookmarkEnd w:id="275"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339013B7" w14:textId="06B6DAA4" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ALABAMA:</w:t>
       </w:r>
@@ -10053,91 +9976,91 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="277" w:name="_cp_change_285"/>
+      <w:bookmarkStart w:id="276" w:name="_cp_change_285"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="276"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="395111BF" w14:textId="2BC6541C" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="278" w:name="_cp_change_287"/>
+      <w:bookmarkStart w:id="277" w:name="_cp_change_287"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="278"/>
+      <w:bookmarkEnd w:id="277"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives all benefits, rights and/or defenses which might otherwise be available to Guarantor under Alabama Code Sections 8-3-1 through 8-3-42 and all rights of exemption under the laws of the State of Alabama.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7622A40D" w14:textId="6D672012" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
@@ -10199,210 +10122,209 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="279" w:name="_cp_change_288"/>
+      <w:bookmarkStart w:id="278" w:name="_cp_change_288"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="278"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FC747F" w14:textId="72957B41" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="280" w:name="_cp_change_290"/>
+      <w:bookmarkStart w:id="279" w:name="_cp_change_290"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="279"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives, to the fullest extent allowed by applicable law, all of Guarantor’s rights under Sections 12-1566, 12</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">1641, </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>et seq.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, 44-142, 47-3419, and 47-3605 of Arizona Revised Statutes, and Rule 17(e) of the Arizona Rules of Civil Procedure, as now in effect or as modified or amended in the future and any similar or analogous other present or future statutory or common law or procedural rule of any jurisdiction relevant to guarantors, indemnitors, sureties, co</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">makers and/or accommodation parties.  Guarantor’s obligations under this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="281" w:name="_cp_change_291"/>
+      <w:bookmarkStart w:id="280" w:name="_cp_change_291"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="280"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>may be enforced by Borrower or Lender in an action regardless of whether a trustee’s sale is held.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550DE3A8" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ADD THE FOLLOWING FOR ANY GUARANTOR THAT IS A MARRIED INDIVIDUAL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E394BA" w14:textId="3D1B94DB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="282" w:name="_cp_change_292"/>
+      <w:bookmarkStart w:id="281" w:name="_cp_change_292"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkEnd w:id="281"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CD5E3E" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -10410,107 +10332,107 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arizona Specific Provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A52C9E" w14:textId="25B33267" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Any person signing this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="283" w:name="_cp_change_293"/>
+      <w:bookmarkStart w:id="282" w:name="_cp_change_293"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="282"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">solely as the spouse of Guarantor consents that this Guaranty </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="283" w:name="_cp_change_294"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Agreement to Pay </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="283"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">solely as the spouse of Guarantor consents that this Guaranty </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">and Agreement to Pay </w:t>
+        <w:t>will bind only Guarantor’s interest in (i) Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by the spouse of Guarantor will not bind such spouse’s interest in any such marital community property, or such spouse’s separate property to the payment and performance of Guarantor’s obligations under this Guaranty</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="284" w:name="_cp_change_295"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
       <w:bookmarkEnd w:id="284"/>
-      <w:r w:rsidRPr="005019FE">
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="285"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05AD76CE" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="286" w:name="_Hlk45100704"/>
+      <w:bookmarkStart w:id="285" w:name="_Hlk45100704"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Guarantor Spouse’s Signature:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB3624C" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>_________________________________(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECEF6EA" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
@@ -10567,51 +10489,51 @@
     <w:p w14:paraId="498B9DC0" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p w14:paraId="0C2FA359" w14:textId="2AFB4AB4" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ARKANSAS:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
@@ -10651,113 +10573,113 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="287" w:name="_cp_change_296"/>
+      <w:bookmarkStart w:id="286" w:name="_cp_change_296"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkEnd w:id="286"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9A4395" w14:textId="55173FE6" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="288" w:name="_cp_change_298"/>
+      <w:bookmarkStart w:id="287" w:name="_cp_change_298"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="288"/>
+      <w:bookmarkEnd w:id="287"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In recognition of the liability of Guarantor pursuant to this Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="289" w:name="_cp_change_299"/>
+      <w:bookmarkStart w:id="288" w:name="_cp_change_299"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="289"/>
+      <w:bookmarkEnd w:id="288"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Guarantor waives and relinquishes any and all rights, defenses and benefits limiting or exonerating the liability of Guarantor including the rights and defenses of an “accommodation party” pursuant to the Arkansas Uniform Commercial Code, Ark. Code Ann. Section 4-3-101 et seq.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1F7216" w14:textId="59F72AD3" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -10811,198 +10733,184 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="290" w:name="_cp_change_300"/>
+      <w:bookmarkStart w:id="289" w:name="_cp_change_300"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="290"/>
+      <w:bookmarkEnd w:id="289"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7068905A" w14:textId="77FB2E06" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="291" w:name="_cp_change_302"/>
+      <w:bookmarkStart w:id="290" w:name="_cp_change_302"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="291"/>
+      <w:bookmarkEnd w:id="290"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>To the extent not addressed elsewhere by this Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="292" w:name="_cp_change_303"/>
+      <w:bookmarkStart w:id="291" w:name="_cp_change_303"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="292"/>
-[...11 lines deleted...]
-        <w:t>following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
+      <w:bookmarkEnd w:id="291"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7676CF24" w14:textId="72B9188A" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FD07F0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>To the extent not addressed elsewhere by this Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="293" w:name="_cp_change_304"/>
+      <w:bookmarkStart w:id="292" w:name="_cp_change_304"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="293"/>
+      <w:bookmarkEnd w:id="292"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Guarantor expressly agrees not to exercise or take advantage of any rights, benefits and/or defenses which might be available to Guarantor under the following California Civil Code Sections, unless and until the guaranteed obligations shall have been indefeasibly paid and satisfied in full:  Section 2839 (performance of the principal obligation, or an offer of such performance, duly made as provided in the Civil </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, exonerates a surety), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of </w:t>
-[...6 lines deleted...]
-        <w:t>security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
+        <w:t>, exonerates a surety), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F5A16C" w14:textId="18807FA1" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FD07F0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
@@ -11082,84 +10990,84 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of indemnification and contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BEE17A2" w14:textId="2ED74C90" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="294" w:name="_DV_C103"/>
+      <w:bookmarkStart w:id="293" w:name="_DV_C103"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FD07F0">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkEnd w:id="293"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Guarantor waives all rights and defenses that Guarantor may have because the debtor’s (Borrower’s) debt is secured by real property.  This means, among other things:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780D8CC5" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
@@ -11202,51 +11110,50 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This is an unconditional and irrevocable waiver of any rights and defenses Guarantor may have because the debtor’s debt is secured by real property.  These rights and defenses include, but are not limited to, any rights or defenses based upon Sections 580a, 580b, 580d or 726 of the Code of Civil Procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5436A60C" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor waives all rights and defenses arising out of an election of remedies by the creditor, even though that election of remedies, such as a nonjudicial foreclosure with respect to security for a guaranteed obligation, has destroyed Guarantor’s rights of subrogation and reimbursement against the principal (Borrower) by the operation of Section 580d of the Code of Civil Procedure or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8D0B6D" w14:textId="7F3AC0EB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FD07F0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>l</w:t>
@@ -11333,59 +11240,59 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="295" w:name="_cp_change_305"/>
+      <w:bookmarkStart w:id="294" w:name="_cp_change_305"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="294"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D2F63D" w14:textId="0ADFE823" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00FD07F0" w:rsidRPr="00FD07F0">
@@ -11430,59 +11337,59 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CONNECTICUT:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="296" w:name="_cp_change_308"/>
+      <w:bookmarkStart w:id="295" w:name="_cp_change_308"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="296"/>
+      <w:bookmarkEnd w:id="295"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE8ECBF" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -11614,357 +11521,348 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="297" w:name="_cp_change_309"/>
+      <w:bookmarkStart w:id="296" w:name="_cp_change_309"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkEnd w:id="296"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BE3063" w14:textId="598AFFFD" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="18BE3063" w14:textId="65B8FD5C" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor acknowledges and agrees that Lender has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due under the</w:t>
       </w:r>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guaranteed Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="298" w:name="_cp_change_312"/>
+      <w:bookmarkStart w:id="297" w:name="_cp_change_312"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="298"/>
+      <w:bookmarkEnd w:id="297"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5352FF0F" w14:textId="0C316AA6" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Section </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="299" w:name="_cp_change_313"/>
+      <w:bookmarkStart w:id="298" w:name="_cp_change_313"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="299"/>
+      <w:bookmarkEnd w:id="298"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320FCC06" w14:textId="4AD93924" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="300" w:name="_cp_change_315"/>
+      <w:bookmarkStart w:id="299" w:name="_cp_change_315"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="300"/>
+      <w:bookmarkEnd w:id="299"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of O.C.G.A. Section 10-7-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2312D966" w14:textId="5DEFB91D" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="301" w:name="_cp_change_317"/>
+      <w:bookmarkStart w:id="300" w:name="_cp_change_317"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="301"/>
+      <w:bookmarkEnd w:id="300"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed</w:t>
       </w:r>
-      <w:bookmarkStart w:id="302" w:name="_cp_change_319"/>
+      <w:bookmarkStart w:id="301" w:name="_cp_change_319"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>/Owed Amount</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="301"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maximum Guaranteed</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="302" w:name="_cp_change_321"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>/Owed Amount</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="302"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
+        <w:t xml:space="preserve"> or the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for the </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed</w:t>
       </w:r>
-      <w:bookmarkStart w:id="303" w:name="_cp_change_321"/>
-      <w:r w:rsidRPr="005019FE">
+      <w:bookmarkStart w:id="303" w:name="_cp_change_323"/>
+      <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:t>/Owed Amount</w:t>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="20"/>
+          <w:u w:color="0000FF"/>
+        </w:rPr>
+        <w:t>Owed Amount</w:t>
       </w:r>
       <w:bookmarkEnd w:id="303"/>
-      <w:r w:rsidRPr="005019FE">
-[...29 lines deleted...]
-      <w:bookmarkEnd w:id="304"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, whether or not the liability of Borrower or any other obligor for such amounts is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252AE204" w14:textId="2FD9A985" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -12018,91 +11916,91 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="305" w:name="_cp_change_324"/>
+      <w:bookmarkStart w:id="304" w:name="_cp_change_324"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="305"/>
+      <w:bookmarkEnd w:id="304"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792D83A0" w14:textId="520E9FE0" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="306" w:name="_cp_change_326"/>
+      <w:bookmarkStart w:id="305" w:name="_cp_change_326"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="306"/>
+      <w:bookmarkEnd w:id="305"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of HRS Chapter 651 to the fullest extent permitted by law.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="621F7899" w14:textId="2B5F4B59" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -12163,91 +12061,91 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="307" w:name="_cp_change_327"/>
+      <w:bookmarkStart w:id="306" w:name="_cp_change_327"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="307"/>
+      <w:bookmarkEnd w:id="306"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C627FF0" w14:textId="161843B9" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="308" w:name="_cp_change_329"/>
+      <w:bookmarkStart w:id="307" w:name="_cp_change_329"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="308"/>
+      <w:bookmarkEnd w:id="307"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor hereby releases, relinquishes and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the State of Idaho, if applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D30BC8" w14:textId="7D9045BB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -12261,117 +12159,110 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>IOWA:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="309" w:name="_cp_change_330"/>
+      <w:bookmarkStart w:id="308" w:name="_cp_change_330"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="309"/>
+      <w:bookmarkEnd w:id="308"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5077B938" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0970B6" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">IMPORTANT:  READ BEFORE SIGNING.  THE TERMS OF THIS GUARANTY SHOULD BE READ CAREFULLY BECAUSE </w:t>
-[...6 lines deleted...]
-        <w:t>ONLY THOSE TERMS IN WRITING ARE ENFORCEABLE.  NO OTHER TERMS OR ORAL PROMISES NOT CONTAINED IN THIS GUARANTY MAY BE LEGALLY ENFORCED.  YOU MAY CHANGE THE TERMS OF THIS GUARANTY ONLY BY ANOTHER WRITTEN AGREEMENT.</w:t>
+        <w:t>IMPORTANT:  READ BEFORE SIGNING.  THE TERMS OF THIS GUARANTY SHOULD BE READ CAREFULLY BECAUSE ONLY THOSE TERMS IN WRITING ARE ENFORCEABLE.  NO OTHER TERMS OR ORAL PROMISES NOT CONTAINED IN THIS GUARANTY MAY BE LEGALLY ENFORCED.  YOU MAY CHANGE THE TERMS OF THIS GUARANTY ONLY BY ANOTHER WRITTEN AGREEMENT.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3135C804" w14:textId="3027A7DA" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>KENTUCKY:</w:t>
@@ -12420,300 +12311,330 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="310" w:name="_cp_change_331"/>
+      <w:bookmarkStart w:id="309" w:name="_cp_change_331"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="310"/>
+      <w:bookmarkEnd w:id="309"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77470962" w14:textId="509D7888" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="77470962" w14:textId="1D01589F" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="0086037F" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005019FE">
+      <w:r w:rsidRPr="0086037F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notwithstanding anything in this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="311" w:name="_cp_change_332"/>
-[...3 lines deleted...]
-          <w:u w:color="0000FF"/>
+      <w:r w:rsidR="001C314E" w:rsidRPr="001C314E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="311"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="005019FE">
+      <w:r w:rsidRPr="0086037F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>to the contrary, the instrument being guaranteed, within the meaning of K.R.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086037F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">371.065, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C314E" w:rsidRPr="001C314E">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>is each Guaranteed Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086037F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, but only to the extent of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="005019FE">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="005019FE">
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve">Indebtedness, which shall in no event exceed two hundred percent (200%) of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00BE6847">
+        <w:t xml:space="preserve">Unless terminated earlier as set forth herein, this </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:t>Guaranty shall terminate on the date five (5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve">”).  Termination of this Guaranty on the Termination Date shall not affect the liability of Guarantor with respect to </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve"> any Indebtedness created or incurred prior to the Termination Date, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00BE6847" w:rsidRPr="00682D5A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00256105" w:rsidRPr="00256105">
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB49D9" w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3FDCD3" w14:textId="69FF3ABC" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>LOUISIANA:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Section </w:t>
       </w:r>
-      <w:bookmarkStart w:id="314" w:name="_cp_change_338"/>
+      <w:bookmarkStart w:id="310" w:name="_cp_change_338"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="314"/>
+      <w:bookmarkEnd w:id="310"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="315" w:name="_cp_change_339"/>
+      <w:bookmarkStart w:id="311" w:name="_cp_change_339"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="315"/>
+      <w:bookmarkEnd w:id="311"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C077DF7" w14:textId="76085151" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="316" w:name="_cp_change_341"/>
+      <w:bookmarkStart w:id="312" w:name="_cp_change_341"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="316"/>
+      <w:bookmarkEnd w:id="312"/>
       <w:r w:rsidR="00FD07F0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">any right to revoke this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="317" w:name="_cp_change_342"/>
+      <w:bookmarkStart w:id="313" w:name="_cp_change_342"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="317"/>
+      <w:bookmarkEnd w:id="313"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as to any future advances made by Lender to protect Lender’s interest in the Mortgaged Property.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26785B8D" w14:textId="70932958" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
@@ -12766,59 +12687,59 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="318" w:name="_cp_change_343"/>
+      <w:bookmarkStart w:id="314" w:name="_cp_change_343"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="318"/>
+      <w:bookmarkEnd w:id="314"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725CFC7F" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, Guarantor acknowledges that </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
@@ -12897,92 +12818,92 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="319" w:name="_cp_change_344"/>
+      <w:bookmarkStart w:id="315" w:name="_cp_change_344"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="319"/>
+      <w:bookmarkEnd w:id="315"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B76654E" w14:textId="38247D99" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="320" w:name="_cp_change_346"/>
+      <w:bookmarkStart w:id="316" w:name="_cp_change_346"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="320"/>
+      <w:bookmarkEnd w:id="316"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, to the extent permitted by applicable law, Guarantor waives the benefit of Minnesota Statutes Section 582.30.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78191928" w14:textId="57711EA9" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -13043,230 +12964,234 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="321" w:name="_cp_change_347"/>
+      <w:bookmarkStart w:id="317" w:name="_cp_change_347"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="321"/>
+      <w:bookmarkEnd w:id="317"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E6F9BB" w14:textId="6AF32315" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="322" w:name="_cp_change_349"/>
+      <w:bookmarkStart w:id="318" w:name="_cp_change_349"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="322"/>
+      <w:bookmarkEnd w:id="318"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in </w:t>
-[...6 lines deleted...]
-        <w:t>Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605(9), discharge under Nevada Revised Statutes Section 104.3605.</w:t>
+        <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605(9), discharge under Nevada Revised Statutes Section 104.3605.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390771D8" w14:textId="5A4D2CAD" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="6F1349F2" w14:textId="77777777" w:rsidR="00E81CDB" w:rsidRPr="00E81CDB" w:rsidRDefault="00E81CDB" w:rsidP="00E81CDB">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81CDB">
         <w:t>NEW MEXICO:</w:t>
       </w:r>
-      <w:r w:rsidRPr="005019FE">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E81CDB">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005019FE">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="005019FE">
-[...18 lines deleted...]
-        <w:t>as Section [__]:</w:t>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5208B256" w14:textId="77777777" w:rsidR="00E81CDB" w:rsidRPr="00E81CDB" w:rsidRDefault="00E81CDB" w:rsidP="00E81CDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32AE7CF6" w14:textId="77777777" w:rsidR="00E81CDB" w:rsidRPr="00E81CDB" w:rsidRDefault="00E81CDB" w:rsidP="00E81CDB">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E81CDB">
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA74F7F" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A1A7C8" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to Section 58-6-5 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
+        <w:t>Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AE8C2E" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NORTH</w:t>
       </w:r>
@@ -13332,153 +13257,153 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="324" w:name="_cp_change_351"/>
+      <w:bookmarkStart w:id="319" w:name="_cp_change_351"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="324"/>
+      <w:bookmarkEnd w:id="319"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E25EB29" w14:textId="0C95C7EE" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="325" w:name="_cp_change_353"/>
+      <w:bookmarkStart w:id="320" w:name="_cp_change_353"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="325"/>
+      <w:bookmarkEnd w:id="320"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor also waives, to the fullest extent permitted by law, all rights, including, without limitation, all rights granted by Sections 26-7 through 26-9, inclusive, of the North Carolina Statutes, to require Lender to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FBB4ED2" w14:textId="4425E1EE" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">proceed against or exhaust any collateral held by Lender to secure the payment of the </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed</w:t>
       </w:r>
-      <w:bookmarkStart w:id="326" w:name="_cp_change_355"/>
+      <w:bookmarkStart w:id="321" w:name="_cp_change_355"/>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Owed Amount</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="326"/>
+      <w:bookmarkEnd w:id="321"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the repayment of the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCBC0B5" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
@@ -13581,225 +13506,218 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="327" w:name="_cp_change_356"/>
+      <w:bookmarkStart w:id="322" w:name="_cp_change_356"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="327"/>
+      <w:bookmarkEnd w:id="322"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397B0EC1" w14:textId="0966FEEA" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="328" w:name="_cp_change_358"/>
+      <w:bookmarkStart w:id="323" w:name="_cp_change_358"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="328"/>
+      <w:bookmarkEnd w:id="323"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="329" w:name="_cp_change_359"/>
+      <w:bookmarkStart w:id="324" w:name="_cp_change_359"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="329"/>
-[...13 lines deleted...]
-      <w:bookmarkStart w:id="330" w:name="_cp_change_360"/>
+      <w:bookmarkEnd w:id="324"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as to any future advances by Lender under the Security Instrument to protect its interest in the Mortgaged Property.  If Lender elects to enforce this Guaranty </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="325" w:name="_cp_change_360"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="330"/>
+      <w:bookmarkEnd w:id="325"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Lender to set off the value of the Mortgaged Property against the </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed</w:t>
       </w:r>
-      <w:bookmarkStart w:id="331" w:name="_cp_change_362"/>
+      <w:bookmarkStart w:id="326" w:name="_cp_change_362"/>
       <w:r w:rsidR="005019FE" w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Owed Amount</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="331"/>
+      <w:bookmarkEnd w:id="326"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F1C9AC" w14:textId="1F77F519" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>OREGON:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="332" w:name="_cp_change_363"/>
+      <w:bookmarkStart w:id="327" w:name="_cp_change_363"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="332"/>
+      <w:bookmarkEnd w:id="327"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D290DF" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -13963,210 +13881,247 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="333" w:name="_cp_change_364"/>
+      <w:bookmarkStart w:id="328" w:name="_cp_change_364"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="333"/>
+      <w:bookmarkEnd w:id="328"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding “shall be joint and several with Borrower and,” to the first sentence thereof immediately after “The obligations of Guarantor under this Guaranty</w:t>
       </w:r>
-      <w:bookmarkStart w:id="334" w:name="_cp_change_365"/>
+      <w:bookmarkStart w:id="329" w:name="_cp_change_365"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Agreement to Pay</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="334"/>
+      <w:bookmarkEnd w:id="329"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7AC6DD" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2C00BA" w14:textId="7AF38DE8" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="0D2C00BA" w14:textId="36C9F148" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="335" w:name="_cp_change_366"/>
+      <w:bookmarkStart w:id="330" w:name="_cp_change_366"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="335"/>
-[...4 lines deleted...]
-        <w:t>as Section [__]:</w:t>
+      <w:bookmarkEnd w:id="330"/>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="001F400C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F400C" w:rsidRPr="001F400C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS § 29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="001F400C" w:rsidRPr="001F400C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C249D89" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>South Carolina State Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BC72ED" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="53BC72ED" w14:textId="0C8FF1BB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the mortgaged property apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE </w:t>
-[...6 lines deleted...]
-        <w:t>WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00117547">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00117547">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005019FE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F91C623" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -14447,92 +14402,92 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="336" w:name="_cp_change_367"/>
+      <w:bookmarkStart w:id="331" w:name="_cp_change_367"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="336"/>
+      <w:bookmarkEnd w:id="331"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36851996" w14:textId="18B5C99F" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="337" w:name="_cp_change_369"/>
+      <w:bookmarkStart w:id="332" w:name="_cp_change_369"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="337"/>
+      <w:bookmarkEnd w:id="332"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In addition, Guarantor waives (i) the rights and benefits of T.C.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>§ 47-12-101 (notice requiring creditor to sue – creditors inaction) and T.C.A. § 47-3-118(f) (action to enforce obligation of a party to pay must be commenced within six (6) years after due date), and (ii) all defenses based on suretyship, impairment of collateral or common-law.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14601,131 +14556,131 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="338" w:name="_cp_change_370"/>
+      <w:bookmarkStart w:id="333" w:name="_cp_change_370"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="338"/>
+      <w:bookmarkEnd w:id="333"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9C47B9" w14:textId="11048B31" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="339" w:name="_cp_change_372"/>
+      <w:bookmarkStart w:id="334" w:name="_cp_change_372"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="339"/>
+      <w:bookmarkEnd w:id="334"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of any right of discharge under Chapter 43 of the Texas Civil Practice and Remedies Code and all other rights of sureties and guarantors thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42787AAB" w14:textId="765C93A4" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="340" w:name="_cp_change_374"/>
+      <w:bookmarkStart w:id="335" w:name="_cp_change_374"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="340"/>
+      <w:bookmarkEnd w:id="335"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights to contest any deficiency asserted by Lender as set forth in Texas Property Code 51.003, 51.004 and 51.005.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2306D2B5" w14:textId="36B2224A" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -14786,130 +14741,116 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="341" w:name="_cp_change_375"/>
+      <w:bookmarkStart w:id="336" w:name="_cp_change_375"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="341"/>
+      <w:bookmarkEnd w:id="336"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CE2266" w14:textId="3BE16FCB" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="342" w:name="_cp_change_377"/>
+      <w:bookmarkStart w:id="337" w:name="_cp_change_377"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="342"/>
+      <w:bookmarkEnd w:id="337"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor expressly waives the benefit of Section</w:t>
       </w:r>
       <w:r w:rsidR="00393949">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">9A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">9A V.S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0A892F" w14:textId="5393EB53" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -14965,91 +14906,91 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="343" w:name="_cp_change_378"/>
+      <w:bookmarkStart w:id="338" w:name="_cp_change_378"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="343"/>
+      <w:bookmarkEnd w:id="338"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213D99A8" w14:textId="7CEE3E06" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="344" w:name="_cp_change_380"/>
+      <w:bookmarkStart w:id="339" w:name="_cp_change_380"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="344"/>
+      <w:bookmarkEnd w:id="339"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor expressly waives the benefit of Va. Code </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>§§ 49</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -15067,81 +15008,80 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533C83BE" w14:textId="27D02AB4" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>WASHINGTON:</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="345" w:name="_cp_change_381"/>
+      <w:bookmarkStart w:id="340" w:name="_cp_change_381"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="345"/>
+      <w:bookmarkEnd w:id="340"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5396F553" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -15241,92 +15181,92 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="346" w:name="_cp_change_382"/>
+      <w:bookmarkStart w:id="341" w:name="_cp_change_382"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="346"/>
+      <w:bookmarkEnd w:id="341"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749763F0" w14:textId="5ACE7034" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="347" w:name="_cp_change_384"/>
+      <w:bookmarkStart w:id="342" w:name="_cp_change_384"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="347"/>
+      <w:bookmarkEnd w:id="342"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of W.Va. Code Sections 45-1-1, et seq.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE1DE94" w14:textId="467A814C" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -15387,206 +15327,199 @@
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0044622D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="348" w:name="_cp_change_385"/>
+      <w:bookmarkStart w:id="343" w:name="_cp_change_385"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="348"/>
+      <w:bookmarkEnd w:id="343"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A24BF49" w14:textId="3CB356D4" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="349" w:name="_cp_change_387"/>
+      <w:bookmarkStart w:id="344" w:name="_cp_change_387"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="349"/>
+      <w:bookmarkEnd w:id="344"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor agrees to the provisions of Section 846.101 or 846.103 of the Wisconsin Statutes, whichever is applicable, or any successor provision, permitting Lender, at its option, upon waiving the right to judgment for deficiency, to hold a foreclosure sale of the Land and Improvements three (3) months after a foreclosure judgment is entered (if Section 846.103 is applicable) or six (6) months after a foreclosure judgment is entered (if Section 846.101 is applicable).  Upon revocation by written notice or actual notice of death, this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="350" w:name="_cp_change_388"/>
+      <w:bookmarkStart w:id="345" w:name="_cp_change_388"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="350"/>
+      <w:bookmarkEnd w:id="345"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">shall continue in full force and effect as to all obligations contracted for or incurred before revocation, and as to them Lender shall have the rights provided by this Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="351" w:name="_cp_change_389"/>
+      <w:bookmarkStart w:id="346" w:name="_cp_change_389"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="351"/>
+      <w:bookmarkEnd w:id="346"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as if no revocation has occurred.  Any renewal, extension or increase in the interest rate of any such obligation, whether made before or after revocation, shall constitute an obligation contracted for or incurred before revocation. Obligations contracted for or incurred before such revocation shall also include credit extended after such revocation pursuant to commitments made by Lender before such revocation; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECB4689" w14:textId="174E5E1F" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:bookmarkStart w:id="352" w:name="_cp_change_391"/>
+      <w:bookmarkStart w:id="347" w:name="_cp_change_391"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="352"/>
+      <w:bookmarkEnd w:id="347"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for the </w:t>
+        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for the </w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed</w:t>
       </w:r>
-      <w:bookmarkStart w:id="353" w:name="_cp_change_393"/>
+      <w:bookmarkStart w:id="348" w:name="_cp_change_393"/>
       <w:r w:rsidR="00D343C7">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="20"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Owed Amount</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="353"/>
+      <w:bookmarkEnd w:id="348"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, whether or not the liability of Borrower or any other obligor for such amounts is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale.</w:t>
       </w:r>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775DC8A3" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -15595,59 +15528,59 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>[IF GUARANTOR IS A MARRIED WISCONSIN RESIDENT, ADD THE FOLLOWING:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E7115F" w14:textId="5DF71AD2" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the end of the Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="354" w:name="_cp_change_394"/>
+      <w:bookmarkStart w:id="349" w:name="_cp_change_394"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="354"/>
+      <w:bookmarkEnd w:id="349"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3292429A" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -15675,110 +15608,98 @@
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CABDA2" w14:textId="2C9AD47C" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty </w:t>
       </w:r>
-      <w:bookmarkStart w:id="355" w:name="_cp_change_395"/>
+      <w:bookmarkStart w:id="350" w:name="_cp_change_395"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">and Agreement to Pay </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="355"/>
+      <w:bookmarkEnd w:id="350"/>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9BA55" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="0044622D" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="6EE5B870" w14:textId="77777777" w:rsidR="002972EE" w:rsidRPr="002972EE" w:rsidRDefault="002972EE" w:rsidP="002972EE">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="2160" w:firstLine="3690"/>
+        <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002972EE">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002972EE">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0044622D">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002972EE">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0044622D">
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="002972EE">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0044622D">
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="002972EE">
+        <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CE177D" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r w:rsidRPr="0044622D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -15813,70 +15734,69 @@
       <w:r w:rsidRPr="005019FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AB49D9" w:rsidRPr="005019FE" w:rsidSect="0044622D">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F72B74" w14:textId="77777777" w:rsidR="00725094" w:rsidRDefault="00725094">
+    <w:p w14:paraId="49413C51" w14:textId="77777777" w:rsidR="00D923A3" w:rsidRDefault="00D923A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F759242" w14:textId="77777777" w:rsidR="00725094" w:rsidRDefault="00725094">
+    <w:p w14:paraId="1A87C404" w14:textId="77777777" w:rsidR="00D923A3" w:rsidRDefault="00D923A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -16075,144 +15995,162 @@
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009F5234" w14:paraId="1A2172AC" w14:textId="77777777" w:rsidTr="00476EBF">
+    <w:tr w:rsidR="001F400C" w14:paraId="1A2172AC" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7BD59B94" w14:textId="77777777" w:rsidR="009F5234" w:rsidRPr="00902A96" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="7BD59B94" w14:textId="77777777" w:rsidR="001F400C" w:rsidRPr="00902A96" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4CBE64D7" w14:textId="3802830E" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="4CBE64D7" w14:textId="2805CA43" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="00E334BD" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="004A1AA9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="001F400C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3F2F717C" w14:textId="373791EB" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="3F2F717C" w14:textId="51443073" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1038F50C" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536" w:rsidP="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50B79CFB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRDefault="008006B3" w:rsidP="00070D05"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
@@ -16406,162 +16344,162 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D541F8" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
+    <w:tr w:rsidR="001F400C" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="008006B3" w:rsidRPr="00902A96" w:rsidRDefault="00FA5CCA" w:rsidP="00EC5EBC">
+        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="001F400C" w:rsidRPr="00902A96" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="36812C15" w14:textId="0C984833" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="00070D05">
+        <w:p w14:paraId="36812C15" w14:textId="1AA3C639" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="00E334BD" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="004A1AA9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="001F400C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1484F3D4" w14:textId="3579B036" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00FA5CCA" w:rsidP="00070D05">
+        <w:p w14:paraId="1484F3D4" w14:textId="49ECD6B2" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>© 20</w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F8DFF02" w14:textId="14F5974C" w:rsidR="009B6518" w:rsidRDefault="009B6518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71AD7276" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer1"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="271" w:name="_cp_change_431"/>
   </w:p>
@@ -16735,144 +16673,162 @@
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009F5234" w14:paraId="3E20DE94" w14:textId="77777777" w:rsidTr="00476EBF">
+    <w:tr w:rsidR="001F400C" w14:paraId="3E20DE94" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5D49F7FC" w14:textId="77777777" w:rsidR="009F5234" w:rsidRPr="00902A96" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="5D49F7FC" w14:textId="77777777" w:rsidR="001F400C" w:rsidRPr="00902A96" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="79BB66D8" w14:textId="65DBCCA9" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="79BB66D8" w14:textId="40AAE73A" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="00E334BD" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="004A1AA9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="001F400C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="256566AE" w14:textId="1B12AEF3" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="256566AE" w14:textId="0BE18753" w:rsidR="001F400C" w:rsidRPr="006513C2" w:rsidRDefault="001F400C" w:rsidP="001F400C">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E07A48B" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536" w:rsidP="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4706CC1C" w14:textId="77777777" w:rsidR="0044622D" w:rsidRDefault="0044622D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
@@ -17068,161 +17024,205 @@
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="231C3391" w14:textId="326D55D4" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="231C3391" w14:textId="723EB180" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="00E334BD" w:rsidP="009F5234">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="004A1AA9">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="009F5234">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="001F400C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0BF312AD" w14:textId="511A0CA4" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
+        <w:p w14:paraId="0BF312AD" w14:textId="5FE0D386" w:rsidR="009F5234" w:rsidRPr="006513C2" w:rsidRDefault="009F5234" w:rsidP="009F5234">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>© 2025 Fannie Mae</w:t>
+            <w:t>© 202</w:t>
+          </w:r>
+          <w:r w:rsidR="001F400C">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7A0CCC6A" w14:textId="77777777" w:rsidR="0044622D" w:rsidRDefault="0044622D" w:rsidP="0044622D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12E4098C" w14:textId="77777777" w:rsidR="00725094" w:rsidRDefault="00725094">
+    <w:p w14:paraId="6E78F3AC" w14:textId="77777777" w:rsidR="00D923A3" w:rsidRDefault="00D923A3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BEB66A6" w14:textId="77777777" w:rsidR="00725094" w:rsidRDefault="00725094">
+    <w:p w14:paraId="0E948F8C" w14:textId="77777777" w:rsidR="00D923A3" w:rsidRDefault="00D923A3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="451A9FF0" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="241" w:name="_cp_change_413"/>
   </w:p>
   <w:bookmarkEnd w:id="241"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4370355B" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536">
+  <w:p w14:paraId="4370355B" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="001F400C" w:rsidRDefault="00424536">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:color w:val="0000FF"/>
         <w:u w:val="double"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="242" w:name="_cp_change_412"/>
   </w:p>
   <w:bookmarkEnd w:id="242"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6427EF36" w14:textId="5D60A703" w:rsidR="00B11719" w:rsidRDefault="002B5C9D" w:rsidP="002B5C9D">
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -18516,342 +18516,385 @@
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="7200" w:hanging="180"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="DeLong, Stephanie L.">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::sld03@venable.com::5827c135-aa38-44a4-a2ce-fb02f6d149e5"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="DMS_Work10" w:val="0~AFSDOCS||1~300788156||2~5||3~JBGS - 1900 Crystal (Guaranty of Commercial Space - AFS Comments 11/25)||5~NICKLERP||6~NICKLERP||7~WORDX||8~DOC||10~11/25/2024 4:22:47 PM||11~11/25/2024 4:12:38 PM||13~71478||14~False||17~public||18~NICKLERP||19~NICKLERP||21~True||22~True||23~False||25~035133||26~00085||60~JBG Smith Properties||61~1900 Crystal||74~Nickler, Patrick||75~Nickler, Patrick||76~WORD 2007||77~Document||82~docx||85~11/25/2024 4:22:48 PM||99~1/1/0001 12:00:00 AM||106~C:\Users\Nicklerp\AppData\Roaming\iManage\Work\Recent\035133-00085_ JBG Smith Properties_1900 Crystal\JBGS - 1900 Crystal (Guaranty of Commercial Space - AFS Comments 11_25)(300788156.5).docx||107~1/1/0001 12:00:00 AM||109~11/25/2024 4:23:52 PM||113~11/25/2024 4:12:38 PM||114~11/25/2024 4:22:47 PM||124~False||"/>
     <w:docVar w:name="ForteTempFile" w:val="C:\Users\tahah\AppData\Local\Temp\baf8ca42-7bd7-4b03-894c-7fbbb327a850.docx"/>
     <w:docVar w:name="zzmp10LastTrailerInserted" w:val="^`~#mp!@LM9#_┛┩;89
 ŘmÕF⌕ƙ5⌛‭æ⌊p/Î⌐K”½uJ⌔¿w!j6%V⌓⌌ô)º@ñ¾@⌟Ž…51®²℧8U!HÓ‡ŧQÞ!pCmÓUC⌏&amp;Ma⌙,⌠⌝Ƈz⌞~ª8ÅÚD1⌚⌆Ū⌜\wFÒß,òµÙS3Ãy…⌓@xT²rñr[8S⌄P⌉Æ§ÉxUïë[O°,QJZ\SLGX011"/>
     <w:docVar w:name="zzmp10LastTrailerInserted_1078" w:val="^`~#mp!@LM9#_┛┩;89
 ŘmÕF⌕ƙ5⌛‭æ⌊p/Î⌐K”½uJ⌔¿w!j6%V⌓⌌ô)º@ñ¾@⌟Ž…51®²℧8U!HÓ‡ŧQÞ!pCmÓUC⌏&amp;Ma⌙,⌠⌝Ƈz⌞~ª8ÅÚD1⌚⌆Ū⌜\wFÒß,òµÙS3Ãy…⌓@xT²rñr[8S⌄P⌉Æ§ÉxUïë[O°,QJZ\SLGX011"/>
     <w:docVar w:name="zzmp10mSEGsValidated" w:val="1"/>
     <w:docVar w:name="zzmpCompatibilityMode" w:val="15"/>
     <w:docVar w:name="zzmpLTFontsClean" w:val="True"/>
     <w:docVar w:name="zzmpnSession" w:val="0.1173212"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D541F8"/>
     <w:rsid w:val="00003D9A"/>
     <w:rsid w:val="000723F9"/>
     <w:rsid w:val="000740E6"/>
     <w:rsid w:val="0007641A"/>
+    <w:rsid w:val="00077087"/>
     <w:rsid w:val="00082724"/>
     <w:rsid w:val="000976E4"/>
+    <w:rsid w:val="000B2756"/>
     <w:rsid w:val="000D15F8"/>
     <w:rsid w:val="000D2FCC"/>
     <w:rsid w:val="000E222C"/>
     <w:rsid w:val="000F4FF3"/>
     <w:rsid w:val="000F5D80"/>
     <w:rsid w:val="000F77D3"/>
     <w:rsid w:val="0010493D"/>
     <w:rsid w:val="00110E1D"/>
     <w:rsid w:val="0011400A"/>
+    <w:rsid w:val="00117547"/>
     <w:rsid w:val="00121632"/>
     <w:rsid w:val="0012636B"/>
     <w:rsid w:val="00126D71"/>
     <w:rsid w:val="00130DB0"/>
     <w:rsid w:val="00135638"/>
     <w:rsid w:val="00140E53"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00156E93"/>
     <w:rsid w:val="00164D43"/>
     <w:rsid w:val="00192172"/>
+    <w:rsid w:val="00195E23"/>
     <w:rsid w:val="001A42F2"/>
     <w:rsid w:val="001B6CB4"/>
     <w:rsid w:val="001C0987"/>
     <w:rsid w:val="001C11A9"/>
+    <w:rsid w:val="001C314E"/>
     <w:rsid w:val="001D4336"/>
     <w:rsid w:val="001E3906"/>
     <w:rsid w:val="001F1A1E"/>
+    <w:rsid w:val="001F400C"/>
     <w:rsid w:val="002414D9"/>
+    <w:rsid w:val="00256105"/>
     <w:rsid w:val="002610B6"/>
     <w:rsid w:val="0026443B"/>
     <w:rsid w:val="00270A3D"/>
     <w:rsid w:val="002719B3"/>
     <w:rsid w:val="00280CE2"/>
     <w:rsid w:val="002831BE"/>
+    <w:rsid w:val="002972EE"/>
     <w:rsid w:val="002A009F"/>
     <w:rsid w:val="002B5C9D"/>
     <w:rsid w:val="002B63A9"/>
     <w:rsid w:val="002C76CF"/>
     <w:rsid w:val="002D6162"/>
+    <w:rsid w:val="002E06CA"/>
     <w:rsid w:val="002E129E"/>
     <w:rsid w:val="002E4E2C"/>
     <w:rsid w:val="002E62BD"/>
     <w:rsid w:val="00302171"/>
     <w:rsid w:val="003066BF"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00341319"/>
     <w:rsid w:val="00342110"/>
+    <w:rsid w:val="0035096A"/>
     <w:rsid w:val="0037774D"/>
     <w:rsid w:val="00385C6E"/>
     <w:rsid w:val="00393949"/>
     <w:rsid w:val="00396645"/>
     <w:rsid w:val="003B5778"/>
     <w:rsid w:val="003C1298"/>
     <w:rsid w:val="003C2172"/>
     <w:rsid w:val="003D234F"/>
     <w:rsid w:val="003D267D"/>
     <w:rsid w:val="003F5448"/>
     <w:rsid w:val="0040413F"/>
     <w:rsid w:val="00404CBB"/>
     <w:rsid w:val="00424536"/>
     <w:rsid w:val="0042660C"/>
     <w:rsid w:val="00442D6B"/>
     <w:rsid w:val="0044426D"/>
     <w:rsid w:val="0044622D"/>
     <w:rsid w:val="00447AB8"/>
     <w:rsid w:val="00455D90"/>
     <w:rsid w:val="00467BD7"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="00490DF4"/>
+    <w:rsid w:val="004A1AA9"/>
     <w:rsid w:val="004B4C2D"/>
     <w:rsid w:val="004C6688"/>
     <w:rsid w:val="004E2633"/>
     <w:rsid w:val="004F223F"/>
     <w:rsid w:val="005019FE"/>
     <w:rsid w:val="00502E0B"/>
     <w:rsid w:val="00503568"/>
     <w:rsid w:val="00506BA1"/>
     <w:rsid w:val="005140EA"/>
     <w:rsid w:val="005207FF"/>
     <w:rsid w:val="00521077"/>
     <w:rsid w:val="005276FA"/>
+    <w:rsid w:val="00550C7B"/>
     <w:rsid w:val="00553CA6"/>
     <w:rsid w:val="0056421A"/>
     <w:rsid w:val="005712E0"/>
     <w:rsid w:val="00573CC1"/>
     <w:rsid w:val="0057516F"/>
     <w:rsid w:val="005767FE"/>
     <w:rsid w:val="00583CEA"/>
     <w:rsid w:val="0059189D"/>
+    <w:rsid w:val="005A6C11"/>
     <w:rsid w:val="005B07D5"/>
     <w:rsid w:val="005B6E13"/>
     <w:rsid w:val="005C6475"/>
     <w:rsid w:val="005D308C"/>
+    <w:rsid w:val="00601A0C"/>
     <w:rsid w:val="006100C0"/>
     <w:rsid w:val="006122D5"/>
     <w:rsid w:val="00616A32"/>
     <w:rsid w:val="006278B8"/>
+    <w:rsid w:val="00630F19"/>
     <w:rsid w:val="00631921"/>
     <w:rsid w:val="00631CDA"/>
     <w:rsid w:val="006361A7"/>
     <w:rsid w:val="00642BD2"/>
     <w:rsid w:val="00647D62"/>
     <w:rsid w:val="00652832"/>
     <w:rsid w:val="0066103F"/>
     <w:rsid w:val="00663449"/>
+    <w:rsid w:val="00667A5D"/>
     <w:rsid w:val="00667C18"/>
     <w:rsid w:val="006763DC"/>
     <w:rsid w:val="00684EF5"/>
     <w:rsid w:val="00685E1D"/>
     <w:rsid w:val="006A5E76"/>
     <w:rsid w:val="006A7DAE"/>
     <w:rsid w:val="006D5D6C"/>
+    <w:rsid w:val="006E0C20"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006F4756"/>
     <w:rsid w:val="00703613"/>
     <w:rsid w:val="007218C1"/>
     <w:rsid w:val="00725094"/>
     <w:rsid w:val="007340B1"/>
     <w:rsid w:val="007424F5"/>
     <w:rsid w:val="00752836"/>
     <w:rsid w:val="0075715C"/>
     <w:rsid w:val="00762C59"/>
+    <w:rsid w:val="00764531"/>
     <w:rsid w:val="0076635F"/>
     <w:rsid w:val="007807D8"/>
     <w:rsid w:val="007956AE"/>
     <w:rsid w:val="007962C9"/>
     <w:rsid w:val="007A74CE"/>
     <w:rsid w:val="007A7CD2"/>
+    <w:rsid w:val="007C4180"/>
+    <w:rsid w:val="007D15C6"/>
     <w:rsid w:val="007E69C3"/>
     <w:rsid w:val="008006B3"/>
     <w:rsid w:val="00802935"/>
     <w:rsid w:val="008049DE"/>
     <w:rsid w:val="008155EC"/>
     <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="00823FA9"/>
     <w:rsid w:val="00830124"/>
     <w:rsid w:val="00836DA4"/>
+    <w:rsid w:val="00841A36"/>
+    <w:rsid w:val="00843219"/>
     <w:rsid w:val="00845C2F"/>
+    <w:rsid w:val="0086037F"/>
     <w:rsid w:val="008716DC"/>
     <w:rsid w:val="00881915"/>
     <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008B0773"/>
     <w:rsid w:val="008D171C"/>
     <w:rsid w:val="008D2713"/>
     <w:rsid w:val="0090776D"/>
     <w:rsid w:val="00917443"/>
     <w:rsid w:val="00932F84"/>
     <w:rsid w:val="00940C7C"/>
     <w:rsid w:val="00943670"/>
     <w:rsid w:val="009512F1"/>
     <w:rsid w:val="009630F9"/>
     <w:rsid w:val="0096446D"/>
     <w:rsid w:val="00965418"/>
     <w:rsid w:val="00974E87"/>
     <w:rsid w:val="00975BE9"/>
     <w:rsid w:val="00980EDF"/>
     <w:rsid w:val="00986BB2"/>
     <w:rsid w:val="009976D2"/>
     <w:rsid w:val="009A1FEF"/>
+    <w:rsid w:val="009A33E6"/>
     <w:rsid w:val="009A424A"/>
     <w:rsid w:val="009B6518"/>
     <w:rsid w:val="009C0D19"/>
     <w:rsid w:val="009C61D7"/>
     <w:rsid w:val="009E10A3"/>
     <w:rsid w:val="009E2A1F"/>
     <w:rsid w:val="009F5234"/>
     <w:rsid w:val="00A00B30"/>
     <w:rsid w:val="00A01296"/>
     <w:rsid w:val="00A10D28"/>
     <w:rsid w:val="00A11D77"/>
     <w:rsid w:val="00A14386"/>
     <w:rsid w:val="00A17C69"/>
     <w:rsid w:val="00A20D30"/>
     <w:rsid w:val="00A37171"/>
     <w:rsid w:val="00A37C8F"/>
     <w:rsid w:val="00A52E21"/>
     <w:rsid w:val="00A56A2F"/>
     <w:rsid w:val="00A60857"/>
     <w:rsid w:val="00A61DA7"/>
     <w:rsid w:val="00A62A13"/>
     <w:rsid w:val="00A95946"/>
+    <w:rsid w:val="00AB482A"/>
     <w:rsid w:val="00AB49D9"/>
+    <w:rsid w:val="00AB5A9B"/>
     <w:rsid w:val="00B06AD1"/>
     <w:rsid w:val="00B11719"/>
     <w:rsid w:val="00B416CF"/>
     <w:rsid w:val="00B43943"/>
     <w:rsid w:val="00B46D64"/>
     <w:rsid w:val="00B4796E"/>
     <w:rsid w:val="00B56BA3"/>
+    <w:rsid w:val="00B62661"/>
+    <w:rsid w:val="00B66A5F"/>
     <w:rsid w:val="00B82C96"/>
     <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B86A1A"/>
     <w:rsid w:val="00B906BD"/>
     <w:rsid w:val="00B9570C"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA3008"/>
     <w:rsid w:val="00BA787C"/>
     <w:rsid w:val="00BC489C"/>
     <w:rsid w:val="00BD650E"/>
+    <w:rsid w:val="00BE541E"/>
+    <w:rsid w:val="00BE6847"/>
     <w:rsid w:val="00BF3C3D"/>
     <w:rsid w:val="00C16594"/>
     <w:rsid w:val="00C170C8"/>
+    <w:rsid w:val="00C2166E"/>
+    <w:rsid w:val="00C31A7C"/>
     <w:rsid w:val="00C32394"/>
     <w:rsid w:val="00C572DF"/>
     <w:rsid w:val="00C75C1E"/>
     <w:rsid w:val="00C76220"/>
     <w:rsid w:val="00C86343"/>
     <w:rsid w:val="00CA16E9"/>
     <w:rsid w:val="00CA7C50"/>
     <w:rsid w:val="00CB6956"/>
     <w:rsid w:val="00CD2E65"/>
     <w:rsid w:val="00CE2AD5"/>
     <w:rsid w:val="00CF1EF3"/>
     <w:rsid w:val="00CF4D20"/>
     <w:rsid w:val="00D15DBA"/>
     <w:rsid w:val="00D343C7"/>
     <w:rsid w:val="00D40F13"/>
     <w:rsid w:val="00D4356F"/>
+    <w:rsid w:val="00D43679"/>
     <w:rsid w:val="00D5350A"/>
     <w:rsid w:val="00D541F8"/>
     <w:rsid w:val="00D659AC"/>
     <w:rsid w:val="00D92069"/>
+    <w:rsid w:val="00D923A3"/>
+    <w:rsid w:val="00D94E2B"/>
     <w:rsid w:val="00D94E43"/>
     <w:rsid w:val="00DA6586"/>
     <w:rsid w:val="00DF45FA"/>
     <w:rsid w:val="00E11A88"/>
     <w:rsid w:val="00E26BF2"/>
     <w:rsid w:val="00E317A6"/>
+    <w:rsid w:val="00E334BD"/>
     <w:rsid w:val="00E477D1"/>
     <w:rsid w:val="00E61B49"/>
+    <w:rsid w:val="00E63275"/>
     <w:rsid w:val="00E66417"/>
     <w:rsid w:val="00E74C29"/>
     <w:rsid w:val="00E813ED"/>
+    <w:rsid w:val="00E81CDB"/>
     <w:rsid w:val="00EA0D4F"/>
     <w:rsid w:val="00EB4042"/>
     <w:rsid w:val="00EB6D13"/>
     <w:rsid w:val="00EC5EBC"/>
     <w:rsid w:val="00EC65AB"/>
     <w:rsid w:val="00ED2155"/>
     <w:rsid w:val="00EE49A0"/>
     <w:rsid w:val="00EF1F5B"/>
     <w:rsid w:val="00EF2355"/>
     <w:rsid w:val="00F1631E"/>
     <w:rsid w:val="00F37F50"/>
     <w:rsid w:val="00F41CBC"/>
     <w:rsid w:val="00F546DE"/>
     <w:rsid w:val="00F5620E"/>
     <w:rsid w:val="00F66CE3"/>
     <w:rsid w:val="00F6754C"/>
     <w:rsid w:val="00F7128E"/>
     <w:rsid w:val="00F72681"/>
     <w:rsid w:val="00F858BB"/>
     <w:rsid w:val="00FA3E8E"/>
     <w:rsid w:val="00FA5CCA"/>
     <w:rsid w:val="00FB48D9"/>
+    <w:rsid w:val="00FD03EA"/>
     <w:rsid w:val="00FD07F0"/>
     <w:rsid w:val="00FD686D"/>
     <w:rsid w:val="00FE48C9"/>
     <w:rsid w:val="00FE54DB"/>
     <w:rsid w:val="00FF026B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn-legalmacpac-data/10"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
@@ -19820,50 +19863,76 @@
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MHBody1">
     <w:name w:val="MHBody_1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="566188883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="801385346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1032461154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -20134,88 +20203,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B0EB1C8-E7AB-4D1F-80BE-55FBACEEDA82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15C2B29F-FD1A-4F46-B3CD-78C3FB97B53F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>59369</Characters>
+  <Pages>3</Pages>
+  <Words>10893</Words>
+  <Characters>61004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2047</Lines>
-  <Paragraphs>1466</Paragraphs>
+  <Lines>1525</Lines>
+  <Paragraphs>866</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6022.ML/CL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>68911</CharactersWithSpaces>
+  <CharactersWithSpaces>71031</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6022.ML/CL</dc:title>
   <dc:subject>Agreement to Pay and Guaranty of Commercial Rents (Guaranty of Master and Commercial Lease)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
-    <vt:lpwstr>65229039-v3</vt:lpwstr>
+    <vt:lpwstr>69648356-v1</vt:lpwstr>
   </property>
 </Properties>
 </file>