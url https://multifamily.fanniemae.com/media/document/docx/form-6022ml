--- v0 (2025-12-19)
+++ v1 (2026-06-24)
@@ -244,52 +244,53 @@
       </w:r>
       <w:r w:rsidR="00FA5CCA">
         <w:t xml:space="preserve"> and acknowledged by _____________________ </w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[INSERT SPE THAT IS A WHOLLY-OWNED SUBSIDIARY]</w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA">
         <w:t xml:space="preserve"> (“</w:t>
       </w:r>
       <w:r w:rsidR="0011400A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA">
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EA8208" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00070D05" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
-      <w:pPr>
+    <w:p w14:paraId="52EA8208" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00070D05" w:rsidRDefault="00FA5CCA" w:rsidP="0060062B">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RECITALS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0232F1B7" w14:textId="77777777" w:rsidR="007340B1" w:rsidRDefault="007340B1" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="MHBody"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A.</w:t>
       </w:r>
@@ -918,51 +919,51 @@
       <w:r w:rsidR="008049DE" w:rsidRPr="008049DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008049DE" w:rsidRPr="008049DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: REVISE TO ADD, AMEND OR REMOVE ANY CONDITIONS REQUIRED BY FANNIE MAE FOR TERMINATION OF THE GUARANTY</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008049DE" w:rsidRPr="008049DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9E26A8" w14:textId="6E8AC9D9" w:rsidR="00007381" w:rsidRPr="00581025" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
+    <w:p w14:paraId="1C9E26A8" w14:textId="3570C895" w:rsidR="00007381" w:rsidRPr="00581025" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk187952923"/>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007340B1">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00466903">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD" w:rsidRPr="00581025">
         <w:rPr>
           <w:u w:color="0000FF"/>
@@ -1000,56 +1001,50 @@
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Trailing Three Month</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD" w:rsidRPr="00351AD8">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00FD38AD" w:rsidRPr="00FD38AD">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">all or a portion of </w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD" w:rsidRPr="00581025">
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:t xml:space="preserve"> Vacant Commercial Space shall have been subject to one or more Commercial Leases with one or more Commercial Tenants (provided no Commercial Tenant shall be a Borrower Affiliate), which </w:t>
       </w:r>
       <w:r w:rsidR="00885E69">
         <w:t>(x) Commercial Tenants have entered into a</w:t>
       </w:r>
       <w:r w:rsidR="00885E69">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">ny estoppel certificate and/or subordination, non-disturbance and attornment agreement required by the Loan Agreement or Lender running to the benefit of both Master Lessee and Borrower, and (y) </w:t>
       </w:r>
       <w:r w:rsidR="00FD38AD">
         <w:t>Commercial Leases:</w:t>
       </w:r>
     </w:p>
@@ -1267,51 +1262,50 @@
       </w:r>
       <w:r w:rsidR="007865C9">
         <w:t xml:space="preserve">e.g. each Commercial Tenant shall have paid actual rent under the applicable Commercial Lease </w:t>
       </w:r>
       <w:r w:rsidRPr="007340B1">
         <w:t>without any concession or abatement for three (3) consecutive payment dates)</w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_cp_change_108"/>
       <w:r w:rsidRPr="007340B1">
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E96A068" w14:textId="3B474715" w:rsidR="00007381" w:rsidRPr="009239DE" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_cp_change_112"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="007340B1">
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005D31B3">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="007340B1">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="007340B1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008049DE" w:rsidRPr="008049DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[DRAFTING NOTE: INSERT IF </w:t>
       </w:r>
       <w:r w:rsidR="00C566AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">FANNIE MAE REQUIRES A </w:t>
       </w:r>
@@ -1973,73 +1967,71 @@
       <w:r w:rsidR="00C75315" w:rsidRPr="00C75315">
         <w:t xml:space="preserve"> the applicable Shortfall Amount for any year</w:t>
       </w:r>
       <w:r w:rsidR="00C75315">
         <w:t>; a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C6060B">
         <w:t>nd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FF67C31" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="006B441A">
         <w:t xml:space="preserve">all costs and expenses, including reasonable fees and out-of-pocket expenses of attorneys and expert witnesses, incurred by Borrower </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="006B441A">
         <w:t>in enforcing its rights under this Guaranty.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AA9C16" w14:textId="3EE1607E" w:rsidR="008E0A95" w:rsidRDefault="008E0A95" w:rsidP="00677C80">
+    <w:p w14:paraId="33AA9C16" w14:textId="3EE1607E" w:rsidR="008E0A95" w:rsidRDefault="008E0A95" w:rsidP="0060062B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:keepNext w:val="0"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk142812895"/>
       <w:r>
         <w:t>[Intentionally Omitted</w:t>
       </w:r>
       <w:r w:rsidR="00E57BBC">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E0726A4" w14:textId="4DAF8719" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Termination of Guaranty</w:t>
       </w:r>
       <w:r w:rsidR="00B35A2C">
         <w:t xml:space="preserve"> Obligations</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="008E0A95" w:rsidRPr="00E72017">
         <w:t>Survival of Gu</w:t>
       </w:r>
       <w:r w:rsidR="008E0A95" w:rsidRPr="00587D55">
         <w:t>aranteed Obligations</w:t>
       </w:r>
       <w:r w:rsidR="008E0A95">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r>
         <w:t>Right to Terminate Guaranteed Lease</w:t>
       </w:r>
       <w:r w:rsidRPr="00587D55">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321DF69B" w14:textId="77777777" w:rsidR="00677C80" w:rsidRDefault="008E0A95" w:rsidP="00677C80">
@@ -2322,55 +2314,51 @@
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="26" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(2)"/>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Borrower has absolutely and unconditionally assigned and transferred to Lender the Guaranteed Amounts, and </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="27" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(3)"/>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:t> all such payments shall be treated as “Rent” in accordance with the Security Instrument and subject to all of Lender’s rights and remedies under the Loan Documents.  Upon the occurrence and continuance of an Event of Default, Borrower and Guarantor agree that Lender shall be entitled to all Guaranteed Amounts, as they become due and payable, including Guaranteed Amounts then due and unpaid.  During the continuance</w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
-        <w:t xml:space="preserve"> of an Event </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">of Default, Borrower authorizes Lender to collect, sue for and compromise </w:t>
+        <w:t xml:space="preserve"> of an Event of Default, Borrower authorizes Lender to collect, sue for and compromise </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">any Guaranteed Amounts with tenant in accordance with the Security Instrument and/or sue for and compromise any Guaranteed Amounts due and payable by Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t xml:space="preserve">directs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>make all such payments due from Guarantor hereunder to</w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t>, or as directed by, Lender.</w:t>
       </w:r>
@@ -2567,51 +2555,50 @@
       <w:r>
         <w:t xml:space="preserve"> Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00B746DE">
         <w:t>, the Note, the Loan Agreement, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against Lender, Borrower, any other guarantor of the obligations hereunder or any other Person, and shall remain in full force and effect without regard to, and shall not be released, discharged or affected in any way by any circumstance or condition (whether or not Guarantor shall have any knowledge thereof)</w:t>
       </w:r>
       <w:r>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DF2D0C" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
         <w:t>any furnishing, exchange, substitution or release of any collateral securing repayment of the Mortgage Loan, or any failure to perfect any lien in such collateral;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD00113" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
-        <w:lastRenderedPageBreak/>
         <w:t>any failure, omission or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or Lender to conform or comply with any term of any of the Loan Documents or failure of Lender to give notice of any Event of Default;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C5F5F8" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
         <w:t>any action or inaction by Lender under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of Borrower or Lender to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of Borrower or Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D79EA2F" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
         <w:t>any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3919E4AB" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
@@ -2691,51 +2678,50 @@
       <w:bookmarkStart w:id="33" w:name="_cp_change_255"/>
       <w:r w:rsidRPr="00677C80">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>[Intentionally Omitted];</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2A7C10E9" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t>the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of sureties and guarantors;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74A17FA7" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">diligence in collecting payments of rent under the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranteed </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">Lease, presentment, demand for payment, protest and all notices with respect to the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranteed </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">Lease, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the Commercial Leases, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">the Loan Documents and this Guaranty which may be required by statute, rule of law or otherwise to preserve Borrower’s or Lender’s rights against Guarantor under this Guaranty, including notice of acceptance, notice of any amendment of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranteed </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t>Lease</w:t>
@@ -3047,51 +3033,50 @@
         </w:rPr>
         <w:t>Borrower Covenants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BB5552F" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005032C7">
         <w:t xml:space="preserve">Borrower hereby covenants that, during the term of this </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="005032C7">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1691ACBD" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Borrower shall not assign </w:t>
       </w:r>
       <w:r>
         <w:t>its</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve"> interest in this Guaranty or any portion thereof;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C9F21" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t>Borrower shall not cancel, terminate, surrender, modify or amend any of the terms or provisions of this Guaranty without the prior written consent of Lender; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C91B857" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t>Borrower shall not forgive any material obligation of Guarantor without the prior written consent of Lender.</w:t>
@@ -3332,51 +3317,50 @@
       <w:r w:rsidRPr="00D66F1C">
         <w:instrText xml:space="preserve"> REF _Ref279389998 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00AE47FD">
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:t xml:space="preserve"> shall in any way affect or impair the rights or obligations of Guarantor with respect to any other guarantor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0539D70E" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66F1C">
-        <w:lastRenderedPageBreak/>
         <w:t>Subrogation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FBF5DE" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>Guarantor shall have no right of, and hereby waives any claim for, subrogation or reimbursement against Borrower or any general partner of Borrower by reason of any payment by Guarantor under this Guaranty, whether such right or claim arises at law or in equity or under any contract or statute, until the Indebtedness has been paid in full and there has expired the maximum possible period thereafter during which any payment made by Borrower to Lender with respect to the Indebtedness could be deemed a preference under the Insolvency Laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B13FC4C" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>Voidable Transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C2E0D4" w14:textId="00AA5708" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
@@ -3695,51 +3679,50 @@
       </w:r>
       <w:r w:rsidR="00FA5CCA" w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>Lender to obtain a refund of any commitment fee from any such Investor;</w:t>
       </w:r>
       <w:bookmarkStart w:id="58" w:name="_cp_change_397"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="6DAFF0D9" w14:textId="323AD5A4" w:rsidR="00007381" w:rsidRPr="001C4AA5" w:rsidRDefault="001C4AA5" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_cp_change_402"/>
       <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enable </w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA" w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>any such Investor to further sell or securitize the Mortgage Loan;</w:t>
       </w:r>
       <w:bookmarkStart w:id="60" w:name="_cp_change_401"/>
       <w:bookmarkEnd w:id="59"/>
       <w:r>
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FE87575" w14:textId="4BA0BD8C" w:rsidR="001C4AA5" w:rsidRPr="00BF4C16" w:rsidRDefault="001C4AA5" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1440"/>
@@ -3774,69 +3757,81 @@
     </w:p>
     <w:p w14:paraId="11B79A23" w14:textId="1C464403" w:rsidR="00007381" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF4C16">
         <w:t>confirm</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> that Guarantor is not in default under this Guaranty or in observing any of the covenants or agreements contained in this Guaranty (or, if Guarantor is in default, describing such default in reasonable detail); and</w:t>
       </w:r>
       <w:bookmarkStart w:id="62" w:name="_cp_change_405"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="4BA0FA5E" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
+    <w:p w14:paraId="4BA0FA5E" w14:textId="22C51ED3" w:rsidR="00007381" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_cp_change_410"/>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is reasonably </w:t>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="008634B8">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C16">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Lender or such Investor.</w:t>
       </w:r>
       <w:bookmarkStart w:id="64" w:name="_cp_change_409"/>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="79B1D730" w14:textId="24BB5455" w:rsidR="00007381" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -3994,59 +3989,57 @@
         <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34B09F07" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Borrower and Guarantor acknowledge that </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>Lender may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned.  Neither Borrower nor Guarantor may assign its rights, duties or obligations under this Guaranty, in whole or in part, without Lender’s prior written consent and any such assignment shall be deemed void ab initio.  The terms used to designate any of the parties herein shall be deemed to include the heirs, legal representatives, successors and assigns of such parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D1ACE7" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="76" w:name="_Ref124183648"/>
       <w:bookmarkStart w:id="77" w:name="_Ref114475507"/>
       <w:r w:rsidRPr="00D66F1C">
-        <w:lastRenderedPageBreak/>
         <w:t>Final Agreement.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
-    <w:p w14:paraId="64E30031" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
+    <w:p w14:paraId="64E30031" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="0060062B">
       <w:pPr>
         <w:pStyle w:val="MHBody"/>
-        <w:ind w:firstLine="630"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D66F1C">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>Guarantor acknowledges receipt of a copy of each of the Loan Documents and this Guaranty.  THIS GUARANTY REPRESENTS THE FINAL AGREEMENT BETWEEN THE PARTIES WITH RESPECT TO THE SUBJECT MATTER HEREOF AND MAY NOT BE CONTRADICTED BY EVIDENCE OF PRIOR, CONTEMPORANEOUS OR SUBSEQUENT ORAL AGREEMENTS.  THERE ARE NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES.  All prior or contemporaneous agreements, understandings, representations and statements, oral or written, are merged into this Guaranty.  Neither this Guaranty nor any of its provisions may be waived, modified, amended, discharged or terminated except by an agreement in writing signed by the party against which the enforcement of the waiver, modification, amendment, discharge or termination is sought, and then only to the extent set forth in that agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="738B55C1" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="78" w:name="_Ref124183398"/>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>Notice.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
@@ -4222,51 +4215,50 @@
         <w:spacing w:after="240"/>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
         <w:t>(B)</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:tab/>
         <w:t>if the recipient refuses or rejects delivery, the date on which the notice is so refused or rejected, as conclusively established by the records of the United States Postal Service or any express courier service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D840480" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="005E65A3" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc263870620"/>
       <w:bookmarkStart w:id="84" w:name="_Toc264474027"/>
       <w:bookmarkStart w:id="85" w:name="_Toc266373274"/>
       <w:bookmarkStart w:id="86" w:name="_Toc278783141"/>
       <w:r w:rsidRPr="005E65A3">
-        <w:lastRenderedPageBreak/>
         <w:t>Change of Address.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="4CADA0FA" w14:textId="0BE88386" w:rsidR="00007381" w:rsidRPr="00155FBB" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">Any party to this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranty </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">may change the address to which notices intended for it are to be directed by means of notice given to the other parties to this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranty </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>in accordance with this</w:t>
@@ -4452,89 +4444,74 @@
     </w:p>
     <w:p w14:paraId="628EE386" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Venue; Consent to Jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBB6512" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="88" w:name="_Toc394568915"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Guaranty or the security for the Indebtedness, Guarantor and Borrower each </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor and Borrower each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor </w:t>
+        <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to this Guaranty or the security for the Indebtedness, Guarantor and Borrower each consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor and Borrower each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00C623EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>and Borrower each</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162131C4" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00EA6477" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6477">
-        <w:lastRenderedPageBreak/>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="127EF7F5" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="005A5BBF" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005A5BBF">
         <w:t xml:space="preserve">TO THE MAXIMUM EXTENT PERMITTED BY APPLICABLE LAW, EACH OF BORROWER, </w:t>
       </w:r>
       <w:r>
         <w:t>LENDER</w:t>
       </w:r>
       <w:r w:rsidRPr="005A5BBF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>AND GUARANTOR (1) </w:t>
       </w:r>
       <w:r w:rsidRPr="005A5BBF">
         <w:t>COVENANTS AND AGREES NOT TO ELECT A TRIAL BY JURY WITH RESPECT TO ANY ISSUE ARISING OUT OF THIS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> GUARANTY</w:t>
@@ -4810,51 +4787,50 @@
         <w:t xml:space="preserve">captions and headings of the sections of this </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t xml:space="preserve"> are for convenience only and shall be disregarded in construing this </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6FC6B8" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any reference in this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranty </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranty </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">or to a Section or Article of this </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">.  All exhibits and schedules attached to or referred to in this </w:t>
       </w:r>
       <w:r>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t xml:space="preserve">, if any, are incorporated by reference into this </w:t>
@@ -5153,51 +5129,50 @@
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00007381" w:rsidSect="00070D05">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EE375B8" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t>, B</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">orrower and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> have signed and delivered this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5251,64 +5226,78 @@
     <w:p w14:paraId="6B4B84A6" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>BORROWER</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA166F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2CC931" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="004160DF" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="71C1DE0F" w14:textId="77777777" w:rsidR="00937E47" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r>
         <w:t>[ADD SIGNATURE BLOCK AND ADDRESS]</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4B2CC931" w14:textId="1E45AB1B" w:rsidR="00937E47" w:rsidRDefault="00937E47" w:rsidP="00677C80">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4338"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="102F446E" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065550C">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA166F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0060EB75" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="004160DF" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
@@ -5325,51 +5314,50 @@
         <w:t>[ADD SIGNATURE BLOCK AND ADDRESS]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E198454" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0A9373" w14:textId="790158AF" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">By executing below, </w:t>
       </w:r>
       <w:r w:rsidR="0011400A">
         <w:t>Master Lessee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hereby agrees to comply with the terms and requirements relating to the Guaranteed Lease as set forth in this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC75B92" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>AGREED AND ACKNOWLEDGED:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E10E41B" w14:textId="72163918" w:rsidR="00007381" w:rsidRPr="00B00DA6" w:rsidRDefault="0011400A" w:rsidP="00677C80">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -5411,90 +5399,95 @@
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451569BE" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="009E1F05" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="94" w:name="_Hlk187952078"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61866714" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
+    <w:p w14:paraId="61866714" w14:textId="6FAA7AB1" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">GUARANTY OF </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>COMMERCIAL RENT</w:t>
       </w:r>
+      <w:r w:rsidR="00900E46">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7C2D47EC" w14:textId="77777777" w:rsidR="00007381" w:rsidRDefault="00FA5CCA" w:rsidP="00677C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>State-Specific Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4DE5E" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
@@ -5744,51 +5737,50 @@
       </w:r>
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4547A70D" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ADD THE FOLLOWING FOR ANY GUARANTOR THAT IS A MARRIED INDIVIDUAL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E065F4" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03B41F61" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -6086,55 +6078,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To the extent not addressed elsewhere by this Guaranty, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable </w:t>
-[...3 lines deleted...]
-        <w:t>if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
+        <w:t>Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C94AC2" w14:textId="7899FE99" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6151,55 +6139,51 @@
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>, exonerates a surety), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1045CC39" w14:textId="46C934D5" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor waives any defense that Guarantor may have by reason of the failure of Lender to provide Guarantor with any material facts </w:t>
-[...3 lines deleted...]
-        <w:t>about Borrower, including any information respecting the financial condition of Borrower, Borrower’s ability to perform the Mortgage Loan obligations or the sufficiency of Lender’s security.</w:t>
+        <w:t>Guarantor waives any defense that Guarantor may have by reason of the failure of Lender to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower’s ability to perform the Mortgage Loan obligations or the sufficiency of Lender’s security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B84EB8" w14:textId="2FFCB5F5" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>i</w:t>
@@ -6343,51 +6327,50 @@
         <w:t>This is an unconditional and irrevocable waiver of any rights and defenses Guarantor may have because the debtor’s debt is secured by real property.  These rights and defenses include, but are not limited to, any rights or defenses based upon Sections 580a, 580b, 580d or 726 of the Code of Civil Procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="261E2F35" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Guarantor waives all rights and defenses arising out of an election of remedies by the creditor, even though that election of remedies, such as a nonjudicial foreclosure with respect to security for a guaranteed obligation, has destroyed Guarantor’s rights of subrogation and reimbursement against the principal (Borrower) by the operation of Section 580d of the Code of Civil Procedure or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F05BB06" w14:textId="74258C29" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>Any summary of statutory provisions is for convenience only, and Guarantor has read and is familiar with the entirety of such provisions.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E4CCEA" w14:textId="1B718671" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
@@ -6443,52 +6426,52 @@
       <w:r w:rsidR="00882F3A">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of C.R.S. Sections 13-50-101 through 13-50-103, inclusive.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1872EB" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>CONNECTICUT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFD6361" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -6522,52 +6505,52 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>GUARANTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>ACKNOWLEDGES THAT THIS IS A “COMMERCIAL TRANSACTION” AS SUCH IS DEFINED IN CHAPTER 903a OF THE CONNECTICUT GENERAL STATUTES, AS AMENDED.  GUARANTOR FURTHER ACKNOWLEDGES THAT, PURSUANT TO SUCH SECTION, GUARANTOR HAS A RIGHT TO NOTICE OF AND HEARING PRIOR TO THE ISSUANCE OF ANY “PREJUDGMENT REMEDY.”  NOTWITHSTANDING THE FOREGOING, GUARANTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">HEREBY WAIVES ALL RIGHTS TO SUCH NOTICE, JUDICIAL </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
           <w:r w:rsidRPr="009E1F05">
             <w:t>HEARING OR PRIOR COURT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> ORDER IN CONNECTION WITH ANY SUIT ON THIS GUARANTY.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55A39F0A" w14:textId="32B7219A" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>GEORGIA:</w:t>
@@ -6584,92 +6567,85 @@
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00E57BBC">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183686 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00351AD8">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0119332E" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="008A53CC" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="0119332E" w14:textId="3EB2B462" w:rsidR="007A7CD2" w:rsidRPr="008A53CC" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t xml:space="preserve">Guarantor acknowledges and agrees that Lender has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranteed Lease </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this Guaranty.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECD1872" w14:textId="663A17A7" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00351AD8">
         <w:t>11</w:t>
       </w:r>
@@ -6706,55 +6682,51 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Maximum Guaranteed Rent or the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
+        <w:t xml:space="preserve">Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Maximum Guaranteed Rent or the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for </w:t>
       </w:r>
       <w:r>
         <w:t>the Maximum Guaranteed Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">, whether or not the liability of Borrower or any other obligor for such </w:t>
       </w:r>
       <w:r>
         <w:t>amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
@@ -6999,98 +6971,134 @@
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183661 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00351AD8">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4902B045" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="4902B045" w14:textId="1488C561" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="00682D5A" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="00682D5A">
         <w:t xml:space="preserve">Notwithstanding anything in this Guaranty to the contrary, the instrument being guaranteed, within the meaning of K.R.S. 371.065, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00914E49" w:rsidRPr="00914E49">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1F05">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidR="00914E49">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00914E49" w:rsidRPr="00914E49">
+        <w:t xml:space="preserve"> Guaranteed Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve">, but only to the extent of the Indebtedness, which shall in no event exceed two hundred percent (200%) of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2235" w:rsidRPr="002D2235">
+        <w:t xml:space="preserve">Unless terminated earlier as set forth herein, this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:t>Guaranty shall terminate on the date five (5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve">”).  Termination of this Guaranty on the Termination Date shall not affect the liability of Guarantor with respect to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:t xml:space="preserve"> any Indebtedness created or incurred prior to the Termination Date, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00682D5A">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5EB3" w:rsidRPr="006C5EB3">
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7CD2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07311B11" w14:textId="1EF7B515" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>LOUISIANA</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
@@ -7346,78 +7354,124 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F07861" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="7F3C4038" w14:textId="77777777" w:rsidR="008634B8" w:rsidRPr="008634B8" w:rsidRDefault="008634B8" w:rsidP="008634B8">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008634B8">
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008634B8">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="008634B8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="008634B8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45788DB1" w14:textId="77777777" w:rsidR="008634B8" w:rsidRPr="008634B8" w:rsidRDefault="008634B8" w:rsidP="008634B8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008634B8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008634B8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008634B8">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008634B8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE0A820" w14:textId="77777777" w:rsidR="008634B8" w:rsidRPr="008634B8" w:rsidRDefault="008634B8" w:rsidP="008634B8">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008634B8">
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0247209F" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
@@ -7436,51 +7490,50 @@
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than </w:t>
       </w:r>
       <w:r>
         <w:t>$25,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA6AECE" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>NORTH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8CCFA8" w14:textId="77701D39" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section </w:t>
@@ -7722,55 +7775,51 @@
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">UNDER OREGON LAW, MOST AGREEMENTS, PROMISES </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> COMMITMENTS MADE BY LENDER CONCERNING LOANS </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> OTHER CREDIT EXTENSIONS WHICH </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve"> NOT FOR </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">PERSONAL, FAMILY OR HOUSEHOLD PURPOSES OR SECURED SOLELY BY BORROWER’S RESIDENCE MUST BE IN WRITING, EXPRESS CONSIDERATION </w:t>
+        <w:t xml:space="preserve"> NOT FOR PERSONAL, FAMILY OR HOUSEHOLD PURPOSES OR SECURED SOLELY BY BORROWER’S RESIDENCE MUST BE IN WRITING, EXPRESS CONSIDERATION </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> BE SIGNED BY LENDER TO BE ENFORCEABLE.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CAD763F" w14:textId="498698A3" w:rsidR="007A7CD2" w:rsidRPr="00EE10B5" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -7810,72 +7859,99 @@
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding “shall be joint and several with Borrower and,” to the first sentence thereof immediately after “The obligations of Guarantor under this Guaranty”.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="259E5802" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A307CA" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="46A307CA" w14:textId="23790BFA" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E668D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E668D5" w:rsidRPr="00E668D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="00E668D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E668D5" w:rsidRPr="00E668D5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E668D5" w:rsidRPr="00E668D5">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776E99A9" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
@@ -7889,70 +7965,72 @@
             <w:t>South Carolina</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="009E1F05">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6909DAF5" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="6909DAF5" w14:textId="4C0FC630" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">The laws of </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the mortgaged property apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22726">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="00B22726">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A21DEDE" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="406FB9C6" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -8184,51 +8262,50 @@
         <w:t xml:space="preserve">In addition, Guarantor waives (i) the rights and benefits of T.C.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 47-12-101 (notice requiring creditor to sue – creditors inaction) and T.C.A. § 47-3-118(f) (action to enforce obligation of a party to pay must be commenced within six (6) years after due date), and (ii) all defenses based on suretyship, impairment of collateral or common-law.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36BC725E" w14:textId="5BCDFE0F" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>TEXAS:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00351AD8">
         <w:t>11</w:t>
@@ -8500,52 +8577,52 @@
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A73756" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>WASHINGTON</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> LAW.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A02E33D" w14:textId="42F3435F" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>WEST VIRGINIA:</w:t>
@@ -8649,55 +8726,51 @@
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47551AB2" w14:textId="1AB6E094" w:rsidR="007A7CD2" w:rsidRPr="009E1F05" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor agrees to the provisions of Section 846.101 or 846.103 of the Wisconsin Statutes, whichever is applicable, or any successor provision, permitting Lender, at its option, upon waiving the right to judgment for deficiency, to hold a foreclosure sale of the Land and </w:t>
-[...3 lines deleted...]
-        <w:t>Improvements three (3) months after a foreclosure judgment is entered (if Section 846.103 is applicable) or six (6) months after a foreclosure judgment is entered (if Section 846.101 is applicable).  Upon revocation by written notice or actual notice of death, this Guaranty shall continue in full force and effect as to all obligations contracted for or incurred before revocation, and as to them Lender shall have the rights provided by this Guaranty as if no revocation has occurred.  Any renewal, extension or increase in the interest rate of any such obligation, whether made before or after revocation, shall constitute an obligation contracted for or incurred before revocation. Obligations contracted for or incurred before such revocation shall also include credit extended after such revocation pursuant to commitments made by Lender before such revocation; and</w:t>
+        <w:t>Guarantor agrees to the provisions of Section 846.101 or 846.103 of the Wisconsin Statutes, whichever is applicable, or any successor provision, permitting Lender, at its option, upon waiving the right to judgment for deficiency, to hold a foreclosure sale of the Land and Improvements three (3) months after a foreclosure judgment is entered (if Section 846.103 is applicable) or six (6) months after a foreclosure judgment is entered (if Section 846.101 is applicable).  Upon revocation by written notice or actual notice of death, this Guaranty shall continue in full force and effect as to all obligations contracted for or incurred before revocation, and as to them Lender shall have the rights provided by this Guaranty as if no revocation has occurred.  Any renewal, extension or increase in the interest rate of any such obligation, whether made before or after revocation, shall constitute an obligation contracted for or incurred before revocation. Obligations contracted for or incurred before such revocation shall also include credit extended after such revocation pursuant to commitments made by Lender before such revocation; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EDEF97" w14:textId="74D25372" w:rsidR="007A7CD2" w:rsidRPr="00D336FC" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00882F3A">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for </w:t>
@@ -8792,89 +8865,82 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4EA691" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0358CA8B" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
+    <w:p w14:paraId="43A47DCD" w14:textId="77777777" w:rsidR="00825309" w:rsidRPr="00825309" w:rsidRDefault="00825309" w:rsidP="00825309">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="2160" w:firstLine="3690"/>
+        <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00825309">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00825309">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825309">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825309">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00825309">
+        <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005EDD03" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="00677C80">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -8900,70 +8966,69 @@
     <w:p w14:paraId="0FD30D93" w14:textId="77777777" w:rsidR="00007381" w:rsidRPr="00BC7DD9" w:rsidRDefault="00007381" w:rsidP="00677C80">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00007381" w:rsidRPr="00BC7DD9" w:rsidSect="009B6ACE">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71E3D3CA" w14:textId="77777777" w:rsidR="00A00B30" w:rsidRDefault="00FA5CCA">
+    <w:p w14:paraId="3B9D7CA4" w14:textId="77777777" w:rsidR="00035205" w:rsidRDefault="00035205">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F2BE5FB" w14:textId="77777777" w:rsidR="00A00B30" w:rsidRDefault="00FA5CCA">
+    <w:p w14:paraId="1D3B2DDD" w14:textId="77777777" w:rsidR="00035205" w:rsidRDefault="00035205">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -9127,153 +9192,171 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00677C80" w14:paraId="6C947645" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00E668D5" w14:paraId="6C947645" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="192527CD" w14:textId="77777777" w:rsidR="00677C80" w:rsidRPr="00902A96" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="192527CD" w14:textId="77777777" w:rsidR="00E668D5" w:rsidRPr="00902A96" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4174ABC7" w14:textId="051451F7" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="4174ABC7" w14:textId="069609A6" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E23263" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E84898">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00E668D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="33EED5FF" w14:textId="483FE03D" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="33EED5FF" w14:textId="3DFC858D" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="313A5622" w14:textId="59C1DB06" w:rsidR="00007381" w:rsidRDefault="00007381" w:rsidP="00B20D15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -9460,171 +9543,171 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D541F8" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
+    <w:tr w:rsidR="00E668D5" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="00007381" w:rsidRPr="00902A96" w:rsidRDefault="00FA5CCA" w:rsidP="00EC5EBC">
+        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="00E668D5" w:rsidRPr="00902A96" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="36812C15" w14:textId="783621A7" w:rsidR="00007381" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00070D05">
+        <w:p w14:paraId="36812C15" w14:textId="6025770B" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E23263" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E84898">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00E668D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1484F3D4" w14:textId="760B82E1" w:rsidR="00007381" w:rsidRPr="006513C2" w:rsidRDefault="00FA5CCA" w:rsidP="00070D05">
+        <w:p w14:paraId="1484F3D4" w14:textId="48932B30" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
-          <w:r w:rsidR="002C7174">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>20</w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="34BBF043" w14:textId="4C2C66F1" w:rsidR="00007381" w:rsidRPr="00705F87" w:rsidRDefault="00007381" w:rsidP="00EC5EBC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -9784,153 +9867,171 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00677C80" w14:paraId="1571146C" w14:textId="77777777" w:rsidTr="00A923FB">
+    <w:tr w:rsidR="00E668D5" w14:paraId="1571146C" w14:textId="77777777" w:rsidTr="00A923FB">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0879051E" w14:textId="77777777" w:rsidR="00677C80" w:rsidRPr="00902A96" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="0879051E" w14:textId="77777777" w:rsidR="00E668D5" w:rsidRPr="00902A96" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="25C60134" w14:textId="795D209E" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="25C60134" w14:textId="344E943C" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E23263" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E84898">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00E668D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3828EF4C" w14:textId="549516AC" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="3828EF4C" w14:textId="7A4CF470" w:rsidR="00E668D5" w:rsidRPr="006513C2" w:rsidRDefault="00E668D5" w:rsidP="00E668D5">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7C549491" w14:textId="4FE8FD55" w:rsidR="00007381" w:rsidRPr="00705F87" w:rsidRDefault="00007381" w:rsidP="00B20D15">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
@@ -10128,148 +10229,193 @@
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2EE96705" w14:textId="18C8AE09" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="2EE96705" w14:textId="2CCFDD9C" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00E23263" w:rsidP="00677C80">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00E84898">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00677C80">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00E668D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4B22051B" w14:textId="781D6802" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
+        <w:p w14:paraId="4B22051B" w14:textId="0E476E52" w:rsidR="00677C80" w:rsidRPr="006513C2" w:rsidRDefault="00677C80" w:rsidP="00677C80">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="00E668D5">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="63E0FE03" w14:textId="1EDA14CB" w:rsidR="00007381" w:rsidRPr="007218C1" w:rsidRDefault="00007381" w:rsidP="007218C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4646F6" w14:textId="77777777" w:rsidR="00A00B30" w:rsidRDefault="00FA5CCA">
+    <w:p w14:paraId="46C25487" w14:textId="77777777" w:rsidR="00035205" w:rsidRDefault="00035205">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="144CB770" w14:textId="77777777" w:rsidR="00A00B30" w:rsidRDefault="00FA5CCA">
+    <w:p w14:paraId="103ED93C" w14:textId="77777777" w:rsidR="00035205" w:rsidRDefault="00035205">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05C9DD79" w14:textId="11DF6A89" w:rsidR="006131BB" w:rsidRDefault="00F8111D" w:rsidP="0046307B">
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>[DRAFTING NOTE: USE</w:t>
     </w:r>
     <w:r w:rsidR="004865E2">
@@ -11363,181 +11509,229 @@
   <w:num w:numId="17" w16cid:durableId="1923442350">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="2059476269">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1798834473">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1568344245">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="DeLong, Stephanie L.">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::sld03@venable.com::5827c135-aa38-44a4-a2ce-fb02f6d149e5"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D541F8"/>
     <w:rsid w:val="00007381"/>
+    <w:rsid w:val="00035205"/>
+    <w:rsid w:val="000B2756"/>
+    <w:rsid w:val="000B7CE4"/>
+    <w:rsid w:val="000C2EAE"/>
     <w:rsid w:val="000D2399"/>
     <w:rsid w:val="0011400A"/>
     <w:rsid w:val="00130DB0"/>
+    <w:rsid w:val="00136D56"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="001578F3"/>
+    <w:rsid w:val="00196A63"/>
     <w:rsid w:val="001A42F2"/>
     <w:rsid w:val="001C4AA5"/>
     <w:rsid w:val="00220716"/>
     <w:rsid w:val="00242391"/>
     <w:rsid w:val="00265D25"/>
+    <w:rsid w:val="0027230A"/>
     <w:rsid w:val="002A009F"/>
     <w:rsid w:val="002C7174"/>
+    <w:rsid w:val="002D2235"/>
+    <w:rsid w:val="002E06CA"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00351AD8"/>
     <w:rsid w:val="003F06F1"/>
     <w:rsid w:val="0046307B"/>
     <w:rsid w:val="00466903"/>
     <w:rsid w:val="0047084B"/>
+    <w:rsid w:val="004773DC"/>
+    <w:rsid w:val="004807D0"/>
     <w:rsid w:val="004865E2"/>
+    <w:rsid w:val="004D2412"/>
+    <w:rsid w:val="004F63B1"/>
+    <w:rsid w:val="005121A9"/>
     <w:rsid w:val="005276FA"/>
     <w:rsid w:val="005712E0"/>
     <w:rsid w:val="0058013E"/>
     <w:rsid w:val="005A5C90"/>
     <w:rsid w:val="005B07D5"/>
     <w:rsid w:val="005D31B3"/>
+    <w:rsid w:val="0060062B"/>
     <w:rsid w:val="006131BB"/>
+    <w:rsid w:val="0065125A"/>
     <w:rsid w:val="00677C80"/>
+    <w:rsid w:val="00682D5A"/>
     <w:rsid w:val="006A0811"/>
     <w:rsid w:val="006A78BA"/>
+    <w:rsid w:val="006C5EB3"/>
     <w:rsid w:val="007013E0"/>
     <w:rsid w:val="007218C1"/>
     <w:rsid w:val="007340B1"/>
     <w:rsid w:val="0076635F"/>
     <w:rsid w:val="00784F61"/>
     <w:rsid w:val="007865C9"/>
     <w:rsid w:val="007A7CD2"/>
+    <w:rsid w:val="007B5C9E"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007E0E37"/>
     <w:rsid w:val="007F0BAC"/>
+    <w:rsid w:val="007F3B70"/>
     <w:rsid w:val="008049DE"/>
     <w:rsid w:val="00815DCB"/>
+    <w:rsid w:val="00825309"/>
     <w:rsid w:val="00836F52"/>
+    <w:rsid w:val="00841A36"/>
+    <w:rsid w:val="008634B8"/>
     <w:rsid w:val="00882F3A"/>
     <w:rsid w:val="00885E69"/>
     <w:rsid w:val="008D4EB8"/>
     <w:rsid w:val="008E0A95"/>
+    <w:rsid w:val="00900E46"/>
+    <w:rsid w:val="00914E49"/>
     <w:rsid w:val="009239DE"/>
+    <w:rsid w:val="00937E47"/>
+    <w:rsid w:val="00946B2A"/>
     <w:rsid w:val="009573A5"/>
+    <w:rsid w:val="0096301F"/>
     <w:rsid w:val="00975BE9"/>
+    <w:rsid w:val="009B561E"/>
     <w:rsid w:val="00A00B30"/>
     <w:rsid w:val="00A1011F"/>
     <w:rsid w:val="00A35558"/>
+    <w:rsid w:val="00A60A48"/>
     <w:rsid w:val="00AE47FD"/>
     <w:rsid w:val="00B00DA6"/>
     <w:rsid w:val="00B02B4A"/>
+    <w:rsid w:val="00B20712"/>
+    <w:rsid w:val="00B22726"/>
     <w:rsid w:val="00B3430B"/>
     <w:rsid w:val="00B35A2C"/>
     <w:rsid w:val="00B46D64"/>
     <w:rsid w:val="00B4796E"/>
     <w:rsid w:val="00B75A80"/>
     <w:rsid w:val="00B835B1"/>
+    <w:rsid w:val="00BA2712"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C566AF"/>
     <w:rsid w:val="00C6549F"/>
     <w:rsid w:val="00C66CFC"/>
     <w:rsid w:val="00C75315"/>
+    <w:rsid w:val="00C90582"/>
+    <w:rsid w:val="00C916D4"/>
+    <w:rsid w:val="00D167F1"/>
     <w:rsid w:val="00D47355"/>
     <w:rsid w:val="00D541F8"/>
+    <w:rsid w:val="00D94E2B"/>
+    <w:rsid w:val="00DA7508"/>
     <w:rsid w:val="00DD2016"/>
+    <w:rsid w:val="00E23263"/>
     <w:rsid w:val="00E24F41"/>
+    <w:rsid w:val="00E4490F"/>
     <w:rsid w:val="00E56699"/>
     <w:rsid w:val="00E57BBC"/>
+    <w:rsid w:val="00E668D5"/>
     <w:rsid w:val="00E67203"/>
+    <w:rsid w:val="00E84898"/>
+    <w:rsid w:val="00EA4187"/>
+    <w:rsid w:val="00EA6583"/>
     <w:rsid w:val="00EC5EBC"/>
     <w:rsid w:val="00F6754C"/>
     <w:rsid w:val="00F8111D"/>
     <w:rsid w:val="00F964E7"/>
     <w:rsid w:val="00FA3E8E"/>
     <w:rsid w:val="00FA5CCA"/>
+    <w:rsid w:val="00FC6E4C"/>
     <w:rsid w:val="00FD38AD"/>
     <w:rsid w:val="00FD686D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-[...4 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2796C997"/>
   <w15:docId w15:val="{8084B887-4FE0-4D68-AFDC-EDE409018C20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -12374,50 +12568,78 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00532D93"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText1">
     <w:name w:val="BodyText_1"/>
     <w:rsid w:val="00242391"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1372149122">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1374428878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -12674,87 +12896,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7854AC6-7BE9-43EE-953E-C73B98E82B1F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1DD5C6D-0525-40E8-AA4B-A2DF03A510EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>29</Pages>
-[...1 lines deleted...]
-  <Characters>51294</Characters>
+  <Pages>3</Pages>
+  <Words>9447</Words>
+  <Characters>52906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1768</Lines>
-  <Paragraphs>1266</Paragraphs>
+  <Lines>1322</Lines>
+  <Paragraphs>751</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6022.ML</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59536</CharactersWithSpaces>
+  <CharactersWithSpaces>61602</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6022.ML</dc:title>
   <dc:subject>Guaranty of Commercial Rents (Guaranty of Master Lease)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
-    <vt:lpwstr>62659132-v4</vt:lpwstr>
+    <vt:lpwstr>69648357-v1</vt:lpwstr>
   </property>
 </Properties>
 </file>