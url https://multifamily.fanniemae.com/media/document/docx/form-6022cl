--- v0 (2025-12-19)
+++ v1 (2026-06-23)
@@ -236,52 +236,53 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00001EC8">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00802797">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00001EC8">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EA8208" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00070D05" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
-      <w:pPr>
+    <w:p w14:paraId="52EA8208" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00070D05" w:rsidRDefault="00FA5CCA" w:rsidP="004F41C1">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>RECITALS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0232F1B7" w14:textId="77777777" w:rsidR="007340B1" w:rsidRDefault="007340B1" w:rsidP="007340B1">
       <w:pPr>
         <w:pStyle w:val="MHBody"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A.</w:t>
       </w:r>
@@ -865,51 +866,51 @@
       <w:r w:rsidR="007424F5">
         <w:t>mean</w:t>
       </w:r>
       <w:r w:rsidR="00506BA1">
         <w:t xml:space="preserve">ing set forth in Section </w:t>
       </w:r>
       <w:r w:rsidR="0044426D">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0044426D">
         <w:instrText xml:space="preserve"> REF _Ref187950759 \r \h </w:instrText>
       </w:r>
       <w:r w:rsidR="0044426D">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00424536">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="0044426D">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00506BA1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54875E72" w14:textId="4B8D556B" w:rsidR="007956AE" w:rsidRDefault="007956AE" w:rsidP="00B82C96">
+    <w:p w14:paraId="54875E72" w14:textId="361A745D" w:rsidR="007956AE" w:rsidRDefault="007956AE" w:rsidP="00B82C96">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0040413F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Annual Amount Owed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” means $________which is the aggregate of all Unrealized Rent </w:t>
       </w:r>
       <w:r w:rsidR="0090776D">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="002E4E2C">
         <w:t xml:space="preserve">all Existing </w:t>
       </w:r>
       <w:r w:rsidR="00EB6D13">
         <w:t xml:space="preserve">Commercial </w:t>
@@ -975,51 +976,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">[DRAFTING NOTE: INSERT AGGREGATE AMOUNT OF </w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ALL UNDERWRITTEN </w:t>
       </w:r>
       <w:r w:rsidR="00652832" w:rsidRPr="0044426D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ABATED </w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">OR  UNCOMMENCED RENTS </w:t>
+        <w:t xml:space="preserve">OR UNCOMMENCED RENTS </w:t>
       </w:r>
       <w:r w:rsidR="00652832" w:rsidRPr="0044426D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(UNREALIZED RENTS</w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00652832" w:rsidRPr="0044426D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> FOR </w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:b/>
@@ -1027,51 +1028,51 @@
         </w:rPr>
         <w:t xml:space="preserve">THE </w:t>
       </w:r>
       <w:r w:rsidR="00652832" w:rsidRPr="0044426D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>EXISTING COMMERCIAL LEASES</w:t>
       </w:r>
       <w:r w:rsidR="00503568">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00652832" w:rsidRPr="0044426D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507D8C34" w14:textId="3F9764D1" w:rsidR="00E74C29" w:rsidRDefault="00E74C29" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="507D8C34" w14:textId="7C0DA592" w:rsidR="00E74C29" w:rsidRDefault="00E74C29" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42C8E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Annual Guaranteed Amount</w:t>
       </w:r>
       <w:r>
         <w:t>” means</w:t>
       </w:r>
       <w:r w:rsidR="00752836">
         <w:t xml:space="preserve"> $__________</w:t>
       </w:r>
       <w:r w:rsidR="008D2713">
         <w:t xml:space="preserve"> which is</w:t>
@@ -1161,51 +1162,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00206E25" w:rsidRPr="00206E25">
         <w:t>(12)</w:t>
       </w:r>
       <w:r w:rsidR="00206E25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB6D13" w:rsidRPr="00EB6D13">
         <w:t xml:space="preserve">month </w:t>
       </w:r>
       <w:r w:rsidR="00EB6D13" w:rsidRPr="00EB6D13">
         <w:lastRenderedPageBreak/>
         <w:t>period thereafter</w:t>
       </w:r>
       <w:r w:rsidR="00C32394">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002C76CF">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C32394" w:rsidRPr="009976D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[DRAFTING NOTE: INSERT AMOUNT</w:t>
       </w:r>
       <w:r w:rsidR="00C32394">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S ACTUALLY DUE UNDER THE EXISTING LEASES</w:t>
       </w:r>
       <w:r w:rsidR="00C32394" w:rsidRPr="009976D2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO BE GUARANTEED (NOT INCLUDING ANY AMOUNTS TO BE DIRECTLY PAID</w:t>
       </w:r>
@@ -2090,51 +2091,50 @@
         </w:rPr>
         <w:t xml:space="preserve">the leased premises </w:t>
       </w:r>
       <w:r w:rsidR="00EC65AB" w:rsidRPr="00EC65AB">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>(e.g.</w:t>
       </w:r>
       <w:r w:rsidR="00442D6B">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">each </w:t>
       </w:r>
       <w:r w:rsidR="00442D6B">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Commercial Tenant </w:t>
       </w:r>
       <w:r w:rsidR="00652832">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">shall have </w:t>
       </w:r>
       <w:r w:rsidR="00583CEA">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">been </w:t>
       </w:r>
       <w:r w:rsidR="00EC65AB" w:rsidRPr="00EC65AB">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>open for business to the general public</w:t>
       </w:r>
       <w:r w:rsidR="00E26BF2">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each of the Trailing Three Months</w:t>
@@ -3285,51 +3285,50 @@
         <w:pStyle w:val="MHBody"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00140E53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Unrealized Rent</w:t>
       </w:r>
       <w:r>
         <w:t>” has the meaning set forth in the Recitals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C420BAE" w14:textId="53DFB695" w:rsidR="008006B3" w:rsidRPr="000552EE" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Ref124183661"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Guaranteed Obligations</w:t>
       </w:r>
       <w:r w:rsidRPr="000552EE">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2CC6CB15" w14:textId="6DE30CB3" w:rsidR="008006B3" w:rsidRPr="006B441A" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="0066599A">
         <w:t>Guarantor hereby absolutely, unconditionally</w:t>
       </w:r>
       <w:r w:rsidR="00206E25">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0066599A">
         <w:t xml:space="preserve"> and irrevocably guarantees to </w:t>
       </w:r>
       <w:r w:rsidR="00974E87">
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00E72017">
         <w:t xml:space="preserve">, </w:t>
@@ -3781,51 +3780,50 @@
       <w:r>
         <w:t>(as determined by Lender), t</w:t>
       </w:r>
       <w:r w:rsidR="00974E87" w:rsidRPr="00040DDB">
         <w:t xml:space="preserve">he obligations of Guarantor under this </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidR="00974E87">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00974E87" w:rsidRPr="00040DDB">
         <w:t xml:space="preserve">shall survive any </w:t>
       </w:r>
       <w:r w:rsidR="00974E87">
         <w:t xml:space="preserve">Event of Default (at maturity or otherwise), any acceleration of the Indebtedness, </w:t>
       </w:r>
       <w:r w:rsidR="00BA787C">
         <w:t xml:space="preserve">any Foreclosure Event, </w:t>
       </w:r>
       <w:r w:rsidR="00BA787C" w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>any recorded release or reconveyance of the Security Instrument or any release of any other security for any of the Indebtedness</w:t>
       </w:r>
       <w:r w:rsidR="00BA787C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, or </w:t>
       </w:r>
       <w:r w:rsidR="00974E87">
         <w:t xml:space="preserve">any termination of </w:t>
       </w:r>
       <w:r w:rsidR="00EB4042">
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r w:rsidR="009512F1">
         <w:t xml:space="preserve">Commercial </w:t>
       </w:r>
       <w:r w:rsidR="00974E87">
         <w:t>Lease prior to the end of the Guaranteed Period.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="01A85750" w14:textId="230C54D8" w:rsidR="008006B3" w:rsidRPr="00587D55" w:rsidRDefault="003D267D" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -4157,51 +4155,50 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t xml:space="preserve">directs </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:t>make all such payments due from Guarantor hereunder to</w:t>
       </w:r>
       <w:r w:rsidRPr="00031D3B">
         <w:t>, or as directed by, Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F090C9" w14:textId="77777777" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Borrower to Enforce All Rights Against Guarantor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EF1606" w14:textId="29E50D1C" w:rsidR="008006B3" w:rsidRPr="007212E7" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="MHBody"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Borrower shall promptly notify Lender of any failure by Guarantor to timely </w:t>
       </w:r>
       <w:r w:rsidR="00FB48D9">
         <w:t xml:space="preserve">pay any Monthly Amount Owed or, in the event </w:t>
       </w:r>
       <w:r w:rsidR="003C2172">
         <w:t xml:space="preserve">of a </w:t>
       </w:r>
       <w:r w:rsidR="00FB48D9">
         <w:t>Shortfall</w:t>
       </w:r>
       <w:r w:rsidR="003C2172">
         <w:t xml:space="preserve"> Amount</w:t>
       </w:r>
       <w:r w:rsidR="00FB48D9">
         <w:t xml:space="preserve">, to timely pay </w:t>
@@ -4433,51 +4430,50 @@
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00B746DE">
         <w:t>, the Note, the Loan Agreement, the Security Instrument or any other Loan Document.  Guarantor agrees that performance of the obligations hereunder shall be a primary obligation, shall not be subject to any counterclaim, set-off, recoupment, abatement, deferment or defense based upon any claim that Guarantor may have against Lender, Borrower, any other guarantor of the obligations hereunder or any other Person, and shall remain in full force and effect without regard to, and shall not be released, discharged or affected in any way by any circumstance or condition (whether or not Guarantor shall have any knowledge thereof)</w:t>
       </w:r>
       <w:r>
         <w:t>, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36DF2D0C" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="000E222C" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="000E222C">
         <w:t>any furnishing, exchange, substitution or release of any collateral securing repayment of the Mortgage Loan, or any failure to perfect any lien in such collateral;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AD00113" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
-        <w:lastRenderedPageBreak/>
         <w:t>any failure, omission or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or Lender to conform or comply with any term of any of the Loan Documents or failure of Lender to give notice of any Event of Default;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08C5F5F8" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
         <w:t>any action or inaction by Lender under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of Borrower or Lender to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of Borrower or Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D79EA2F" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
         <w:t>any Bankruptcy Event, or any voluntary or involuntary bankruptcy, insolvency, reorganization, arrangement, readjustment, assignment for the benefit of creditors, composition, receivership, liquidation, marshaling of assets and liabilities or similar events or proceedings with respect to Guarantor or any other guarantor of the obligations hereunder, or any of their respective property or creditors or any action taken by any trustee or receiver or by any court in such proceeding;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3919E4AB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00587D55" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
@@ -4546,95 +4542,88 @@
         <w:t xml:space="preserve">the benefit of all principles or provisions of law, statutory or otherwise, which are or might be in conflict with the terms of </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve"> (and agrees that Guarantor’s obligations shall not be affected by any circumstances, whether or not referred to in </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t>, which might otherwise constitute a legal or equitable discharge of a surety or a guarantor);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9F3FF3" w14:textId="70C60FE3" w:rsidR="00082724" w:rsidRPr="00E51349" w:rsidRDefault="00082724" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_cp_change_308"/>
       <w:bookmarkStart w:id="18" w:name="_cp_change_306"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00140E53">
-        <w:t xml:space="preserve">presentment, demand for payment, notice of nonpayment and dishonor, protest and notice of protest, notice of acceleration, notice of intent to demand or accelerate payment or </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">maturity, presentment for payment, notice of nonpayment, and grace and diligence in collecting the Amounts Owed, for and on behalf of itself and all endorsers and any guarantors of this </w:t>
+        <w:t xml:space="preserve">presentment, demand for payment, notice of nonpayment and dishonor, protest and notice of protest, notice of acceleration, notice of intent to demand or accelerate payment or maturity, presentment for payment, notice of nonpayment, and grace and diligence in collecting the Amounts Owed, for and on behalf of itself and all endorsers and any guarantors of this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Guaranty and </w:t>
       </w:r>
       <w:r w:rsidRPr="00140E53">
         <w:t xml:space="preserve">Agreement </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to Pay </w:t>
       </w:r>
       <w:r w:rsidRPr="00140E53">
         <w:t>and all others who may become liable for the payment of all or any part of the Amounts Owed;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A7C10E9" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t>the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of sureties and guarantors;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A17FA7" w14:textId="62E49595" w:rsidR="008006B3" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="74A17FA7" w14:textId="3295C428" w:rsidR="008006B3" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">diligence in collecting payments of rent under the </w:t>
       </w:r>
       <w:r w:rsidR="009512F1">
         <w:t>Commercial Leases</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">, presentment, demand for payment, protest and all notices with respect to the </w:t>
       </w:r>
-      <w:r w:rsidR="009512F1">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve">Commercial Leases, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">the Loan Documents and </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve"> which may be required by statute, rule of law or otherwise to preserve Borrower’s or Lender’s rights against Guarantor under </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve">, including notice of acceptance, notice of any amendment of </w:t>
       </w:r>
       <w:r>
         <w:t>the Commercial Leases,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51349">
         <w:t xml:space="preserve"> or the Loan Documents, notice of the occurrence of any event of default under </w:t>
       </w:r>
       <w:r>
@@ -4763,51 +4752,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02849318" w14:textId="685DD84A" w:rsidR="000E222C" w:rsidRPr="000E222C" w:rsidRDefault="006278B8" w:rsidP="00E317A6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As further described in the Security Instrument, Guarantor hereby consents to Borrower’s assignment of its right, title and interest in and to </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to Lender as collateral security for the full payment and performance by Borrower of all of its obligations under the Loan Documents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422B821B" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
         <w:t>Representations and Warranties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2B1DED" w14:textId="702B8875" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="1A2B1DED" w14:textId="63A73373" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="005032C7">
         <w:t>Borrower and Guarantor represent and warrant to Lender tha</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">t </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> LISTNUM  \l 2 </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="19" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(a)"/>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
@@ -4817,75 +4806,71 @@
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="20" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(b)"/>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="005032C7">
         <w:t xml:space="preserve"> is a valid and binding agreement enforceable against the parties in accordance with its terms,</w:t>
       </w:r>
       <w:r w:rsidR="001D4336">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005032C7">
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="21" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(c)"/>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302171" w:rsidRPr="005032C7">
         <w:t xml:space="preserve">neither party is in default in performing any of its obligations under </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
-        <w:t xml:space="preserve">this Guaranty and </w:t>
-[...3 lines deleted...]
-        <w:t>Agreement to Pay</w:t>
+        <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidR="00302171" w:rsidRPr="005032C7">
         <w:t xml:space="preserve">.  Borrower further represents and warrants to Lender that it has not executed any prior assignment of </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidR="00302171" w:rsidRPr="005032C7">
         <w:t>.  Guarantor further represents and warrants to Lender that</w:t>
       </w:r>
       <w:r w:rsidR="00302171">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00302171">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00302171">
         <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
       </w:r>
       <w:r w:rsidR="00302171">
         <w:fldChar w:fldCharType="end">
           <w:numberingChange w:id="22" w:author="DeLong, Stephanie L." w:date="2025-01-23T09:56:00Z" w:original="(1)"/>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00302171">
@@ -5156,51 +5141,50 @@
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">as Guarantor, such Persons shall be liable for the obligations hereunder on a joint and several (solidary instead for purposes of Louisiana law) basis.  </w:t>
       </w:r>
       <w:r>
         <w:t>Borrower or Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>, in its discretion, may:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0620575F" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00E51349" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51349">
-        <w:lastRenderedPageBreak/>
         <w:t>to the extent permitted by applicable law, bring suit against Guarantor, or any one or more of the Persons constituting Guarantor, and any other guarantor, jointly and severally (solidarily instead for purposes of Louisiana law), or against any one or more of them;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C485AB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="009E1F05" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">compromise or settle with any one or more of the Persons constituting Guarantor, or any other guarantor, for such consideration as </w:t>
       </w:r>
       <w:r>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
@@ -5335,51 +5319,50 @@
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:t xml:space="preserve">.  It is the intention of Borrower, Lender and Guarantor that Guarantor’s obligations under </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:t xml:space="preserve"> shall not be discharged except by Guarantor’s performance of such obligations and then only to the extent of such performance.  If any payment by any Guarantor should for any reason subsequently be declared to be void or voidable under any state or federal law relating to creditors’ rights, including provisions of the Insolvency Laws relating to a Voidable Transfer, and if Borrower is required to repay or restore, in whole or in part, any such Voidable Transfer, or elects to do so upon the advice of its counsel, then the obligations guaranteed hereunder shall automatically be revived, reinstated and restored by the amount of such Voidable Transfer or the amount of such Voidable Transfer that Borrower is required or elects to repay or restore, including all reasonable costs, expenses and legal fees incurred by Borrower in connection therewith, and shall exist as though such Voidable Transfer had never been made, and any other guarantor, if any, shall remain liable for such obligations in full.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5737EA19" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00AB38FB" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Ref323818675"/>
       <w:bookmarkStart w:id="28" w:name="_cp_change_377"/>
       <w:bookmarkStart w:id="29" w:name="_Ref276388196"/>
       <w:r w:rsidRPr="00AB38FB">
-        <w:lastRenderedPageBreak/>
         <w:t>Further</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB38FB">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assurances.</w:t>
       </w:r>
       <w:bookmarkStart w:id="30" w:name="_cp_change_376"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="171CAD0E" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00A52E21">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_cp_change_379"/>
       <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00A52E21">
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
@@ -5709,69 +5692,81 @@
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in observing any of the covenants or agreements contained in </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (or, if Guarantor is in default, describing such default in reasonable detail); and</w:t>
       </w:r>
       <w:bookmarkStart w:id="45" w:name="_cp_change_405"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="4BA0FA5E" w14:textId="72BB5FFE" w:rsidR="008006B3" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="4BA0FA5E" w14:textId="2E7FFA1F" w:rsidR="008006B3" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="46" w:name="_cp_change_410"/>
       <w:bookmarkEnd w:id="45"/>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, deletions or additions to </w:t>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="0053379C">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4C16">
+        <w:rPr>
+          <w:u w:color="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any Investor such other documentation, including any amendments, corrections, deletions or additions to </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> as is reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by Lender or such Investor.</w:t>
       </w:r>
       <w:bookmarkStart w:id="47" w:name="_cp_change_409"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
@@ -5844,51 +5839,50 @@
       </w:r>
       <w:bookmarkStart w:id="51" w:name="_cp_change_416"/>
       <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t>shall require Guarantor to do any further act that has the effect of:</w:t>
       </w:r>
       <w:bookmarkStart w:id="52" w:name="_cp_change_415"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:p w14:paraId="369953FC" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_cp_change_420"/>
       <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="00BF4C16">
-        <w:lastRenderedPageBreak/>
         <w:t>changing</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF4C16">
         <w:rPr>
           <w:u w:color="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the essential economic terms of the Mortgage Loan set forth in the related commitment letter between Borrower and Lender;</w:t>
       </w:r>
       <w:bookmarkStart w:id="54" w:name="_cp_change_419"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3337B4A7" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00BF4C16" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_cp_change_424"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="00BF4C16">
         <w:t>imposing</w:t>
       </w:r>
@@ -5960,54 +5954,53 @@
       <w:r w:rsidRPr="00D66F1C">
         <w:t xml:space="preserve"> shall inure to the benefit of such assignee to the extent so assigned.  Neither Borrower nor Guarantor may assign its rights, duties or obligations under </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>, in whole or in part, without Lender’s prior written consent and any such assignment shall be deemed void ab initio.  The terms used to designate any of the parties herein shall be deemed to include the heirs, legal representatives, successors and assigns of such parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76D1ACE7" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Ref124183648"/>
       <w:bookmarkStart w:id="60" w:name="_Ref114475507"/>
       <w:r w:rsidRPr="00D66F1C">
         <w:t>Final Agreement.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="64E30031" w14:textId="6645FE88" w:rsidR="008006B3" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="64E30031" w14:textId="6645FE88" w:rsidR="008006B3" w:rsidRPr="00D66F1C" w:rsidRDefault="00FA5CCA" w:rsidP="004F41C1">
       <w:pPr>
         <w:pStyle w:val="MHBody"/>
-        <w:ind w:firstLine="630"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D66F1C">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor acknowledges receipt of a copy of each of the Loan Documents and </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66F1C">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
           <w:u w:color="0000FF"/>
         </w:rPr>
         <w:t>THIS GUARANTY AND AGREEMENT TO PAY</w:t>
@@ -6112,51 +6105,50 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="002325CB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>writing and shall be:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57465171" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00155FBB" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
-        <w:lastRenderedPageBreak/>
         <w:t>delivered, in person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAF52BD" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00155FBB" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00155FBB">
         <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4405EBB6" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00155FBB" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
@@ -6417,51 +6409,50 @@
         <w:t>Counterparts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25A0E846" w14:textId="1E0BE6DA" w:rsidR="008006B3" w:rsidRDefault="00EF1F5B" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="70" w:name="_Ref180893883"/>
       <w:r>
         <w:t>This Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidR="00FA5CCA" w:rsidRPr="0049109E">
         <w:t xml:space="preserve"> may be executed in any number of counterparts, each of which shall be considered an original for all purposes; provided, however, that all such counterparts shall constitute one and the same instrument.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="28FB88F1" w14:textId="77777777" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00587D55">
-        <w:lastRenderedPageBreak/>
         <w:t>Governing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Law; Venue; Consent to Jurisdiction and Waiver of Trial by Jury.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C15247" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00E238C9" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00E238C9">
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177E47A3" w14:textId="7CC087C9" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -6498,65 +6489,51 @@
     </w:p>
     <w:p w14:paraId="1EBB6512" w14:textId="01262727" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc394568915"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In the administration or litigation of a controversy arising under or in relation to </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> or the security for the Indebtedness, Guarantor and Borrower each </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor and Borrower each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor </w:t>
+        <w:t xml:space="preserve"> or the security for the Indebtedness, Guarantor and Borrower each consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor and Borrower each agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor and Borrower each waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00C623EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>and Borrower each</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162131C4" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="00EA6477" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="4"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA6477">
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
@@ -6661,51 +6638,50 @@
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>This Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t xml:space="preserve"> may not be amended or modified except by written agreement signed by the parties hereto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02670BB3" w14:textId="77777777" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="72" w:name="_Toc336413297"/>
       <w:bookmarkStart w:id="73" w:name="_DV_C1360"/>
       <w:bookmarkStart w:id="74" w:name="_Toc356812375"/>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>No Reliance.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="4638814F" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="009E1F05" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_DV_C1361"/>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Guarantor acknowledges, represents and warrants that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00C57EC9" w14:textId="68DA30A7" w:rsidR="008006B3" w:rsidRPr="009E1F05" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
@@ -6980,51 +6956,50 @@
         <w:t xml:space="preserve">As used in </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>, the term “including” means “including, but not limited to” or “including, without limitation</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00155FBB">
         <w:t>” and is for example only and not a limitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D854A09" w14:textId="3A628B53" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0049109E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">All references in </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:t>this Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t>to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D75F56A" w14:textId="7187C0D2" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4D6B">
         <w:t xml:space="preserve">Unless otherwise provided in </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
@@ -7252,51 +7227,50 @@
         <w:sectPr w:rsidR="008006B3" w:rsidSect="00616A32">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Hlk183172539"/>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:p w14:paraId="7EE375B8" w14:textId="6E59EFA8" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:t>, B</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">orrower and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="0049109E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> have signed and delivered </w:t>
       </w:r>
       <w:r w:rsidR="00EF1F5B">
         <w:rPr>
@@ -7394,51 +7368,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="102F446E" w14:textId="5F972331" w:rsidR="007A7CD2" w:rsidRDefault="007A7CD2" w:rsidP="007A7CD2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065550C">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA166F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0060EB75" w14:textId="77777777" w:rsidR="007A7CD2" w:rsidRPr="004160DF" w:rsidRDefault="007A7CD2" w:rsidP="007A7CD2">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4338"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:r>
         <w:t>[ADD SIGNATURE BLOCK AND ADDRESS]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E34D124" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="004160DF" w:rsidRDefault="008006B3" w:rsidP="00BC7DD9">
       <w:pPr>
@@ -7457,95 +7430,82 @@
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="451569BE" w14:textId="77777777" w:rsidR="008006B3" w:rsidRPr="009E1F05" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61866714" w14:textId="4877DD00" w:rsidR="008006B3" w:rsidRDefault="00FA5CCA" w:rsidP="00BC7DD9">
+    <w:p w14:paraId="61866714" w14:textId="39BEECBA" w:rsidR="008006B3" w:rsidRDefault="00553372" w:rsidP="00BC7DD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1F05">
-[...15 lines deleted...]
-        <w:t>COMMERCIAL RENT</w:t>
+      <w:r w:rsidRPr="00553372">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AGREEMENT TO PAY AND GUARANTY OF COMMERCIAL RENTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF64A3E" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>State-Specific Provisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="358B2409" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
@@ -7829,51 +7789,50 @@
       </w:r>
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550DE3A8" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ADD THE FOLLOWING FOR ANY GUARANTOR THAT IS A MARRIED INDIVIDUAL:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E394BA" w14:textId="3D1B94DB" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">The following provision is hereby added to the end of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> as Section [__]:</w:t>
@@ -8231,55 +8190,51 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To the extent not addressed elsewhere by this </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the </w:t>
-[...3 lines deleted...]
-        <w:t>following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
+        <w:t>Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section 3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7676CF24" w14:textId="6F28BE43" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D4379">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8287,55 +8242,51 @@
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">Guarantor expressly agrees not to exercise or take advantage of any rights, benefits and/or defenses which might be available to Guarantor under the following California Civil Code Sections, unless and until the guaranteed obligations shall have been indefeasibly paid and satisfied in full:  Section 2839 (performance of the principal obligation, or an offer of such performance, duly made as provided in the Civil </w:t>
       </w:r>
       <w:r w:rsidRPr="006E20B8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Code</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">, exonerates a surety), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of </w:t>
-[...3 lines deleted...]
-        <w:t>security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
+        <w:t>, exonerates a surety), Section 2848 (a surety, upon satisfaction of the obligation of the principal, is entitled to enforce remedies which the creditor then has against the principal and to pursue his co-sureties or other third parties after the surety has satisfied the underlying debt, or at least more than his share of it), and Section 2849 (a surety is entitled to the benefit of security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F5A16C" w14:textId="0917FEDD" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D4379">
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>Guarantor waives any defense that Guarantor may have by reason of the failure of Lender to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower’s ability to perform the Mortgage Loan obligations or the sufficiency of Lender’s security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583E8420" w14:textId="789914C3" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
@@ -8486,51 +8437,50 @@
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>If the creditor forecloses on any real property collateral pledged by the debtor:  (A) the amount of the debt may be reduced only by the price for which that collateral is sold at the foreclosure sale, even if the collateral is worth more than the sale price; and (B) the creditor may collect from Guarantor even if the creditor, by foreclosing on the real property collateral, has destroyed any right Guarantor may have to collect from the debtor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018486DE" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>This is an unconditional and irrevocable waiver of any rights and defenses Guarantor may have because the debtor’s debt is secured by real property.  These rights and defenses include, but are not limited to, any rights or defenses based upon Sections 580a, 580b, 580d or 726 of the Code of Civil Procedure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5436A60C" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor waives all rights and defenses arising out of an election of remedies by the creditor, even though that election of remedies, such as a nonjudicial foreclosure with respect to security for a guaranteed obligation, has destroyed Guarantor’s rights of subrogation and reimbursement against the principal (Borrower) by the operation of Section 580d of the Code of Civil Procedure or otherwise.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8D0B6D" w14:textId="64677E59" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D4379">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>Any summary of statutory provisions is for convenience only, and Guarantor has read and is familiar with the entirety of such provisions.</w:t>
@@ -8606,52 +8556,52 @@
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of C.R.S. Sections 13-50-101 through 13-50-103, inclusive.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133D40BA" w14:textId="3011C7C3" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>CONNECTICUT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">The following provision is hereby added to the end of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> as Section [__]:</w:t>
@@ -8691,52 +8641,52 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>GUARANTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>ACKNOWLEDGES THAT THIS IS A “COMMERCIAL TRANSACTION” AS SUCH IS DEFINED IN CHAPTER 903a OF THE CONNECTICUT GENERAL STATUTES, AS AMENDED.  GUARANTOR FURTHER ACKNOWLEDGES THAT, PURSUANT TO SUCH SECTION, GUARANTOR HAS A RIGHT TO NOTICE OF AND HEARING PRIOR TO THE ISSUANCE OF ANY “PREJUDGMENT REMEDY.”  NOTWITHSTANDING THE FOREGOING, GUARANTOR</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">HEREBY WAIVES ALL RIGHTS TO SUCH NOTICE, JUDICIAL </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
           <w:r w:rsidRPr="009E1F05">
             <w:t>HEARING OR PRIOR COURT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> ORDER IN CONNECTION WITH ANY SUIT ON THIS GUARANTY.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BDFDCB" w14:textId="46B15B7A" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>GEORGIA:</w:t>
@@ -8759,119 +8709,111 @@
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183686 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00424536">
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BE3063" w14:textId="3CA325F7" w:rsidR="00AB49D9" w:rsidRPr="008A53CC" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="18BE3063" w14:textId="75A911F7" w:rsidR="00AB49D9" w:rsidRPr="008A53CC" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t xml:space="preserve">Guarantor acknowledges and agrees that Lender has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E66417">
         <w:t xml:space="preserve">Commercial </w:t>
       </w:r>
       <w:r>
         <w:t>Lease</w:t>
       </w:r>
       <w:r w:rsidR="00E66417">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5352FF0F" w14:textId="25D2089F" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183555 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00424536">
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is hereby amended by adding the following new language to the end thereof:</w:t>
@@ -9174,55 +9116,51 @@
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C0970B6" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">IMPORTANT:  READ BEFORE SIGNING.  THE TERMS OF THIS GUARANTY SHOULD BE READ CAREFULLY BECAUSE </w:t>
-[...3 lines deleted...]
-        <w:t>ONLY THOSE TERMS IN WRITING ARE ENFORCEABLE.  NO OTHER TERMS OR ORAL PROMISES NOT CONTAINED IN THIS GUARANTY MAY BE LEGALLY ENFORCED.  YOU MAY CHANGE THE TERMS OF THIS GUARANTY ONLY BY ANOTHER WRITTEN AGREEMENT.</w:t>
+        <w:t>IMPORTANT:  READ BEFORE SIGNING.  THE TERMS OF THIS GUARANTY SHOULD BE READ CAREFULLY BECAUSE ONLY THOSE TERMS IN WRITING ARE ENFORCEABLE.  NO OTHER TERMS OR ORAL PROMISES NOT CONTAINED IN THIS GUARANTY MAY BE LEGALLY ENFORCED.  YOU MAY CHANGE THE TERMS OF THIS GUARANTY ONLY BY ANOTHER WRITTEN AGREEMENT.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3135C804" w14:textId="69CFEA47" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001153C9">
         <w:t>KENTUCKY</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
@@ -9238,91 +9176,122 @@
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref124183661 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00424536">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77470962" w14:textId="2AB518E8" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="77470962" w14:textId="50C5D86E" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00B670DA" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1F05">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="00B670DA">
+        <w:t xml:space="preserve">Notwithstanding anything in this Guaranty </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0262" w:rsidRPr="009A0262">
+        <w:t xml:space="preserve">and Agreement to Pay </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t xml:space="preserve">to the contrary, the instrument being guaranteed, within the meaning of K.R.S. 371.065, </w:t>
+      </w:r>
+      <w:r w:rsidR="009A0262" w:rsidRPr="009A0262">
+        <w:t>is each Commercial Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t xml:space="preserve">, but only to the extent of the Indebtedness, which shall in no event exceed two hundred percent (200%) of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7A24" w:rsidRPr="006B7A24">
+        <w:t xml:space="preserve">Unless terminated earlier as set forth herein, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7A24">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t>his Guaranty shall terminate on the date five (5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t xml:space="preserve">”).  Termination of this Guaranty on the Termination Date shall not affect the liability of Guarantor with respect to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t xml:space="preserve"> any Indebtedness created or incurred prior to the Termination Date, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B670DA">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0E4D" w:rsidRPr="00CE0E4D">
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB49D9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3FDCD3" w14:textId="1E2742E2" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>LOUISIANA</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
@@ -9589,161 +9558,186 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+        <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>(9)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(9)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390771D8" w14:textId="5A4D2CAD" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="7EAB3DEA" w14:textId="77777777" w:rsidR="0053379C" w:rsidRPr="0053379C" w:rsidRDefault="0053379C" w:rsidP="0053379C">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053379C">
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053379C">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="0053379C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="009E1F05">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> as Section [__]:</w:t>
+      <w:r w:rsidRPr="0053379C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A73453A" w14:textId="77777777" w:rsidR="0053379C" w:rsidRPr="0053379C" w:rsidRDefault="0053379C" w:rsidP="0053379C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053379C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053379C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053379C">
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053379C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0333886F" w14:textId="77777777" w:rsidR="0053379C" w:rsidRPr="0053379C" w:rsidRDefault="0053379C" w:rsidP="0053379C">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053379C">
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DA74F7F" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A1A7C8" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">Pursuant to Section 58-6-5 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than </w:t>
+        <w:t xml:space="preserve">Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than </w:t>
       </w:r>
       <w:r>
         <w:t>$25,000</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AE8C2E" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>NORTH</w:t>
       </w:r>
     </w:p>
@@ -9935,55 +9929,51 @@
     </w:p>
     <w:p w14:paraId="397B0EC1" w14:textId="2DD10AEC" w:rsidR="00AB49D9" w:rsidRPr="00B13D7F" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
         <w:t xml:space="preserve">Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve"> as to any future advances by Lender under the Security Instrument to protect </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">its interest in the Mortgaged Property.  If Lender elects to enforce this </w:t>
+        <w:t xml:space="preserve"> as to any future advances by Lender under the Security Instrument to protect its interest in the Mortgaged Property.  If Lender elects to enforce this </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Lender to set off the value of the Mortgaged Property against </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001C11A9" w:rsidRPr="00012DA3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed/Owed Amount</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
@@ -10155,78 +10145,91 @@
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:t>”.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7AC6DD" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2C00BA" w14:textId="7AF38DE8" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="0D2C00BA" w14:textId="687BF7AD" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">The following provision is hereby added to the end of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve"> as Section [__]:</w:t>
+        <w:t xml:space="preserve"> as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC113E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC113E" w:rsidRPr="00BC113E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS § 29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC113E" w:rsidRPr="00BC113E">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C249D89" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
@@ -10240,74 +10243,72 @@
             <w:t>South Carolina</w:t>
           </w:r>
         </w:smartTag>
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="009E1F05">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BC72ED" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="53BC72ED" w14:textId="0D1A1012" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">The laws of </w:t>
-[...13 lines deleted...]
-        <w:t>WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1768">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1768">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F91C623" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:caps/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166B16F7" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -10704,59 +10705,51 @@
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57CE2266" w14:textId="31CC5246" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA16E9">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A V.S.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A0A892F" w14:textId="7358CBCD" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>VIRGINIA:</w:t>
       </w:r>
@@ -10833,51 +10826,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>26.</w:t>
       </w:r>
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533C83BE" w14:textId="27D02AB4" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:lastRenderedPageBreak/>
         <w:t>WASHINGTON:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">The following provision is hereby added to the end of the </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5396F553" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -10893,52 +10885,52 @@
           <w:b/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614E612B" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>WASHINGTON</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> LAW.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F29DAB" w14:textId="096DCAEE" w:rsidR="00AB49D9" w:rsidRPr="009E1F05" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>WEST VIRGINIA:</w:t>
@@ -11091,55 +11083,51 @@
         <w:t xml:space="preserve"> as if no revocation has occurred.  Any renewal, extension or increase in the interest rate of any such obligation, whether made before or after revocation, shall constitute an obligation contracted for or incurred before revocation. Obligations contracted for or incurred before such revocation shall also include credit extended after such revocation pursuant to commitments made by Lender before such revocation; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECB4689" w14:textId="479CBCCD" w:rsidR="00AB49D9" w:rsidRPr="00D336FC" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA16E9">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for </w:t>
+        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="001C11A9" w:rsidRPr="00012DA3">
         <w:rPr>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Maximum Guaranteed/Owed Amount</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">, whether or not the liability of Borrower or any other obligor for such </w:t>
       </w:r>
       <w:r>
         <w:t>amounts</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>.</w:t>
       </w:r>
@@ -11227,176 +11215,159 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39CABDA2" w14:textId="2C9AD47C" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing </w:t>
       </w:r>
       <w:r w:rsidR="007807D8">
         <w:t>Guaranty and Agreement to Pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9BA55" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
-[...39 lines deleted...]
-    <w:p w14:paraId="08CE177D" w14:textId="77777777" w:rsidR="00AB49D9" w:rsidRDefault="00AB49D9" w:rsidP="00AB49D9">
+    <w:p w14:paraId="21AF4B5B" w14:textId="77777777" w:rsidR="0003728E" w:rsidRPr="0003728E" w:rsidRDefault="0003728E" w:rsidP="0003728E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r w:rsidRPr="0003728E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0003728E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0003728E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0003728E">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0003728E">
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6567CA42" w14:textId="3692FE96" w:rsidR="00AB49D9" w:rsidRPr="00BC7DD9" w:rsidRDefault="00AB49D9" w:rsidP="009575B6">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AB49D9" w:rsidRPr="00BC7DD9" w:rsidSect="00616A32">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="244FFBCD" w14:textId="77777777" w:rsidR="00A10D28" w:rsidRDefault="00A10D28">
+    <w:p w14:paraId="0193B80E" w14:textId="77777777" w:rsidR="00421A11" w:rsidRDefault="00421A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="411F2080" w14:textId="77777777" w:rsidR="00A10D28" w:rsidRDefault="00A10D28">
+    <w:p w14:paraId="350880B6" w14:textId="77777777" w:rsidR="00421A11" w:rsidRDefault="00421A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -11433,73 +11404,73 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48305175" w14:textId="77777777" w:rsidR="0044426D" w:rsidRDefault="0044426D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00424536" w14:paraId="6C510910" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="7EF7B517" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
+        <w:p w14:paraId="7EF7B517" w14:textId="753A211B" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>Agreement to Pay and Guaranty of Commercial Rents  (Guaranty of Commercial Lease)</w:t>
+            <w:t>Agreement to Pay and Guaranty of Commercial Rents (Guaranty of Commercial Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="7FEB3235" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
@@ -11580,197 +11551,215 @@
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00815082" w14:paraId="1A2172AC" w14:textId="77777777" w:rsidTr="00476EBF">
+    <w:tr w:rsidR="00BC113E" w14:paraId="1A2172AC" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7BD59B94" w14:textId="77777777" w:rsidR="00815082" w:rsidRPr="00902A96" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="7BD59B94" w14:textId="77777777" w:rsidR="00BC113E" w:rsidRPr="00902A96" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4CBE64D7" w14:textId="44C4CC36" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="4CBE64D7" w14:textId="3DC23179" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="0014696B" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="008639AB">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC113E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3F2F717C" w14:textId="0C5ABF43" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="3F2F717C" w14:textId="383F5B2E" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1038F50C" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536" w:rsidP="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50B79CFB" w14:textId="77777777" w:rsidR="008006B3" w:rsidRDefault="008006B3" w:rsidP="00070D05"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00D541F8" w14:paraId="788FCA8C" w14:textId="77777777" w:rsidTr="00DC214A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="2F0E2ECA" w14:textId="6B17D0CC" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00A14386" w:rsidP="00070D05">
+        <w:p w14:paraId="2F0E2ECA" w14:textId="55B0A86C" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00A14386" w:rsidP="00070D05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">Agreement to Pay </w:t>
           </w:r>
           <w:r w:rsidR="00642BD2">
             <w:rPr>
@@ -11784,51 +11773,51 @@
           <w:r w:rsidR="00FA5CCA">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Commercial Rents</w:t>
           </w:r>
           <w:r w:rsidR="00EC5EBC">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00502E0B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t xml:space="preserve"> (Guaranty of Commercial Lease)</w:t>
+            <w:t>(Guaranty of Commercial Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="4E25BA8C" w14:textId="0B112AE1" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00FA5CCA" w:rsidP="00070D05">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
@@ -11928,237 +11917,237 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00D541F8" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
+    <w:tr w:rsidR="00BC113E" w14:paraId="4B8AC975" w14:textId="77777777" w:rsidTr="00DC214A">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="008006B3" w:rsidRPr="00902A96" w:rsidRDefault="00FA5CCA" w:rsidP="00EC5EBC">
+        <w:p w14:paraId="09F5D1E0" w14:textId="5B39C8CB" w:rsidR="00BC113E" w:rsidRPr="00902A96" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="36812C15" w14:textId="3368097E" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00070D05">
+        <w:p w14:paraId="36812C15" w14:textId="1C8BA950" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="0014696B" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="008639AB">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC113E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="1484F3D4" w14:textId="6519E42D" w:rsidR="008006B3" w:rsidRPr="006513C2" w:rsidRDefault="00FA5CCA" w:rsidP="00070D05">
+        <w:p w14:paraId="1484F3D4" w14:textId="25490649" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>20</w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F8DFF02" w14:textId="14F5974C" w:rsidR="009B6518" w:rsidRDefault="009B6518">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="342F8A4C" w14:textId="77777777" w:rsidR="0044426D" w:rsidRDefault="0044426D" w:rsidP="0044426D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00424536" w14:paraId="20830455" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="6241D207" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
+        <w:p w14:paraId="6241D207" w14:textId="5214FBE6" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>Agreement to Pay and Guaranty of Commercial Rents  (Guaranty of Commercial Lease)</w:t>
+            <w:t>Agreement to Pay and Guaranty of Commercial Rents (Guaranty of Commercial Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="122345F7" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
@@ -12248,219 +12237,237 @@
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00815082" w14:paraId="3E20DE94" w14:textId="77777777" w:rsidTr="00476EBF">
+    <w:tr w:rsidR="00BC113E" w14:paraId="3E20DE94" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5D49F7FC" w14:textId="77777777" w:rsidR="00815082" w:rsidRPr="00902A96" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="5D49F7FC" w14:textId="77777777" w:rsidR="00BC113E" w:rsidRPr="00902A96" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="79BB66D8" w14:textId="17B83006" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="79BB66D8" w14:textId="77712181" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="0014696B" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="008639AB">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC113E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="256566AE" w14:textId="622A3D8D" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="256566AE" w14:textId="31D0E446" w:rsidR="00BC113E" w:rsidRPr="006513C2" w:rsidRDefault="00BC113E" w:rsidP="00BC113E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>2026 Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E07A48B" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536" w:rsidP="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10531075" w14:textId="77777777" w:rsidR="0044426D" w:rsidRDefault="0044426D" w:rsidP="0044426D"/>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00424536" w14:paraId="6921CCC3" w14:textId="77777777" w:rsidTr="00476EBF">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w14:paraId="16095E5E" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
+        <w:p w14:paraId="16095E5E" w14:textId="0A108066" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>Agreement to Pay and Guaranty of Commercial Rents  (Guaranty of Commercial Lease)</w:t>
+            <w:t>Agreement to Pay and Guaranty of Commercial Rents (Guaranty of Commercial Lease)</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="007608CE" w14:textId="77777777" w:rsidR="00424536" w:rsidRPr="006513C2" w:rsidRDefault="00424536" w:rsidP="00424536">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
@@ -12588,148 +12595,193 @@
             <w:suppressAutoHyphens/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6CD8C884" w14:textId="3168CF55" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="6CD8C884" w14:textId="2ECFE599" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="0014696B" w:rsidP="00815082">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>12-25</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="008639AB">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00815082">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC113E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="539165F7" w14:textId="5ACD37ED" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
+        <w:p w14:paraId="539165F7" w14:textId="24C0DD10" w:rsidR="00815082" w:rsidRPr="006513C2" w:rsidRDefault="00815082" w:rsidP="00815082">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="0"/>
               <w:tab w:val="center" w:pos="4320"/>
               <w:tab w:val="right" w:pos="8640"/>
             </w:tabs>
             <w:suppressAutoHyphens/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve">© </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
-            <w:t>2025 Fannie</w:t>
+            <w:t>202</w:t>
+          </w:r>
+          <w:r w:rsidR="00BC113E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="he-IL"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Fannie</w:t>
           </w:r>
           <w:r w:rsidRPr="006513C2">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:bidi="he-IL"/>
             </w:rPr>
             <w:t xml:space="preserve"> Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3345C306" w14:textId="77777777" w:rsidR="00424536" w:rsidRDefault="00424536" w:rsidP="00424536">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69EADCA6" w14:textId="77777777" w:rsidR="00A10D28" w:rsidRDefault="00A10D28">
+    <w:p w14:paraId="224A00D2" w14:textId="77777777" w:rsidR="00421A11" w:rsidRDefault="00421A11">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47491C2B" w14:textId="77777777" w:rsidR="00A10D28" w:rsidRDefault="00A10D28">
+    <w:p w14:paraId="16C8CED8" w14:textId="77777777" w:rsidR="00421A11" w:rsidRDefault="00421A11">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="083B3B54" w14:textId="77777777" w:rsidR="008200BB" w:rsidRDefault="002B5C9D" w:rsidP="002B5C9D">
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>[DRAFTING NOTE: USE</w:t>
     </w:r>
     <w:r w:rsidR="005D6EFA">
@@ -14157,351 +14209,398 @@
   <w:num w:numId="23" w16cid:durableId="692459809">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1260018874">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1304964459">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2093427756">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="DeLong, Stephanie L.">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::sld03@venable.com::5827c135-aa38-44a4-a2ce-fb02f6d149e5"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="DMS_Work10" w:val="0~AFSDOCS||1~300788156||2~5||3~JBGS - 1900 Crystal (Guaranty of Commercial Space - AFS Comments 11/25)||5~NICKLERP||6~NICKLERP||7~WORDX||8~DOC||10~11/25/2024 4:22:47 PM||11~11/25/2024 4:12:38 PM||13~71478||14~False||17~public||18~NICKLERP||19~NICKLERP||21~True||22~True||23~False||25~035133||26~00085||60~JBG Smith Properties||61~1900 Crystal||74~Nickler, Patrick||75~Nickler, Patrick||76~WORD 2007||77~Document||82~docx||85~11/25/2024 4:22:48 PM||99~1/1/0001 12:00:00 AM||106~C:\Users\Nicklerp\AppData\Roaming\iManage\Work\Recent\035133-00085_ JBG Smith Properties_1900 Crystal\JBGS - 1900 Crystal (Guaranty of Commercial Space - AFS Comments 11_25)(300788156.5).docx||107~1/1/0001 12:00:00 AM||109~11/25/2024 4:23:52 PM||113~11/25/2024 4:12:38 PM||114~11/25/2024 4:22:47 PM||124~False||"/>
     <w:docVar w:name="ForteTempFile" w:val="C:\Users\tahah\AppData\Local\Temp\baf8ca42-7bd7-4b03-894c-7fbbb327a850.docx"/>
     <w:docVar w:name="zzmp10LastTrailerInserted" w:val="^`~#mp!@LM9#_┛┩;89
 ŘmÕF⌕ƙ5⌛‭æ⌊p/Î⌐K”½uJ⌔¿w!j6%V⌓⌌ô)º@ñ¾@⌟Ž…51®²℧8U!HÓ‡ŧQÞ!pCmÓUC⌏&amp;Ma⌙,⌠⌝Ƈz⌞~ª8ÅÚD1⌚⌆Ū⌜\wFÒß,òµÙS3Ãy…⌓@xT²rñr[8S⌄P⌉Æ§ÉxUïë[O°,QJZ\SLGX011"/>
     <w:docVar w:name="zzmp10LastTrailerInserted_1078" w:val="^`~#mp!@LM9#_┛┩;89
 ŘmÕF⌕ƙ5⌛‭æ⌊p/Î⌐K”½uJ⌔¿w!j6%V⌓⌌ô)º@ñ¾@⌟Ž…51®²℧8U!HÓ‡ŧQÞ!pCmÓUC⌏&amp;Ma⌙,⌠⌝Ƈz⌞~ª8ÅÚD1⌚⌆Ū⌜\wFÒß,òµÙS3Ãy…⌓@xT²rñr[8S⌄P⌉Æ§ÉxUïë[O°,QJZ\SLGX011"/>
     <w:docVar w:name="zzmp10mSEGsValidated" w:val="1"/>
     <w:docVar w:name="zzmpCompatibilityMode" w:val="15"/>
     <w:docVar w:name="zzmpLTFontsClean" w:val="True"/>
     <w:docVar w:name="zzmpnSession" w:val="0.1173212"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00D541F8"/>
     <w:rsid w:val="00003D9A"/>
+    <w:rsid w:val="0003728E"/>
     <w:rsid w:val="000723F9"/>
     <w:rsid w:val="000740E6"/>
     <w:rsid w:val="0007641A"/>
     <w:rsid w:val="00082724"/>
+    <w:rsid w:val="00094401"/>
+    <w:rsid w:val="000A1768"/>
     <w:rsid w:val="000A4A2D"/>
+    <w:rsid w:val="000B2756"/>
     <w:rsid w:val="000D15F8"/>
     <w:rsid w:val="000D2FCC"/>
     <w:rsid w:val="000E222C"/>
     <w:rsid w:val="000F4FF3"/>
     <w:rsid w:val="000F5D80"/>
     <w:rsid w:val="000F77D3"/>
     <w:rsid w:val="00110E1D"/>
     <w:rsid w:val="0011400A"/>
     <w:rsid w:val="00121632"/>
     <w:rsid w:val="0012636B"/>
     <w:rsid w:val="00126D71"/>
     <w:rsid w:val="00130DB0"/>
     <w:rsid w:val="00135638"/>
     <w:rsid w:val="00135F75"/>
     <w:rsid w:val="00140E53"/>
+    <w:rsid w:val="0014696B"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00164D43"/>
     <w:rsid w:val="00192172"/>
     <w:rsid w:val="001A42F2"/>
     <w:rsid w:val="001B6CB4"/>
     <w:rsid w:val="001C11A9"/>
     <w:rsid w:val="001D4336"/>
     <w:rsid w:val="00206E25"/>
     <w:rsid w:val="002414D9"/>
     <w:rsid w:val="002610B6"/>
     <w:rsid w:val="0026443B"/>
     <w:rsid w:val="00270A3D"/>
     <w:rsid w:val="002719B3"/>
     <w:rsid w:val="0027730D"/>
     <w:rsid w:val="00280CE2"/>
     <w:rsid w:val="002831BE"/>
     <w:rsid w:val="002A009F"/>
+    <w:rsid w:val="002A658A"/>
     <w:rsid w:val="002B5C9D"/>
     <w:rsid w:val="002B63A9"/>
     <w:rsid w:val="002C76CF"/>
+    <w:rsid w:val="002E06CA"/>
     <w:rsid w:val="002E4E2C"/>
     <w:rsid w:val="002E62BD"/>
     <w:rsid w:val="00302171"/>
     <w:rsid w:val="003066BF"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00341319"/>
     <w:rsid w:val="00342110"/>
     <w:rsid w:val="00385C6E"/>
     <w:rsid w:val="00396645"/>
     <w:rsid w:val="003B5778"/>
     <w:rsid w:val="003C2172"/>
     <w:rsid w:val="003D234F"/>
     <w:rsid w:val="003D267D"/>
     <w:rsid w:val="003D4379"/>
+    <w:rsid w:val="003D7D33"/>
     <w:rsid w:val="003F5448"/>
     <w:rsid w:val="003F7D58"/>
     <w:rsid w:val="0040413F"/>
     <w:rsid w:val="00404CBB"/>
+    <w:rsid w:val="00421A11"/>
     <w:rsid w:val="00424536"/>
     <w:rsid w:val="00442D6B"/>
     <w:rsid w:val="0044426D"/>
     <w:rsid w:val="00447AB8"/>
     <w:rsid w:val="00455D90"/>
     <w:rsid w:val="00467BD7"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="00490DF4"/>
     <w:rsid w:val="004B4C2D"/>
     <w:rsid w:val="004F223F"/>
+    <w:rsid w:val="004F41C1"/>
     <w:rsid w:val="00502E0B"/>
+    <w:rsid w:val="0050339E"/>
     <w:rsid w:val="00503568"/>
     <w:rsid w:val="00506BA1"/>
     <w:rsid w:val="005140EA"/>
     <w:rsid w:val="005207FF"/>
     <w:rsid w:val="00521077"/>
     <w:rsid w:val="005276FA"/>
     <w:rsid w:val="00532624"/>
+    <w:rsid w:val="0053379C"/>
     <w:rsid w:val="00543569"/>
+    <w:rsid w:val="00552DC1"/>
+    <w:rsid w:val="00553372"/>
     <w:rsid w:val="00553CA6"/>
     <w:rsid w:val="0056421A"/>
     <w:rsid w:val="005712E0"/>
     <w:rsid w:val="00573CC1"/>
     <w:rsid w:val="0057516F"/>
     <w:rsid w:val="005767FE"/>
     <w:rsid w:val="00583CEA"/>
     <w:rsid w:val="0059189D"/>
     <w:rsid w:val="005B07D5"/>
     <w:rsid w:val="005B6E13"/>
     <w:rsid w:val="005C6475"/>
     <w:rsid w:val="005D308C"/>
+    <w:rsid w:val="005D5D6D"/>
     <w:rsid w:val="005D6EFA"/>
     <w:rsid w:val="006100C0"/>
     <w:rsid w:val="006122D5"/>
     <w:rsid w:val="00616A32"/>
     <w:rsid w:val="006278B8"/>
     <w:rsid w:val="00631921"/>
     <w:rsid w:val="006361A7"/>
     <w:rsid w:val="00642BD2"/>
     <w:rsid w:val="00652832"/>
     <w:rsid w:val="00661D1A"/>
     <w:rsid w:val="00663449"/>
     <w:rsid w:val="006763DC"/>
     <w:rsid w:val="00684EF5"/>
     <w:rsid w:val="00685E1D"/>
     <w:rsid w:val="006A5E76"/>
     <w:rsid w:val="006A7DAE"/>
     <w:rsid w:val="006B3562"/>
+    <w:rsid w:val="006B7A24"/>
     <w:rsid w:val="006D5D6C"/>
     <w:rsid w:val="006E1A5A"/>
     <w:rsid w:val="006F4756"/>
     <w:rsid w:val="00703613"/>
     <w:rsid w:val="00703B29"/>
+    <w:rsid w:val="00712837"/>
     <w:rsid w:val="007218C1"/>
     <w:rsid w:val="007340B1"/>
     <w:rsid w:val="007424F5"/>
     <w:rsid w:val="00752836"/>
     <w:rsid w:val="0075715C"/>
     <w:rsid w:val="00762C59"/>
     <w:rsid w:val="0076635F"/>
     <w:rsid w:val="007807D8"/>
     <w:rsid w:val="007956AE"/>
     <w:rsid w:val="007962C9"/>
     <w:rsid w:val="007A74CE"/>
     <w:rsid w:val="007A7CD2"/>
+    <w:rsid w:val="007C2B46"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007D6321"/>
+    <w:rsid w:val="007E5B44"/>
     <w:rsid w:val="007E69C3"/>
     <w:rsid w:val="008006B3"/>
     <w:rsid w:val="00802935"/>
     <w:rsid w:val="008049DE"/>
     <w:rsid w:val="00815082"/>
     <w:rsid w:val="008155EC"/>
     <w:rsid w:val="00815DCB"/>
     <w:rsid w:val="008200BB"/>
     <w:rsid w:val="00830124"/>
     <w:rsid w:val="00834AEB"/>
+    <w:rsid w:val="00841A36"/>
+    <w:rsid w:val="00845017"/>
     <w:rsid w:val="00845C2F"/>
+    <w:rsid w:val="008639AB"/>
     <w:rsid w:val="008716DC"/>
     <w:rsid w:val="008A1E68"/>
     <w:rsid w:val="008D171C"/>
     <w:rsid w:val="008D2713"/>
     <w:rsid w:val="008F2351"/>
     <w:rsid w:val="008F6EB8"/>
+    <w:rsid w:val="009040E2"/>
     <w:rsid w:val="0090776D"/>
     <w:rsid w:val="00917443"/>
     <w:rsid w:val="00932F84"/>
     <w:rsid w:val="00940C7C"/>
     <w:rsid w:val="00943670"/>
     <w:rsid w:val="009512F1"/>
+    <w:rsid w:val="009575B6"/>
     <w:rsid w:val="009630F9"/>
     <w:rsid w:val="0096446D"/>
     <w:rsid w:val="00974E87"/>
     <w:rsid w:val="00975BE9"/>
     <w:rsid w:val="00980EDF"/>
     <w:rsid w:val="009976D2"/>
+    <w:rsid w:val="009A0262"/>
     <w:rsid w:val="009A424A"/>
     <w:rsid w:val="009B6518"/>
     <w:rsid w:val="009C0D19"/>
     <w:rsid w:val="009C61D7"/>
     <w:rsid w:val="009E10A3"/>
     <w:rsid w:val="00A00B30"/>
     <w:rsid w:val="00A01296"/>
     <w:rsid w:val="00A10D28"/>
     <w:rsid w:val="00A11D77"/>
     <w:rsid w:val="00A14386"/>
     <w:rsid w:val="00A17C69"/>
     <w:rsid w:val="00A37171"/>
     <w:rsid w:val="00A37C8F"/>
     <w:rsid w:val="00A52E21"/>
     <w:rsid w:val="00A60857"/>
     <w:rsid w:val="00A61DA7"/>
     <w:rsid w:val="00A95946"/>
+    <w:rsid w:val="00AB2EB8"/>
     <w:rsid w:val="00AB49D9"/>
+    <w:rsid w:val="00AC1916"/>
+    <w:rsid w:val="00B06095"/>
+    <w:rsid w:val="00B105AC"/>
     <w:rsid w:val="00B416CF"/>
     <w:rsid w:val="00B43943"/>
     <w:rsid w:val="00B46D64"/>
     <w:rsid w:val="00B4796E"/>
     <w:rsid w:val="00B56BA3"/>
+    <w:rsid w:val="00B670DA"/>
     <w:rsid w:val="00B82C96"/>
     <w:rsid w:val="00B835B1"/>
     <w:rsid w:val="00B9570C"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA787C"/>
+    <w:rsid w:val="00BC113E"/>
     <w:rsid w:val="00BC489C"/>
+    <w:rsid w:val="00BC561A"/>
     <w:rsid w:val="00BD650E"/>
     <w:rsid w:val="00BF3C3D"/>
     <w:rsid w:val="00C05D47"/>
     <w:rsid w:val="00C16594"/>
     <w:rsid w:val="00C170C8"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C32394"/>
     <w:rsid w:val="00C572DF"/>
     <w:rsid w:val="00C75C1E"/>
     <w:rsid w:val="00C76220"/>
     <w:rsid w:val="00C86343"/>
     <w:rsid w:val="00CA16E9"/>
+    <w:rsid w:val="00CA2BB3"/>
+    <w:rsid w:val="00CA5F3C"/>
     <w:rsid w:val="00CA7C50"/>
     <w:rsid w:val="00CB6956"/>
     <w:rsid w:val="00CD2E65"/>
+    <w:rsid w:val="00CE0E4D"/>
     <w:rsid w:val="00CE2AD5"/>
     <w:rsid w:val="00CF4D20"/>
     <w:rsid w:val="00D15DBA"/>
     <w:rsid w:val="00D40F13"/>
     <w:rsid w:val="00D4356F"/>
     <w:rsid w:val="00D5350A"/>
     <w:rsid w:val="00D541F8"/>
     <w:rsid w:val="00D659AC"/>
+    <w:rsid w:val="00D8719A"/>
     <w:rsid w:val="00D92069"/>
+    <w:rsid w:val="00D94E2B"/>
     <w:rsid w:val="00D94E43"/>
     <w:rsid w:val="00DA6586"/>
     <w:rsid w:val="00DB33EA"/>
+    <w:rsid w:val="00DF0E94"/>
     <w:rsid w:val="00E11A88"/>
     <w:rsid w:val="00E25176"/>
     <w:rsid w:val="00E26BF2"/>
     <w:rsid w:val="00E317A6"/>
+    <w:rsid w:val="00E3282D"/>
     <w:rsid w:val="00E477D1"/>
+    <w:rsid w:val="00E578F3"/>
     <w:rsid w:val="00E61B49"/>
     <w:rsid w:val="00E66417"/>
     <w:rsid w:val="00E74C29"/>
     <w:rsid w:val="00E813ED"/>
+    <w:rsid w:val="00E95327"/>
     <w:rsid w:val="00EB4042"/>
     <w:rsid w:val="00EB6D13"/>
     <w:rsid w:val="00EC5EBC"/>
     <w:rsid w:val="00EC65AB"/>
     <w:rsid w:val="00EE49A0"/>
     <w:rsid w:val="00EF1F5B"/>
     <w:rsid w:val="00EF2355"/>
     <w:rsid w:val="00F1631E"/>
     <w:rsid w:val="00F37F50"/>
     <w:rsid w:val="00F41CBC"/>
     <w:rsid w:val="00F5620E"/>
     <w:rsid w:val="00F66CE3"/>
     <w:rsid w:val="00F6754C"/>
     <w:rsid w:val="00F7128E"/>
     <w:rsid w:val="00F72681"/>
     <w:rsid w:val="00F858BB"/>
     <w:rsid w:val="00FA3E8E"/>
     <w:rsid w:val="00FA5CCA"/>
     <w:rsid w:val="00FB2183"/>
+    <w:rsid w:val="00FB2D49"/>
     <w:rsid w:val="00FB2E1C"/>
     <w:rsid w:val="00FB48D9"/>
     <w:rsid w:val="00FD686D"/>
     <w:rsid w:val="00FE48C9"/>
     <w:rsid w:val="00FE54DB"/>
     <w:rsid w:val="00FF54C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:attachedSchema w:val="urn-legalmacpac-data/10"/>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-[...4 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2796C997"/>
   <w15:docId w15:val="{8084B887-4FE0-4D68-AFDC-EDE409018C20}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -15370,51 +15469,77 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005207FF"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005207FF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="511770694">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="840389550">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="984167136">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1032461154">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -15710,88 +15835,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A86019B2-1677-4117-804B-5FBB2F5507C2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74AEDB9A-AD24-48D7-9588-0275E4B2E929}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>56288</Characters>
+  <Pages>3</Pages>
+  <Words>10267</Words>
+  <Characters>57499</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1940</Lines>
-  <Paragraphs>1380</Paragraphs>
+  <Lines>1437</Lines>
+  <Paragraphs>816</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6022.CL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64870</CharactersWithSpaces>
+  <CharactersWithSpaces>66950</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6022.CL</dc:title>
   <dc:subject>Agreement to Pay and Guaranty of Commercial Rents  (Guaranty of Commercial Lease)</dc:subject>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
-    <vt:lpwstr>65229039-v3</vt:lpwstr>
+    <vt:lpwstr>69648358-v1</vt:lpwstr>
   </property>
 </Properties>
 </file>