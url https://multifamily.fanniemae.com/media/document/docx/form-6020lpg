--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0B4410F4" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">LIMITED PAYMENT </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GUARANTY</w:t>
       </w:r>
     </w:p>
@@ -945,51 +944,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the benefit of all principles or provisions of law, statutory or otherwise, which are or might be in conflict with the terms of this Guaranty (and agrees that Guarantor’s obligations shall not be affected by any circumstances, whether or not referred to in this Guaranty, which might otherwise constitute a legal or equitable discharge of a surety or a guarantor);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA7AF34" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of sureties and guarantors;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F91DCE" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diligence in collecting the Indebtedness, presentment, demand for payment, protest and all notices with respect to the Loan Documents and this Guaranty which may be required by statute, rule of law or otherwise to preserve Lender’s rights against Guarantor under this Guaranty, including notice of acceptance, notice of any amendment of the Loan Documents, notice of the occurrence of any Event of Default, notice of intent to accelerate, notice of acceleration, notice of dishonor, notice of foreclosure, notice of protest and notice of the incurring by Borrower of any obligation or indebtedness; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF93F5A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
@@ -1224,51 +1222,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any Loan Document may be modified or amended by Lender and Borrower in any respect, including an increase in the principal amount of the Mortgage Loan;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E3679A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>any amounts under the Loan Agreement or any other Loan Document may be released;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0A5D95" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any security for the Indebtedness may be modified, exchanged, released, surrendered or otherwise dealt with or additional security may be pledged or mortgaged for the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB4E06A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
@@ -1578,51 +1575,50 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any indebtedness of Borrower held by Guarantor now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, enforced and received by Guarantor, as trustee for Lender, but without reducing or affecting in any manner the liability of Guarantor under the other provisions of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB63CA0" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Subrogation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50407F38" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor shall have no right of, and hereby waives any claim for, subrogation or reimbursement against Borrower or any general partner of Borrower by reason of any payment by Guarantor under this Guaranty, whether such right or claim arises at law or in equity or under any contract or statute, until the Indebtedness has been paid in full and there has expired the maximum possible period thereafter during which any payment made by Borrower to Lender with respect to the Indebtedness could be deemed a preference under the Insolvency Laws.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="555D70EB" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
@@ -1876,58 +1872,51 @@
       <w:r>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA02B8E" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">comply with the reasonable requirements of Lender or any Investor of the Mortgage Loan or provide, or cause to be provided, to Lender or any Investor of the </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Mortgage Loan within ten (10) days </w:t>
+        <w:t xml:space="preserve">comply with the reasonable requirements of Lender or any Investor of the Mortgage Loan or provide, or cause to be provided, to Lender or any Investor of the Mortgage Loan within ten (10) days </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the request, at Borrower’s </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Guarantor’s</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
@@ -2066,67 +2055,79 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ratify and affirm in writing the representations and warranties set forth in this Guaranty or any other Loan Document to which Guarantor is a party as of such date specified by Lender modified as necessary to reflect changes that have occurred subsequent to the Effective Date;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493EBC95" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>confirm that Guarantor is not in default under this Guaranty or in observing any of the covenants or agreements contained in this Guaranty (or, if Guarantor is in default, describing such default in reasonable detail); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D5861C" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
+    <w:p w14:paraId="06D5861C" w14:textId="2D1D80FA" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is reasonably required by Lender or such Investor.</w:t>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5634">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is reasonably required by Lender or such Investor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48869BD1" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Ref322685653"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Nothing in this Section </w:t>
       </w:r>
@@ -2266,58 +2267,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074EBE24" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">to the extent so assigned.  Guarantor may not assign its rights, duties </w:t>
+        <w:t xml:space="preserve">Lender may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned.  Guarantor may not assign its rights, duties </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> obligations under this Guaranty, in whole or in part, without Lender’s prior written consent and any such assignment shall be deemed void ab initio.  The terms used to designate any of the parties herein shall be deemed to include the heirs, legal representatives, successors and assigns of such parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E12E96" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
@@ -2663,51 +2657,50 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>it understands the nature and structure of the transactions contemplated by this Guaranty and the other Loan Documents;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583F416D" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>it is familiar with the provisions of all of the documents and instruments relating to such transactions;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DBDE877" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>it understands the risks inherent in such transactions, including the risk of loss of all or any part of the Mortgaged Property or of the assets of Guarantor;</w:t>
       </w:r>
@@ -3009,51 +3002,50 @@
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any reference in this Guaranty to an “Exhibit” or “Schedule” or a “Section” or an “Article” shall, unless otherwise explicitly provided, be construed as referring, respectively, to an exhibit or schedule attached to this Guaranty or to a Section or Article of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207E1BDE" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Any reference in this Guaranty to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FFDBBB" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use of the singular in this Guaranty includes the plural and use of the plural includes the singular.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129D64BC" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
@@ -3230,103 +3222,102 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The schedules, if any, attached to this Guaranty are incorporated fully into this Guaranty by this reference and each constitutes a substantive part of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1D19DE" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHED SCHEDULE.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Schedule is attached to this Guaranty:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="Check4"/>
     <w:p w14:paraId="3D764446" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00F0060C">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00F0060C">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3355,81 +3346,79 @@
     <w:p w14:paraId="7D25F72F" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3488CA66" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00483E2E" w:rsidSect="00F83931">
-          <w:footerReference w:type="even" r:id="rId7"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC97C80" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Guarantor has signed and delivered this Guaranty under seal (where applicable) or has caused this Guaranty to be signed and delivered under seal (where applicable) by its duly authorized representative.  </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where applicable law so provides,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guarantor intends that this Guaranty shall be deemed to be signed and delivered as a sealed instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12BA255A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:ind w:left="4320"/>
@@ -3784,84 +3773,83 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="771B4EBB" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DA84CEC" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:sectPr w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidSect="00F83931">
-          <w:footerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C9BF6A3" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3651C3A0" w14:textId="66A92A4F" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="007A7EFE" w:rsidP="00483E2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
@@ -4267,58 +4255,51 @@
     <w:p w14:paraId="49E3B881" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00CC6E92" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any person signing this Guaranty solely as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the spouse of Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consents that this Guaranty will bind only Guarantor’s interest in </w:t>
-[...6 lines deleted...]
-        <w:t>(i)</w:t>
+        <w:t xml:space="preserve"> consents that this Guaranty will bind only Guarantor’s interest in (i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the spouse of Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not bind </w:t>
       </w:r>
@@ -4588,55 +4569,51 @@
     <w:p w14:paraId="4C29CFB5" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To the extent not addressed elsewhere by this Guaranty, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the </w:t>
-[...3 lines deleted...]
-        <w:t>principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
+        <w:t>Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B122120" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -4752,55 +4729,51 @@
         <w:t>any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Lender to file or enforce a claim against the estate (in administration, bankruptcy or any other proceeding) of any other person or persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590DCB6B" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_DV_M103"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the </w:t>
-[...3 lines deleted...]
-        <w:t>California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
+        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01419CB2" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_C103"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
@@ -4943,51 +4916,50 @@
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD6E044" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>CONNECTICUT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
@@ -5211,58 +5183,51 @@
         <w:tab/>
         <w:t>In addition, Guarantor waives the benefit of O.C.G.A. Section 10-7-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C6AA714" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to </w:t>
-[...6 lines deleted...]
-        <w:t>pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52989D94" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HAWAII:</w:t>
       </w:r>
@@ -5566,93 +5531,316 @@
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security </w:t>
-[...6 lines deleted...]
-        <w:t>Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
+        <w:t>” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53509521" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5575FBAA" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
+    <w:p w14:paraId="5575FBAA" w14:textId="34962CD1" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="005E2646" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1F05">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding anything in this Guaranty to the contrary, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instruments being guaranteed, within the meaning of K.R.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>371.065, are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Note, the Loan Agreement and the Security Instrument, but only to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extent of the Indebtedness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which shall in no event exceed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>two hundred percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>200%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Guaranty shall terminate on the date five</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination of this Guaranty on the Termination Date shall not affect the liability of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guarantor with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any Indebtedness created or incurred prior to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00625572">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="00483E2E" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A447915" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOUISIANA</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
@@ -5864,51 +6052,50 @@
         </w:rPr>
         <w:t>and in the event the proceeds thereof are not sufficient to pay in full the sums which Guarantor has herein agreed to pay, Guarantor shall be and hereby is expressly made liable to Lender for the amount of the deficiency, notwithstanding any provision of any law or contract which may prevent Lender from fully enforcing such deficiency against, or collecting such deficiency from, Borrower, or its successor or assigns, or which provides that the Indebtedness secured by the Security Instrument has been satisfied as the result of the foreclosure thereof or a sale thereunder.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD1C593" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NEVADA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="069551BA" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -5939,89 +6126,133 @@
         <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(9)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, discharge under Nevada Revised Statutes Section 104.3605.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296D09D3" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
+    <w:p w14:paraId="5FE9D142" w14:textId="77777777" w:rsidR="003A5634" w:rsidRDefault="003A5634" w:rsidP="003A5634">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...16 lines deleted...]
-        <w:t>:</w:t>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEW MEXICO:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280DB409" w14:textId="77777777" w:rsidR="003A5634" w:rsidRDefault="003A5634" w:rsidP="003A5634">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C075B1" w14:textId="77777777" w:rsidR="003A5634" w:rsidRPr="009E1F05" w:rsidRDefault="003A5634" w:rsidP="003A5634">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571EBD27" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
@@ -6266,58 +6497,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A8BC9A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B13D7F" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances </w:t>
-[...6 lines deleted...]
-        <w:t>by Lender under the Security Instrument to protect its interest in the Mortgaged Property.  If Lender elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Lender to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
+        <w:t>Guarantor further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Lender under the Security Instrument to protect its interest in the Mortgaged Property.  If Lender elects to enforce this Guaranty before, or without, enforcing the Security Instrument, Guarantor waives any right, whether pursuant to 12 Okla. Stat. Section 686 or otherwise, to require Lender to set off the value of the Mortgaged Property against the Indebtedness.  Guarantor also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which Guarantor might now or in the future have pursuant to 12 Okla. Stat. Section 686 (1991), 12A Okla. Stat. Section 3-605 (1992) and 15 Okla. Stat. Sections 323, 334, 335, 337, 338, 339, 341 and 344 (1991).</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E581A18" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OREGON:</w:t>
       </w:r>
@@ -6489,84 +6713,120 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E87A25" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A2B0FC" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
+    <w:p w14:paraId="62A2B0FC" w14:textId="22D13FD8" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6097B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6097B" w:rsidRPr="00D6097B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6097B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6097B" w:rsidRPr="00D6097B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6097B" w:rsidRPr="00D6097B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166CA1B2" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
@@ -6590,103 +6850,110 @@
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="009E1F05">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6083DD96" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
+    <w:p w14:paraId="6083DD96" w14:textId="4B3D9474" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the mortgaged property apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0023771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="0023771E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD8BEF9" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F233D7C" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -7248,55 +7515,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE806DF" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
+        <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>WASHINGTON</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> LAW.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5C6B6E" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009E1F05" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
@@ -7438,58 +7701,51 @@
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6356E908" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00D336FC" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations </w:t>
-[...6 lines deleted...]
-        <w:t>had not been discharged</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1836D14B" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:keepNext/>
@@ -7572,93 +7828,91 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C61730E" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5187AE63" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:firstLine="3690"/>
+    <w:p w14:paraId="67C975A9" w14:textId="77777777" w:rsidR="00213B30" w:rsidRPr="00213B30" w:rsidRDefault="00213B30" w:rsidP="00213B30">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00213B30">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00213B30">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00213B30">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00213B30">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="00213B30">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D39DEAF" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="000949FE" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7670,291 +7924,280 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB9E370" w14:textId="68E744B7" w:rsidR="000949FE" w:rsidRPr="00483E2E" w:rsidRDefault="000949FE" w:rsidP="00483E2E"/>
     <w:sectPr w:rsidR="000949FE" w:rsidRPr="00483E2E" w:rsidSect="00F83931">
-      <w:footerReference w:type="even" r:id="rId15"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B77EFDD" w14:textId="77777777" w:rsidR="00B32433" w:rsidRDefault="00B32433">
+    <w:p w14:paraId="472EA39E" w14:textId="77777777" w:rsidR="00CF001F" w:rsidRDefault="00CF001F">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B4C3B21" w14:textId="77777777" w:rsidR="00B32433" w:rsidRDefault="00B32433">
+    <w:p w14:paraId="4FA53B00" w14:textId="77777777" w:rsidR="00CF001F" w:rsidRDefault="00CF001F">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="360E0533" w14:textId="77777777" w:rsidR="00B32433" w:rsidRDefault="00B32433">
+    <w:p w14:paraId="60A319EC" w14:textId="77777777" w:rsidR="00CF001F" w:rsidRDefault="00CF001F">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tunga">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00400003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B4B3CFF" w14:textId="3F8CA223" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9360" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3460"/>
       <w:gridCol w:w="2987"/>
       <w:gridCol w:w="2913"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="0FA64C4A" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="0FA64C4A" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="006FCD45" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Limited Payment </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Guaranty</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5C22803E" w14:textId="3534F645" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="438"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 60</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20.LPG</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="329EC2DC" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
@@ -7974,222 +8217,236 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="1FD9817B" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00D6097B" w:rsidRPr="00B96489" w14:paraId="1FD9817B" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="79C9689A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="79C9689A" w14:textId="77777777" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3EBEE537" w14:textId="7C617F5F" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="3EBEE537" w14:textId="4A6B6B62" w:rsidR="00D6097B" w:rsidRPr="00641F34" w:rsidRDefault="00D4267C" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>09-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00F16134">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00D6097B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3C6C3FD4" w14:textId="5E8A1C78" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="3C6C3FD4" w14:textId="322FE85C" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2023 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="764920E0" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="008972A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="225858F6" w14:textId="097A5FC5" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9360" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3460"/>
       <w:gridCol w:w="2987"/>
       <w:gridCol w:w="2913"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="6BE2FBC5" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="6BE2FBC5" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="3259918A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Limited Payment </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Guaranty</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="31312025" w14:textId="5739BFF8" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00E26BF0">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="438"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 60</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20.LPG</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="44AAEA15" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
@@ -8209,243 +8466,257 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="1A0F8D47" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00D6097B" w:rsidRPr="00B96489" w14:paraId="1A0F8D47" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7DE1B417" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="006E280C">
+        <w:p w14:paraId="7DE1B417" w14:textId="77777777" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="56C6DC8D" w14:textId="487F5056" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="00191F5B">
+        <w:p w14:paraId="56C6DC8D" w14:textId="605AEB52" w:rsidR="00D6097B" w:rsidRPr="00641F34" w:rsidRDefault="00D4267C" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>09-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00F16134">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00D6097B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2607F35A" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00B96489">
+        <w:p w14:paraId="2607F35A" w14:textId="3347C1F7" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2023 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="61AB9E81" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="008972A9">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03C95B48" w14:textId="37308B28" w:rsidR="00483E2E" w:rsidRDefault="00483E2E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="72F0B223" w14:textId="096D0A4B" w:rsidR="00483E2E" w:rsidRDefault="00483E2E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="349A4568" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9360" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3460"/>
       <w:gridCol w:w="2987"/>
       <w:gridCol w:w="2913"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="2FFE46E9" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="2FFE46E9" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1D6580B3" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Limited Payment </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Guaranty</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5A07054E" w14:textId="5AA3D468" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="438"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 60</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20.LPG</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5A63569A" w14:textId="13BDD441" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="008903F9">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>S-</w:t>
@@ -8472,136 +8743,150 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00483E2E" w:rsidRPr="00B96489" w14:paraId="27847860" w14:textId="77777777" w:rsidTr="008903F9">
+    <w:tr w:rsidR="00D6097B" w:rsidRPr="00B96489" w14:paraId="27847860" w14:textId="77777777" w:rsidTr="00D6097B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3460" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="48F320E0" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="48F320E0" w14:textId="77777777" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2987" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="32410F1D" w14:textId="3813D9A9" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="32410F1D" w14:textId="1DC471F7" w:rsidR="00D6097B" w:rsidRPr="00641F34" w:rsidRDefault="00D4267C" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>09-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00F16134">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00D6097B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="2913" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="04ED87EE" w14:textId="37AA1823" w:rsidR="00483E2E" w:rsidRPr="00B96489" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="04ED87EE" w14:textId="384230C3" w:rsidR="00D6097B" w:rsidRPr="00B96489" w:rsidRDefault="00D6097B" w:rsidP="00D6097B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2023 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="200AB638" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="008972A9">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="347996AB" w14:textId="0F424AF3" w:rsidR="00E41C13" w:rsidRDefault="00E41C13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D41F5C9" wp14:editId="37274EE3">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -8646,181 +8931,181 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7D41F5C9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWL1J3EAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykSdEZcYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;jhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZi24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nN3e3C0o4ugaMWbLrz9b58FWAJhGU1OFWElnstPWh&#10;Dx1DYi0Dm0aptBllfjNgzmjJrh1GFLp9R5qqpDdj93uozjiUg37f3vJNg6W3zIcX5nDBOAeKNjzj&#10;IRW0JYUBUVKD+/E3e4xH3tFLSYuCKalBRVOivhncx2wxz/MosHRD4EawT2D6OV9EvznqB0AtTvFZ&#10;WJ5gDA5qhNKBfkNNr2M1dDHDsWZJ9yN8CL188U1wsV6nINSSZWFrdpbH1JGzSOhr98acHVgPuK4n&#10;GCXFinfk97HxT2/Xx4ArSJuJ/PZsDrSjDtNuhzcThf7rPUVdX/bqJwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANhtPP7XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj09PwzAMxe9IfIfISNxYyg4VK02n&#10;iX/iSpkER7fxmmqNU+psK9+eAAe4+Ml61ns/l+vZD+pIk/SBDVwvMlDEbbA9dwa2r49XN6AkIlsc&#10;ApOBTxJYV+dnJRY2nPiFjnXsVAphKdCAi3EstJbWkUdZhJE4ebsweYxpnTptJzylcD/oZZbl2mPP&#10;qcHhSHeO2n198Aby+6eNG9/y94/dUp6lCftYhwdjLi/mzS2oSHP8O4Zv/IQOVWJqwoGtqMFAeiT+&#10;zOTlqxWo5ld1Ver/7NUXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANYvUncQAgAAIQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANhtPP7XAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251665408;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="79B63745" w14:textId="5E734814" w:rsidR="00E41C13" w:rsidRPr="00E41C13" w:rsidRDefault="00E41C13" w:rsidP="00E41C13">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E41C13">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="191FBED9" w14:textId="77777777" w:rsidR="00C96CD7" w:rsidRDefault="00C96CD7"/>
 </w:ftr>
 </file>
 
-<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1233A1FC" w14:textId="4197714D" w:rsidR="00A001BF" w:rsidRPr="00641F34" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="10212" w:type="dxa"/>
+      <w:tblW w:w="9540" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3780"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3192"/>
+      <w:gridCol w:w="3510"/>
+      <w:gridCol w:w="2880"/>
+      <w:gridCol w:w="3150"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00046404" w:rsidRPr="00B96489" w14:paraId="2AEA6E89" w14:textId="77777777" w:rsidTr="008373CA">
+    <w:tr w:rsidR="00046404" w:rsidRPr="00B96489" w14:paraId="2AEA6E89" w14:textId="77777777" w:rsidTr="00F16134">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3510" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="1546F6EA" w14:textId="77777777" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Limited Payment </w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Guaranty</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2880" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="5E7B2A80" w14:textId="1A858404" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="438"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Form 60</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>20.</w:t>
           </w:r>
           <w:r w:rsidR="00483E2E">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>LPG</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="3150" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="361A52E2" w14:textId="2BE13D4D" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>I-</w:t>
@@ -8847,149 +9132,177 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00046404" w:rsidRPr="00B96489" w14:paraId="1DFC36A0" w14:textId="77777777" w:rsidTr="008373CA">
+    <w:tr w:rsidR="00046404" w:rsidRPr="00B96489" w14:paraId="1DFC36A0" w14:textId="77777777" w:rsidTr="00F16134">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3780" w:type="dxa"/>
+          <w:tcW w:w="3510" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7E9F4DB7" w14:textId="77777777" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3240" w:type="dxa"/>
+          <w:tcW w:w="2880" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="40755E6A" w14:textId="0F166407" w:rsidR="00046404" w:rsidRPr="00641F34" w:rsidRDefault="00483E2E" w:rsidP="00046404">
+        <w:p w14:paraId="40755E6A" w14:textId="1370B17F" w:rsidR="00046404" w:rsidRPr="00641F34" w:rsidRDefault="00D4267C" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>09-23</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00F16134">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="00483E2E">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D6097B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:tcW w:w="3150" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="71B3E8F0" w14:textId="7B7E57EF" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
+        <w:p w14:paraId="71B3E8F0" w14:textId="7B64D55C" w:rsidR="00046404" w:rsidRPr="00B96489" w:rsidRDefault="00046404" w:rsidP="00046404">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>© 20</w:t>
           </w:r>
           <w:r w:rsidR="00483E2E">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>23</w:t>
+            <w:t>2</w:t>
+          </w:r>
+          <w:r w:rsidR="00D6097B">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0F34A0C0" w14:textId="77777777" w:rsidR="000949FE" w:rsidRPr="00641F34" w:rsidRDefault="000949FE" w:rsidP="008972A9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer9.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DC3C4E6" w14:textId="662DE92B" w:rsidR="00E41C13" w:rsidRDefault="00E41C13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A570658" wp14:editId="46348D4E">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="7" name="Text Box 7" descr="Fannie Mae Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -9034,154 +9347,154 @@
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Fannie Mae Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="0A570658" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1030" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEjDR6DwIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7jjQVFh+730N1xqEc9Pv2lm8aLL1lPrwwhwvGOVC04RkP&#10;qaAtKQyIkhrcj7/ZYzzyjl5KWhRMSQ0qmhL1zeA+Zot5nkeBpRsCN4J9AtO7fBH95qgfALU4xWdh&#10;eYIxOKgRSgf6DTW9jtXQxQzHmiXdj/Ah9PLFN8HFep2CUEuWha3ZWR5TR84ioa/dG3N2YD3gup5g&#10;lBQr3pHfx8Y/vV0fA64gbSby27M50I46TLsd3kwU+q/3FHV92aufAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA2G08/tcAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0/DMAzF70h8h8hI3FjKDhUrTaeJ&#10;f+JKmQRHt/Gaao1T6mwr354AB7j4yXrWez+X69kP6kiT9IENXC8yUMRtsD13Bravj1c3oCQiWxwC&#10;k4FPElhX52clFjac+IWOdexUCmEp0ICLcSy0ltaRR1mEkTh5uzB5jGmdOm0nPKVwP+hlluXaY8+p&#10;weFId47afX3wBvL7p40b3/L3j91SnqUJ+1iHB2MuL+bNLahIc/w7hm/8hA5VYmrCga2owUB6JP7M&#10;5OWrFajmV3VV6v/s1RcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhIw0eg8CAAAhBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA2G08/tcAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABpBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3NiC9DgIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEZcYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2Um6bqdhF/mJpPnx+LS867UiR+F8C6ak00lOiTAc6tbsS/rjZfPp&#10;lhIfmKmZAiNKehKe3q0+flh2thAzaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+AlYYdEpwmgW8un1WO9Zh&#10;dq2yWZ7fZB242jrgwnu0PgxOukr5pRQ8PEnpRSCqpNhbSKdLZxXPbLVkxd4x27R8bIP9QxeatQaL&#10;XlI9sMDIwbV/pNItd+BBhgkHnYGULRdpBpxmmr+bZtcwK9IsSI63F5r8/0vLH487++xI6L9CjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4utAm+kA4Gufzz7c3C0o4ukaMWbLrz9b58E2AJhGU1OFWElnsuPVh&#10;CD2HxFoGNq1SaTPK/GbAnNGSXTuMKPRVT9r6TfcV1CccysGwb2/5psXSW+bDM3O4YJwDRRue8JAK&#10;upLCiChpwP38mz3GI+/opaRDwZTUoKIpUd8N7mO2mOd5FFi6IXBnUCUw/ZIvot8c9D2gFqf4LCxP&#10;MAYHdYbSgX5FTa9jNXQxw7FmSaszvA+DfPFNcLFepyDUkmVha3aWx9SRs0joS//KnB1ZD7iuRzhL&#10;ihXvyB9i45/erg8BV5A2E/kd2BxpRx2m3Y5vJgr97T1FXV/26hcAAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYbTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/&#10;4kqZBEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKT&#10;gU8SWFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB&#10;4Uh3jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk&#10;5asVqOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3NiC9DgIAACEEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
                   <w:p w14:paraId="7209991C" w14:textId="7543C0C7" w:rsidR="00E41C13" w:rsidRPr="00E41C13" w:rsidRDefault="00E41C13" w:rsidP="00E41C13">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E41C13">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB064CD" w14:textId="77777777" w:rsidR="00B32433" w:rsidRDefault="00B32433">
+    <w:p w14:paraId="52D88BDD" w14:textId="77777777" w:rsidR="00CF001F" w:rsidRDefault="00CF001F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21F3A554" w14:textId="77777777" w:rsidR="00B32433" w:rsidRDefault="00B32433">
+    <w:p w14:paraId="70666215" w14:textId="77777777" w:rsidR="00CF001F" w:rsidRDefault="00CF001F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08F39218" w14:textId="58309C75" w:rsidR="00483E2E" w:rsidRPr="00E969AD" w:rsidRDefault="00483E2E" w:rsidP="00483E2E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="360"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E969AD">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">[DRAFTING NOTE:  THIS FORM 6020.LPG IS FOR USE WITH TIER 3 AND TIER 4 TRANSACTIONS WHERE NO 6015 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">NON-RECOURSE GUARANTY </w:t>
     </w:r>
     <w:r w:rsidRPr="00E969AD">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>HAS BEEN REQUIRED AND LENDER DETERMINES THAT A LOSS RECOURSE ITEM ADDED IN CONNECTION WITH A MODIFICATION TO THE MLSA SHOULD BE GUARANTEED BY A GUARANTOR.]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="640BCC54" w14:textId="77777777" w:rsidR="00483E2E" w:rsidRPr="009A569C" w:rsidRDefault="00483E2E" w:rsidP="009A569C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5694C68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DB20EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14562,54 +14875,52 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1353141143">
     <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -14617,322 +14928,346 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007952D3"/>
     <w:rsid w:val="000074CF"/>
     <w:rsid w:val="00012C66"/>
     <w:rsid w:val="00014BD4"/>
     <w:rsid w:val="000278CA"/>
     <w:rsid w:val="00027D8D"/>
     <w:rsid w:val="0003091C"/>
     <w:rsid w:val="000318B6"/>
     <w:rsid w:val="00033BC3"/>
     <w:rsid w:val="00033BF9"/>
     <w:rsid w:val="000352D8"/>
     <w:rsid w:val="000374EE"/>
     <w:rsid w:val="00046404"/>
     <w:rsid w:val="00056328"/>
     <w:rsid w:val="00066484"/>
     <w:rsid w:val="00074F3F"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="00083AEB"/>
     <w:rsid w:val="000878E9"/>
+    <w:rsid w:val="0009374F"/>
     <w:rsid w:val="000949FE"/>
+    <w:rsid w:val="000962DD"/>
     <w:rsid w:val="000A0164"/>
     <w:rsid w:val="000A4796"/>
     <w:rsid w:val="000A501E"/>
     <w:rsid w:val="000A763B"/>
     <w:rsid w:val="000B1BC6"/>
     <w:rsid w:val="000B6EFE"/>
     <w:rsid w:val="000C0580"/>
     <w:rsid w:val="000C066E"/>
     <w:rsid w:val="000C0DE0"/>
     <w:rsid w:val="000C32C4"/>
+    <w:rsid w:val="000C49A0"/>
     <w:rsid w:val="000C6D72"/>
     <w:rsid w:val="000C728E"/>
     <w:rsid w:val="000D20A0"/>
     <w:rsid w:val="000E5595"/>
     <w:rsid w:val="000F1D48"/>
     <w:rsid w:val="000F473E"/>
     <w:rsid w:val="0010218D"/>
     <w:rsid w:val="001105BA"/>
     <w:rsid w:val="001112D2"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="0012331B"/>
     <w:rsid w:val="00130242"/>
     <w:rsid w:val="00130B0D"/>
     <w:rsid w:val="001313A3"/>
     <w:rsid w:val="00137BD9"/>
     <w:rsid w:val="00137D99"/>
     <w:rsid w:val="00137FEC"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00143B6D"/>
     <w:rsid w:val="001456A9"/>
     <w:rsid w:val="001469D4"/>
     <w:rsid w:val="00150A42"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="0018382A"/>
+    <w:rsid w:val="00184783"/>
     <w:rsid w:val="0018514C"/>
     <w:rsid w:val="00191F5B"/>
     <w:rsid w:val="00196882"/>
     <w:rsid w:val="001A32C5"/>
     <w:rsid w:val="001A45AC"/>
     <w:rsid w:val="001A4B01"/>
     <w:rsid w:val="001A7048"/>
     <w:rsid w:val="001A7817"/>
     <w:rsid w:val="001B4A90"/>
+    <w:rsid w:val="001C3197"/>
     <w:rsid w:val="001C6D5E"/>
     <w:rsid w:val="001D0EEE"/>
+    <w:rsid w:val="001D7235"/>
     <w:rsid w:val="001E1BBB"/>
     <w:rsid w:val="001E50EE"/>
     <w:rsid w:val="001F2699"/>
     <w:rsid w:val="001F4D88"/>
     <w:rsid w:val="001F7E7D"/>
     <w:rsid w:val="00200EB8"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="002032DF"/>
     <w:rsid w:val="00205E02"/>
     <w:rsid w:val="00205F6B"/>
+    <w:rsid w:val="00213B30"/>
     <w:rsid w:val="00215747"/>
     <w:rsid w:val="0021600E"/>
     <w:rsid w:val="002200C0"/>
     <w:rsid w:val="00220ABE"/>
     <w:rsid w:val="00233CA1"/>
     <w:rsid w:val="00235E70"/>
+    <w:rsid w:val="0023771E"/>
     <w:rsid w:val="00241E29"/>
     <w:rsid w:val="00250C9A"/>
     <w:rsid w:val="00253B0C"/>
     <w:rsid w:val="002558C1"/>
     <w:rsid w:val="00260AC9"/>
     <w:rsid w:val="00295F91"/>
     <w:rsid w:val="00297E4D"/>
     <w:rsid w:val="002A37FF"/>
     <w:rsid w:val="002A622B"/>
     <w:rsid w:val="002A7B10"/>
     <w:rsid w:val="002B2C53"/>
     <w:rsid w:val="002B7541"/>
     <w:rsid w:val="002B7CC5"/>
     <w:rsid w:val="002C2E8A"/>
     <w:rsid w:val="002C7820"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E01B7"/>
     <w:rsid w:val="002E16FC"/>
+    <w:rsid w:val="002E3B6E"/>
     <w:rsid w:val="002E7CA9"/>
     <w:rsid w:val="002F059C"/>
     <w:rsid w:val="002F0FFD"/>
     <w:rsid w:val="002F5237"/>
     <w:rsid w:val="002F7D02"/>
     <w:rsid w:val="003036B9"/>
     <w:rsid w:val="00307AC4"/>
     <w:rsid w:val="00313372"/>
     <w:rsid w:val="00313612"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00327133"/>
     <w:rsid w:val="0033154C"/>
     <w:rsid w:val="00334E06"/>
     <w:rsid w:val="003424A3"/>
     <w:rsid w:val="003461FF"/>
     <w:rsid w:val="003504F9"/>
     <w:rsid w:val="00352987"/>
     <w:rsid w:val="003548EC"/>
     <w:rsid w:val="00366F30"/>
     <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00374252"/>
     <w:rsid w:val="00376BAD"/>
     <w:rsid w:val="00391F3F"/>
     <w:rsid w:val="003A3ED7"/>
+    <w:rsid w:val="003A5634"/>
     <w:rsid w:val="003B3446"/>
     <w:rsid w:val="003B596D"/>
     <w:rsid w:val="003C7770"/>
     <w:rsid w:val="003D0FEC"/>
     <w:rsid w:val="003E209F"/>
     <w:rsid w:val="003E38BB"/>
     <w:rsid w:val="003E667D"/>
     <w:rsid w:val="003F3DA1"/>
     <w:rsid w:val="003F578C"/>
     <w:rsid w:val="003F6BD9"/>
     <w:rsid w:val="00405D3A"/>
     <w:rsid w:val="00407E6C"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="004114EA"/>
+    <w:rsid w:val="0041566B"/>
     <w:rsid w:val="00416BAC"/>
     <w:rsid w:val="00421F80"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="004325AF"/>
     <w:rsid w:val="00434BA3"/>
     <w:rsid w:val="00435468"/>
     <w:rsid w:val="00451ACA"/>
     <w:rsid w:val="00453664"/>
     <w:rsid w:val="00453EB7"/>
     <w:rsid w:val="004570D8"/>
     <w:rsid w:val="00457810"/>
     <w:rsid w:val="004631C8"/>
     <w:rsid w:val="004679A0"/>
     <w:rsid w:val="004752A3"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="00483E2E"/>
     <w:rsid w:val="004874A1"/>
     <w:rsid w:val="00490CCB"/>
     <w:rsid w:val="00494149"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="004969D6"/>
     <w:rsid w:val="004A0DB6"/>
     <w:rsid w:val="004A1B04"/>
     <w:rsid w:val="004C5648"/>
     <w:rsid w:val="004E5A67"/>
     <w:rsid w:val="00514ED6"/>
     <w:rsid w:val="0051659A"/>
     <w:rsid w:val="005249A4"/>
     <w:rsid w:val="0052624F"/>
     <w:rsid w:val="00534CA2"/>
     <w:rsid w:val="00537D2E"/>
     <w:rsid w:val="00541149"/>
     <w:rsid w:val="00543B07"/>
     <w:rsid w:val="005507A6"/>
     <w:rsid w:val="00580397"/>
     <w:rsid w:val="00585E90"/>
     <w:rsid w:val="00592C8C"/>
     <w:rsid w:val="00593C99"/>
     <w:rsid w:val="005977C3"/>
     <w:rsid w:val="005A0EE0"/>
     <w:rsid w:val="005A4D63"/>
     <w:rsid w:val="005B20AB"/>
     <w:rsid w:val="005E1BD0"/>
+    <w:rsid w:val="005E2646"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005F03F2"/>
     <w:rsid w:val="00605059"/>
     <w:rsid w:val="00610E60"/>
     <w:rsid w:val="0061278C"/>
     <w:rsid w:val="00612861"/>
     <w:rsid w:val="00614FF4"/>
     <w:rsid w:val="00617DB4"/>
     <w:rsid w:val="00617EB3"/>
+    <w:rsid w:val="00625572"/>
     <w:rsid w:val="00625FE1"/>
     <w:rsid w:val="006312B4"/>
     <w:rsid w:val="0063347C"/>
     <w:rsid w:val="006335DE"/>
+    <w:rsid w:val="00635AA6"/>
     <w:rsid w:val="00640923"/>
     <w:rsid w:val="00641F34"/>
     <w:rsid w:val="006477F3"/>
     <w:rsid w:val="00652EB1"/>
     <w:rsid w:val="0065623D"/>
     <w:rsid w:val="00664426"/>
     <w:rsid w:val="00690EF7"/>
     <w:rsid w:val="006919D7"/>
+    <w:rsid w:val="006A1C60"/>
     <w:rsid w:val="006C7AA8"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E280C"/>
     <w:rsid w:val="006F68D5"/>
     <w:rsid w:val="007071A3"/>
     <w:rsid w:val="00707DF8"/>
+    <w:rsid w:val="00717760"/>
     <w:rsid w:val="00720890"/>
     <w:rsid w:val="007315BE"/>
     <w:rsid w:val="007328AF"/>
     <w:rsid w:val="00734130"/>
     <w:rsid w:val="007450E6"/>
     <w:rsid w:val="00745161"/>
     <w:rsid w:val="007479F3"/>
     <w:rsid w:val="00747F27"/>
     <w:rsid w:val="00750FEA"/>
     <w:rsid w:val="00753DE6"/>
     <w:rsid w:val="00760294"/>
     <w:rsid w:val="0076169C"/>
     <w:rsid w:val="00761DBF"/>
+    <w:rsid w:val="00763CB1"/>
     <w:rsid w:val="00770D82"/>
     <w:rsid w:val="00772D17"/>
     <w:rsid w:val="00774A67"/>
     <w:rsid w:val="00786E30"/>
     <w:rsid w:val="007936A7"/>
     <w:rsid w:val="00793D76"/>
     <w:rsid w:val="007952D3"/>
     <w:rsid w:val="00796B71"/>
     <w:rsid w:val="007A53B4"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007A7EFE"/>
     <w:rsid w:val="007B61AE"/>
     <w:rsid w:val="007B6577"/>
     <w:rsid w:val="007C0160"/>
     <w:rsid w:val="007C0229"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007C5903"/>
     <w:rsid w:val="007D1F48"/>
     <w:rsid w:val="007D3710"/>
     <w:rsid w:val="007D4DC8"/>
     <w:rsid w:val="007E2131"/>
+    <w:rsid w:val="007E507C"/>
     <w:rsid w:val="007F24E5"/>
     <w:rsid w:val="007F29F8"/>
     <w:rsid w:val="007F4A64"/>
     <w:rsid w:val="007F776D"/>
     <w:rsid w:val="008013F4"/>
     <w:rsid w:val="00802CF6"/>
     <w:rsid w:val="0082630F"/>
     <w:rsid w:val="00826547"/>
     <w:rsid w:val="0082737E"/>
     <w:rsid w:val="00832758"/>
     <w:rsid w:val="00833AC9"/>
     <w:rsid w:val="008352FF"/>
     <w:rsid w:val="0083723C"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="00841C3E"/>
     <w:rsid w:val="0085056F"/>
     <w:rsid w:val="00875B2A"/>
     <w:rsid w:val="008814FA"/>
     <w:rsid w:val="008843BE"/>
     <w:rsid w:val="0088560C"/>
     <w:rsid w:val="00886C27"/>
     <w:rsid w:val="00887640"/>
     <w:rsid w:val="008903F9"/>
     <w:rsid w:val="0089075A"/>
     <w:rsid w:val="00890F49"/>
     <w:rsid w:val="008972A9"/>
     <w:rsid w:val="008B3A8C"/>
     <w:rsid w:val="008E1C2F"/>
     <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008E33E5"/>
     <w:rsid w:val="008E3B3F"/>
     <w:rsid w:val="0090267E"/>
     <w:rsid w:val="009033BF"/>
     <w:rsid w:val="0090542E"/>
     <w:rsid w:val="00906B2F"/>
     <w:rsid w:val="0091284C"/>
     <w:rsid w:val="0091408C"/>
     <w:rsid w:val="00923E46"/>
     <w:rsid w:val="00924125"/>
     <w:rsid w:val="00924C06"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="009472E0"/>
     <w:rsid w:val="009547ED"/>
     <w:rsid w:val="0095564F"/>
     <w:rsid w:val="00963B6B"/>
     <w:rsid w:val="00965493"/>
     <w:rsid w:val="00970A0B"/>
     <w:rsid w:val="00971427"/>
     <w:rsid w:val="0098266E"/>
     <w:rsid w:val="009904A8"/>
     <w:rsid w:val="00990506"/>
     <w:rsid w:val="009909D6"/>
     <w:rsid w:val="009A4256"/>
     <w:rsid w:val="009A569C"/>
+    <w:rsid w:val="009A7711"/>
     <w:rsid w:val="009E1F05"/>
     <w:rsid w:val="009E4007"/>
     <w:rsid w:val="009E45C7"/>
     <w:rsid w:val="009F2C50"/>
     <w:rsid w:val="00A001BF"/>
     <w:rsid w:val="00A13FC2"/>
     <w:rsid w:val="00A1546C"/>
     <w:rsid w:val="00A24400"/>
     <w:rsid w:val="00A24C80"/>
     <w:rsid w:val="00A24E2F"/>
     <w:rsid w:val="00A26A71"/>
     <w:rsid w:val="00A31B58"/>
     <w:rsid w:val="00A325B6"/>
     <w:rsid w:val="00A4250A"/>
     <w:rsid w:val="00A51E30"/>
     <w:rsid w:val="00A5279D"/>
     <w:rsid w:val="00A604D9"/>
     <w:rsid w:val="00A63466"/>
     <w:rsid w:val="00A732DC"/>
     <w:rsid w:val="00A737B2"/>
     <w:rsid w:val="00A7616A"/>
     <w:rsid w:val="00A7736F"/>
     <w:rsid w:val="00A81C2F"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A902EB"/>
@@ -14948,212 +15283,222 @@
     <w:rsid w:val="00AD249C"/>
     <w:rsid w:val="00AF55F3"/>
     <w:rsid w:val="00AF56F3"/>
     <w:rsid w:val="00AF678B"/>
     <w:rsid w:val="00B02E02"/>
     <w:rsid w:val="00B13D7F"/>
     <w:rsid w:val="00B15669"/>
     <w:rsid w:val="00B15DAD"/>
     <w:rsid w:val="00B20F44"/>
     <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00B32433"/>
     <w:rsid w:val="00B358CF"/>
     <w:rsid w:val="00B43FE4"/>
     <w:rsid w:val="00B45291"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B5121C"/>
     <w:rsid w:val="00B528C4"/>
     <w:rsid w:val="00B52C96"/>
     <w:rsid w:val="00B5345A"/>
     <w:rsid w:val="00B5522B"/>
     <w:rsid w:val="00B6112F"/>
     <w:rsid w:val="00B62B7F"/>
     <w:rsid w:val="00B67F46"/>
     <w:rsid w:val="00B87056"/>
     <w:rsid w:val="00B9344B"/>
+    <w:rsid w:val="00B94FE4"/>
     <w:rsid w:val="00B95D84"/>
     <w:rsid w:val="00B96489"/>
     <w:rsid w:val="00B96FCB"/>
     <w:rsid w:val="00BA10AB"/>
     <w:rsid w:val="00BA1ABC"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA5CBE"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BB4540"/>
     <w:rsid w:val="00BB6094"/>
     <w:rsid w:val="00BC06E9"/>
     <w:rsid w:val="00BC196B"/>
     <w:rsid w:val="00BC5627"/>
     <w:rsid w:val="00BD3581"/>
     <w:rsid w:val="00BE07E8"/>
     <w:rsid w:val="00BE095D"/>
     <w:rsid w:val="00BF60AF"/>
     <w:rsid w:val="00C05B68"/>
     <w:rsid w:val="00C068CA"/>
     <w:rsid w:val="00C2106B"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C27D6B"/>
     <w:rsid w:val="00C33B55"/>
     <w:rsid w:val="00C33CD0"/>
     <w:rsid w:val="00C41CD6"/>
     <w:rsid w:val="00C60780"/>
     <w:rsid w:val="00C66121"/>
     <w:rsid w:val="00C66249"/>
     <w:rsid w:val="00C663F7"/>
     <w:rsid w:val="00C746B3"/>
     <w:rsid w:val="00C938C2"/>
     <w:rsid w:val="00C965A0"/>
     <w:rsid w:val="00C96CD7"/>
     <w:rsid w:val="00CA2111"/>
     <w:rsid w:val="00CA71F0"/>
     <w:rsid w:val="00CB2AE2"/>
     <w:rsid w:val="00CB32BD"/>
     <w:rsid w:val="00CB35B4"/>
     <w:rsid w:val="00CB36B6"/>
     <w:rsid w:val="00CB4260"/>
     <w:rsid w:val="00CC3B90"/>
     <w:rsid w:val="00CC6E92"/>
     <w:rsid w:val="00CD3409"/>
     <w:rsid w:val="00CD4B7D"/>
     <w:rsid w:val="00CD605B"/>
     <w:rsid w:val="00CE21A8"/>
     <w:rsid w:val="00CE7BA7"/>
+    <w:rsid w:val="00CF001F"/>
     <w:rsid w:val="00CF1B71"/>
     <w:rsid w:val="00CF7574"/>
     <w:rsid w:val="00D045C6"/>
     <w:rsid w:val="00D06CCB"/>
     <w:rsid w:val="00D14EA0"/>
     <w:rsid w:val="00D20D7E"/>
     <w:rsid w:val="00D32C3C"/>
     <w:rsid w:val="00D336FC"/>
     <w:rsid w:val="00D416E5"/>
+    <w:rsid w:val="00D4267C"/>
+    <w:rsid w:val="00D6097B"/>
     <w:rsid w:val="00D64148"/>
     <w:rsid w:val="00D72138"/>
     <w:rsid w:val="00D73FD2"/>
     <w:rsid w:val="00D86B1F"/>
     <w:rsid w:val="00D92CD8"/>
     <w:rsid w:val="00DA5348"/>
     <w:rsid w:val="00DB25EF"/>
     <w:rsid w:val="00DB7C52"/>
     <w:rsid w:val="00DE05DF"/>
     <w:rsid w:val="00DE287A"/>
     <w:rsid w:val="00DE761F"/>
+    <w:rsid w:val="00DF26C1"/>
     <w:rsid w:val="00E02534"/>
     <w:rsid w:val="00E03B55"/>
     <w:rsid w:val="00E126E4"/>
     <w:rsid w:val="00E21C86"/>
     <w:rsid w:val="00E2403B"/>
     <w:rsid w:val="00E26972"/>
     <w:rsid w:val="00E26BF0"/>
     <w:rsid w:val="00E32853"/>
     <w:rsid w:val="00E352F9"/>
     <w:rsid w:val="00E41C13"/>
     <w:rsid w:val="00E4347F"/>
     <w:rsid w:val="00E51047"/>
     <w:rsid w:val="00E5412E"/>
     <w:rsid w:val="00E63693"/>
     <w:rsid w:val="00E663D7"/>
     <w:rsid w:val="00E740B4"/>
     <w:rsid w:val="00E914C1"/>
     <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00E96B52"/>
     <w:rsid w:val="00EA149A"/>
     <w:rsid w:val="00EB420C"/>
     <w:rsid w:val="00EC70D4"/>
     <w:rsid w:val="00ED537D"/>
     <w:rsid w:val="00EE10B5"/>
     <w:rsid w:val="00EE1E26"/>
     <w:rsid w:val="00EE6CE7"/>
     <w:rsid w:val="00EF6943"/>
     <w:rsid w:val="00EF6E93"/>
     <w:rsid w:val="00F0060C"/>
+    <w:rsid w:val="00F16134"/>
     <w:rsid w:val="00F21CCF"/>
     <w:rsid w:val="00F250B4"/>
     <w:rsid w:val="00F276BB"/>
     <w:rsid w:val="00F3627A"/>
     <w:rsid w:val="00F51664"/>
+    <w:rsid w:val="00F57AC6"/>
     <w:rsid w:val="00F6149B"/>
     <w:rsid w:val="00F63C32"/>
     <w:rsid w:val="00F75684"/>
     <w:rsid w:val="00F77902"/>
     <w:rsid w:val="00F81197"/>
     <w:rsid w:val="00F813A4"/>
     <w:rsid w:val="00F82CCB"/>
     <w:rsid w:val="00F83931"/>
     <w:rsid w:val="00F855E2"/>
     <w:rsid w:val="00F86B73"/>
     <w:rsid w:val="00F87E1B"/>
     <w:rsid w:val="00FB3553"/>
     <w:rsid w:val="00FB3734"/>
     <w:rsid w:val="00FB519A"/>
     <w:rsid w:val="00FB66E4"/>
     <w:rsid w:val="00FB6966"/>
     <w:rsid w:val="00FC1C4C"/>
     <w:rsid w:val="00FC2A95"/>
     <w:rsid w:val="00FD5DB0"/>
     <w:rsid w:val="00FE54EF"/>
     <w:rsid w:val="00FE6566"/>
     <w:rsid w:val="00FE7BF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-[...3 lines deleted...]
-  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="445C6DAD"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B7456E32-88FA-4BBC-BDD2-85A6E67C45B6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -16679,51 +17024,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="00483E2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
     <w:name w:val="HTML Preformatted Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HTMLPreformatted"/>
     <w:rsid w:val="00483E2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123932518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1047224083">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -16944,50 +17289,76 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1200970408">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1225216328">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1251890580">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1272280303">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1342243027">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17300,51 +17671,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137330323">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17566,97 +17937,100 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>24</Pages>
-[...1 lines deleted...]
-  <Characters>42183</Characters>
+  <Pages>3</Pages>
+  <Words>7741</Words>
+  <Characters>43356</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>98</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1083</Lines>
+  <Paragraphs>615</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>6020.LPG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49485</CharactersWithSpaces>
+  <CharactersWithSpaces>50482</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6020.LPG</dc:title>
-  <dc:subject/>
-[...1 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:subject>Limited Payment Guaranty</dc:subject>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SetDate">
     <vt:lpwstr>2023-09-07T21:12:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Name">
     <vt:lpwstr>Other Approved Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ActionId">
     <vt:lpwstr>bdab588e-91da-46dc-851e-4075446f0d4d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="iManageFooter">
+    <vt:lpwstr>69648352-v1</vt:lpwstr>
+  </property>
 </Properties>
 </file>