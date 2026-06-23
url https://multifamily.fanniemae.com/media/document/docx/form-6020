--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -9,72 +9,74 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71647939" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="YiFSelection"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk221609499"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GUARANTY</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="368B8142" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Payment)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EA9D11" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -1404,59 +1406,59 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any other terms of the Loan Documents may be modified as required by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0025A542" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Ref279389998"/>
+      <w:bookmarkStart w:id="2" w:name="_Ref279389998"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Joint and Several (or Solidary) Liability.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3F419544" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If more than one Person executes this Guaranty as Guarantor, such Persons shall be liable for the obligations hereunder on a joint and several (solidary instead for purposes of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00030DF1">
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Louisiana</w:t>
@@ -1893,358 +1895,483 @@
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Financial Reporting</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Covenants) of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA04749" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Ref323818675"/>
-      <w:bookmarkStart w:id="3" w:name="_Ref276388196"/>
+      <w:bookmarkStart w:id="3" w:name="_Ref323818675"/>
+      <w:bookmarkStart w:id="4" w:name="_Ref276388196"/>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Further Assurances.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="11DB77EB" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Guarantor acknowledges that Lender (including its successors and assigns) may sell or transfer the Mortgage Loan, or any interest in the Mortgage Loan.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="2B9425EC" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Guarantor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00030DF1">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BB3AC3">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>shall</w:t>
       </w:r>
       <w:r>
         <w:t>, subject to Section </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref323818675 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0024267D">
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> REF _Ref323818678 \r \h </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="0024267D">
         <w:t>(b)</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7FA75F" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+    <w:p w14:paraId="6D7FA75F" w14:textId="5C7F3FF5" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">do anything necessary to comply with the </w:t>
+        <w:t xml:space="preserve">comply with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonable </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>requirements of Lender or any Investor of the Mortgage Loan or provide, or cause to be provided, to Lender or any Investor of the Mortgage Loan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> within ten (10) days of the request</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, at Borrower’s and </w:t>
+        <w:t xml:space="preserve"> within ten (10) days </w:t>
+      </w:r>
+      <w:r w:rsidR="002934C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>after</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the request</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidR="002934C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t>Guarantor’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00030DF1">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="002C06C2">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cost and expense, such further documentation or information </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender or Investor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may reasonably require</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, in order to enable:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5544E324" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+        <w:t>, in order to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5544E324" w14:textId="0CC8F40C" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00747D0B" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030DF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="4ECAD131" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00014E8A" w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender to sell the Mortgage Loan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or participation interests therein </w:t>
+      </w:r>
+      <w:r w:rsidR="00014E8A" w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to such Investor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECAD131" w14:textId="735BE3E9" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00747D0B" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030DF1">
-[...6 lines deleted...]
-    <w:p w14:paraId="55C81AF8" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00014E8A" w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender to obtain a refund of any commitment fee from any such Investor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C81AF8" w14:textId="52EAD24B" w:rsidR="00014E8A" w:rsidRDefault="00747D0B" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030DF1">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enable </w:t>
+      </w:r>
+      <w:r w:rsidR="00014E8A" w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any such Investor to further sell or securitize the Mortgage Loan;</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="78BF7195" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D556723" w14:textId="6D557078" w:rsidR="00747D0B" w:rsidRPr="00747D0B" w:rsidRDefault="00747D0B" w:rsidP="00392281">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00747D0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create or maintain the expected federal income tax treatment of any MBS trust that directly or indirectly holds </w:t>
+      </w:r>
+      <w:r w:rsidR="002934C5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00747D0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mortgage Loan and issues MBS as a Fixed Investment Trust or REMIC, as the case may be, within the meaning of the Treasury Regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33493763" w14:textId="77777777" w:rsidR="009124A1" w:rsidRPr="009124A1" w:rsidRDefault="009124A1" w:rsidP="009124A1">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="63756AFF" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009124A1">
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ratify and affirm in writing the representations and warranties set forth in this Guaranty or any other Loan Document to which Guarantor is a party as of such date specified by Lender modified as necessary to reflect changes that have occurred subsequent to the Effective Date;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BF7195" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is </w:t>
+        <w:t>confirm that Guarantor is not in default under this Guaranty or in observing any of the covenants or agreements contained in this Guaranty (or, if Guarantor is in default, describing such default in reasonable detail); and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63756AFF" w14:textId="3462B1EB" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="00747D0B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">reasonably </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>required by Lender or such Investor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A969ADF" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Ref323818678"/>
+      <w:bookmarkStart w:id="5" w:name="_Ref323818678"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Nothing in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref276388196 \r \h  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
@@ -2255,63 +2382,65 @@
       <w:r w:rsidR="0024267D">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall require </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00030DF1">
-        <w:rPr>
+      <w:r w:rsidRPr="00747D0B">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>to do any further act that has the effect of:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="6EC01581" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>changing the essential economic terms of the Mortgage Loan set forth in the related commitment letter between Borrower and Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A05F46A" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
@@ -2429,58 +2558,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Final Agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FA562B" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guarantor acknowledges receipt of a copy of each of the Loan Documents and this Guaranty.  THIS GUARANTY REPRESENTS THE FINAL AGREEMENT BETWEEN THE </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">PARTIES WITH RESPECT TO THE SUBJECT MATTER HEREOF </w:t>
+        <w:t xml:space="preserve">Guarantor acknowledges receipt of a copy of each of the Loan Documents and this Guaranty.  THIS GUARANTY REPRESENTS THE FINAL AGREEMENT BETWEEN THE PARTIES WITH RESPECT TO THE SUBJECT MATTER HEREOF </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="00030DF1">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
@@ -2525,72 +2647,79 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="600AF804" w14:textId="3302372F" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00392281" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392281">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The validity, enforceability, interpretation, and performance of this Guaranty shall be governed by State (as defined in the Security Instrument) law without giving effect to any conflict of law or choice of law rules that would result in the application of the laws of another jurisdiction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD9A6CB" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
+    <w:p w14:paraId="1FD9A6CB" w14:textId="4202427E" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00DE1976" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00030DF1">
-[...4 lines deleted...]
-        <w:t>Property Jurisdiction.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Consent to Jurisdiction and Venue</w:t>
+      </w:r>
+      <w:r w:rsidR="00014E8A" w:rsidRPr="00030DF1">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BE07E74" w14:textId="0C48E57F" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00392281" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392281">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In the administration or litigation of a controversy arising under or in relation to this Guaranty or the security for the Indebtedness, Guarantor consents to the exercise of personal jurisdiction by State (as defined in the Security Instrument) court or federal court in such State.  Guarantor agrees that the State courts have subject matter jurisdiction over such controversies.  If Lender elects to sue in State court, Guarantor waives any right to remove to federal court or to contest the State court’s jurisdiction.  Guarantor waives any objection to venue in any State court or federal court in such State, and covenants and agrees not to assert any objection to venue, whether based on inconvenience, domicile, habitual residence, or other ground.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6017A2" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
@@ -2622,72 +2751,72 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor agrees that, with respect to each and every obligation and covenant contained in this Guaranty, time is of the essence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6EF46D" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00833AC9" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc336413297"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="7" w:name="_Toc356812375"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc336413297"/>
+      <w:bookmarkStart w:id="7" w:name="_DV_C1360"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc356812375"/>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Reliance.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="1EA3C80D" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_DV_C1361"/>
+      <w:bookmarkStart w:id="9" w:name="_DV_C1361"/>
       <w:r>
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acknowledges</w:t>
       </w:r>
       <w:r>
         <w:t>, represents and warrants that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3E5505" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00833AC9" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
@@ -2793,78 +2922,77 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>it has had the opportunity to consult counsel; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33B539FD" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00833AC9" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">it has not relied on Lender for any guidance or expertise in analyzing the financial or other consequences of the transactions contemplated by this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other Loan Document or otherwise relied on Lender in any manner in connection with interpreting, entering into or otherwise in connection with this </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="00833AC9">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>, any other Loan Document or any of the matters contemplated hereby or thereby.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="4A7E7693" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notices.</w:t>
       </w:r>
     </w:p>
@@ -3097,52 +3225,52 @@
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>otice is so refused or rejected, as conclusively established by the records of the United States Postal Service or such express courier service.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E520D8" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="OLE_LINK9"/>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK10"/>
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK9"/>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK10"/>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B29DADC" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -3221,51 +3349,50 @@
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As used in this Guaranty, the term “including” means “including, but not limited to” or “including, without limitation,” and is for example only, and not a limitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E424ABE" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Whenever Guarantor’s knowledge is implicated in this Guaranty or the phrase “to Guarantor’s knowledge” or a similar phrase is used in this Guaranty, Guarantor’s knowledge or such phrase(s) shall be interpreted to mean to the best of Guarantor’s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="703A1D08" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">Unless otherwise provided in this Guaranty, if Lender’s </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">approval, </w:t>
@@ -3282,52 +3409,52 @@
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>All references in this Guaranty to a separate instrument or agreement shall include such instrument or agreement as the same may be amended or supplemented from time to time pursuant to the applicable provisions thereof.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FAAE2A" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:t>“Lender may” shall mean at Lender’s discretion, but shall not be an obligation.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p w14:paraId="55F84B70" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVER OF JURY TRIAL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3172E649" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
@@ -3409,107 +3536,107 @@
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ATTACHED SCHEDULE.</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Schedule is attached to this Guaranty:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="11" w:name="Check4"/>
+    <w:bookmarkStart w:id="12" w:name="Check4"/>
     <w:p w14:paraId="0C107260" w14:textId="77777777" w:rsidR="00AD34C1" w:rsidRPr="009E1F05" w:rsidRDefault="00AD34C1" w:rsidP="00AD34C1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="007B552F">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="007B552F">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3561,51 +3688,50 @@
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A631B2C" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Guarantor has signed and delivered this Guaranty under seal (where applicable) or has caused this Guaranty to be signed and delivered under seal (where applicable) by its duly authorized representative.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where applicable law so provides,</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guarantor intends that this Guaranty shall be deemed to be signed and delivered as a sealed instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271658F4" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
@@ -4023,51 +4149,50 @@
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AB7E529" w14:textId="0DB52A45" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SCHEDULE </w:t>
       </w:r>
       <w:r w:rsidR="008476FA">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00030DF1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BDF599E" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00030DF1" w:rsidRDefault="00014E8A" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -4442,122 +4567,115 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arizona Specific Provision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA99C56" w14:textId="77777777" w:rsidR="008062AA" w:rsidRPr="00CC6E92" w:rsidRDefault="008062AA" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk45100704"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk45100704"/>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any person signing this Guaranty solely as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the spouse of Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consents that this Guaranty will bind only Guarantor’s interest in </w:t>
+        <w:t xml:space="preserve"> consents that this Guaranty will bind only Guarantor’s interest in (i)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the spouse of Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guarantor’s separate property and (ii) all of Guarantor’s interest in any community property, and such consent by </w:t>
-[...5 lines deleted...]
-        <w:t>the spouse of Guarantor</w:t>
+        <w:t xml:space="preserve"> will not bind </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such spouse’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will not bind </w:t>
+        <w:t xml:space="preserve">interest in any such marital community property, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">such spouse’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6E92">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">interest in any such marital community property, or </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>separate property to the payment and performance of Guarantor’s obligations under this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DF8E9F" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor Spouse’s Signature:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F6F3B81" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -4633,51 +4751,51 @@
     <w:p w14:paraId="2F4F6D81" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>______________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0041135D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="1528C8D4" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARKANSAS:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -4742,100 +4860,96 @@
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:color w:val="000000"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>CALIFORNIA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_DV_M100"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="14" w:name="_DV_M100"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D27528" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">To the extent not addressed elsewhere by this Guaranty, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the </w:t>
-[...3 lines deleted...]
-        <w:t>principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
+        <w:t>Guarantor expressly waives any and all benefits, rights and/or defenses which might otherwise be available to Guarantor under the following sections of the California Civil Code:  Section 2809 (the obligation of a surety must be neither larger in amount nor in other respects more burdensome than that of the principal), Section 2810 (a surety is not liable if, for any reason other than the mere personal disability of the principal, there is no liability upon the part of the principal at the time of execution of the contract, or the liability of the principal thereafter ceases), Section 2819 (a surety is exonerated if the creditor alters the original obligation of the principal without the consent of the surety), Section 2822 (a surety’s right to have the principal designate the portion of any obligation to be satisfied by the surety in the event that the principal provides partial satisfaction of such obligation), Section 2845 (a surety is exonerated to the extent that the creditor fails to proceed against the principal, or to pursue any other remedy in the creditor’s power which the surety cannot pursue and which would lighten the surety’s burden), Section 2846 (a surety may compel the principal to perform the obligation when due), Section 2847 (if a surety satisfies the principal obligation, or any part thereof, the principal is obligated to reimburse the surety for the amounts paid by the surety), Section 2850 (whenever the property of a surety is hypothecated with property of the principal, the surety is entitled to have the property of the principal first applied to the discharge of the obligation), Section 2899 (where one has a lien upon several things, and other persons have subordinate liens upon, or interests in, some but not all of the same things, the person having the prior lien, if he can do so without risk of loss to himself, or of injustice to other persons, must resort to the property in a certain order, on the demand of any party interested) and Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3433 (where a creditor is entitled to resort to each of several funds for the satisfaction of his claim, and another person has an interest in, or is entitled as a creditor to resort to some, but not all of them, the latter may require the former to seek satisfaction from those funds to which the latter has no such claim, so far as it can be done without impairing the right of the former to complete satisfaction, and without doing injustice to third persons).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E5632F" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -4943,101 +5057,97 @@
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(h)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor waives </w:t>
       </w:r>
       <w:r>
         <w:t>any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other Person, or the failure of Lender to file or enforce a claim against the estate (in administration, bankruptcy or any other proceeding) of any other person or persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FD43D05" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_DV_M103"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="15" w:name="_DV_M103"/>
+      <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become </w:t>
-[...3 lines deleted...]
-        <w:t>available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
+        <w:t xml:space="preserve"> indemnification and contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors or sureties thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C35B398" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_DV_C103"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_C103"/>
       <w:r w:rsidRPr="006D5DDD">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(j)</w:t>
       </w:r>
       <w:r w:rsidRPr="006D5DDD">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t>Guarantor waives all rights and defenses that Guarantor may have because the debtor’s (Borrower’s) debt is secured by real property.  This means, among other things:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4337B2B3" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>The creditor (Lender) may collect from Guarantor without first foreclosing on any real or personal property collateral pledged by the debtor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ACF46C2" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
@@ -5168,51 +5278,50 @@
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8F82B8" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r>
             <w:rPr>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:t>CONNECTICUT</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5426,58 +5535,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24560A3E" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to </w:t>
-[...6 lines deleted...]
-        <w:t>pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D3AA6B" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5767,133 +5869,356 @@
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Defined Terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BCB91C0" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All capitalized terms used </w:t>
       </w:r>
-      <w:bookmarkStart w:id="16" w:name="OLE_LINK3"/>
-      <w:bookmarkStart w:id="17" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK3"/>
+      <w:bookmarkStart w:id="18" w:name="OLE_LINK2"/>
       <w:r>
         <w:t>and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  The following term, when used in this Guaranty has the following meaning:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="2BA35AFA" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security </w:t>
-[...6 lines deleted...]
-        <w:t>Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
+        <w:t>” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E5F5B3" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750F9570" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
+    <w:p w14:paraId="750F9570" w14:textId="473D7A24" w:rsidR="00E81044" w:rsidRDefault="000E4D92" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding anything in this Guaranty to the contrary, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instruments being guaranteed, within the meaning of K.R.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>371.065, are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Note, the Loan Agreement and the Security Instrument, but only to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extent of the Indebtedness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which shall in no event exceed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>two hundred percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>200%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Guaranty shall terminate on the date five</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination of this Guaranty on the Termination Date shall not affect the liability of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guarantor with respect to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any Indebtedness created or incurred prior to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F735F3">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extensions or renewals of, interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS 371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E81044">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71E4D97A" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOUISIANA:</w:t>
       </w:r>
@@ -6083,51 +6408,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD7E542" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NEVADA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6482E539" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
@@ -6146,92 +6470,140 @@
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any and all benefits which might otherwise be available to Guarantor under any applicable laws, including, to the extent permitted in Nevada Revised Statutes Section 40.495(2), the benefits of the one-action rule under Nevada Revised Statutes Section 40.430, and to the extent permitted under Nevada Revised Statutes Section 104.3605(9), discharge under Nevada Revised Statutes Section 104.3605.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA0AA28" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
+    <w:p w14:paraId="3CBD76DC" w14:textId="77777777" w:rsidR="009F7531" w:rsidRPr="009F7531" w:rsidRDefault="009F7531" w:rsidP="009F7531">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7531">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEW MEXICO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7531">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F7531">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009F7531">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B85BD2C" w14:textId="77777777" w:rsidR="009F7531" w:rsidRPr="009F7531" w:rsidRDefault="009F7531" w:rsidP="009F7531">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7531">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7531">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7531">
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7531">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B7265C" w14:textId="77777777" w:rsidR="009F7531" w:rsidRPr="009F7531" w:rsidRDefault="009F7531" w:rsidP="009F7531">
+      <w:pPr>
+        <w:widowControl/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7531">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAC69F8" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
@@ -6239,65 +6611,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="136A13BB" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pursuant to Section 58-6-5 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
+        <w:t>Pursuant to Section 58-6-5 NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than $25,000 not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party’s authorized representatives.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6783AF18" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NORTH</w:t>
@@ -6443,51 +6801,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787320C5" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>OKLAHOMA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BD2205" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
@@ -6714,86 +7071,122 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713B112C" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020EAEA3" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
+    <w:p w14:paraId="020EAEA3" w14:textId="4F638E90" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
+        <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]</w:t>
+      </w:r>
+      <w:r w:rsidR="000D786D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D786D" w:rsidRPr="000D786D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="000D786D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D786D" w:rsidRPr="000D786D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidR="000D786D" w:rsidRPr="000D786D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084E5B31" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[__].</w:t>
       </w:r>
@@ -6817,92 +7210,93 @@
         <w:r>
           <w:rPr>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410D0E37" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
+    <w:p w14:paraId="410D0E37" w14:textId="16EAF420" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of </w:t>
-[...22 lines deleted...]
-        <w:t>MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="008212D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="008212D5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE73348" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
@@ -7350,65 +7744,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="64A789CA" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A V.S.A. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A5DF084" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7473,51 +7853,50 @@
       <w:r w:rsidRPr="0041135D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53ADA8B2" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>WASHINGTON:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following provision is hereby added to the end of the Guaranty as Section [__]:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482D99F8" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
@@ -7732,58 +8111,51 @@
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="207A9A7B" w14:textId="330A9405" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the </w:t>
-[...6 lines deleted...]
-        <w:t>fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale.</w:t>
+        <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute, judicial decision, waiver or otherwise. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale.</w:t>
       </w:r>
       <w:r w:rsidR="00A26A54" w:rsidRPr="00A26A54">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8511B9" w14:textId="37DD4E72" w:rsidR="00E81044" w:rsidRDefault="00A26A54" w:rsidP="00392281">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7914,51 +8286,51 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C1DB7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080BEAFC" w14:textId="77777777" w:rsidR="00E81044" w:rsidRDefault="00E81044" w:rsidP="00392281">
+    <w:p w14:paraId="4C4282FD" w14:textId="61E69032" w:rsidR="00F83931" w:rsidRPr="005701BC" w:rsidRDefault="00E81044" w:rsidP="005701BC">
       <w:pPr>
         <w:widowControl/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -7967,102 +8339,93 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0041135D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4282FD" w14:textId="77777777" w:rsidR="00F83931" w:rsidRPr="00014E8A" w:rsidRDefault="00F83931" w:rsidP="00392281">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00F83931" w:rsidRPr="00014E8A" w:rsidSect="00F83931">
+    <w:sectPr w:rsidR="00F83931" w:rsidRPr="005701BC" w:rsidSect="00F83931">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CFE09FD" w14:textId="77777777" w:rsidR="008A05CE" w:rsidRDefault="008A05CE">
+    <w:p w14:paraId="4867B279" w14:textId="77777777" w:rsidR="00E45447" w:rsidRDefault="00E45447">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BE5E817" w14:textId="77777777" w:rsidR="008A05CE" w:rsidRDefault="008A05CE">
+    <w:p w14:paraId="46B0FBB1" w14:textId="77777777" w:rsidR="00E45447" w:rsidRDefault="00E45447">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="126469C5" w14:textId="77777777" w:rsidR="008A05CE" w:rsidRDefault="008A05CE">
+    <w:p w14:paraId="40BE9FEC" w14:textId="77777777" w:rsidR="00E45447" w:rsidRDefault="00E45447">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
@@ -8091,118 +8454,118 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25F78C06" w14:textId="77777777" w:rsidR="00C01E36" w:rsidRPr="00C01E36" w:rsidRDefault="00C01E36" w:rsidP="00C01E36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DOCPROPERTY  YCFooter \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0024267D">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>22072978-v1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7EC3E34E" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00B67F46" w:rsidRDefault="00014E8A" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00014E8A" w:rsidRPr="00F41B10" w14:paraId="23734ED9" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="3BF420B8" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00F41B10" w:rsidRDefault="00014E8A" w:rsidP="00A72F90">
@@ -8288,135 +8651,149 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00707717">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00392281" w:rsidRPr="00F41B10" w14:paraId="4D9889B9" w14:textId="77777777" w:rsidTr="0002682F">
+    <w:tr w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w14:paraId="4D9889B9" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="19A48DC9" w14:textId="77777777" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="19A48DC9" w14:textId="77777777" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="58E01F46" w14:textId="594EA302" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="58E01F46" w14:textId="2E81CCC7" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00B96E89">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="291CB6AB" w14:textId="2C299AC8" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="291CB6AB" w14:textId="16521616" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6FE8629C" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00C01E36" w:rsidRDefault="00014E8A" w:rsidP="00C01E36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65FEDCF4" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00B67F46" w:rsidRDefault="00014E8A" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00014E8A" w:rsidRPr="00F41B10" w14:paraId="005AEE71" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="7D6F604B" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00F41B10" w:rsidRDefault="00014E8A" w:rsidP="00A72F90">
@@ -8502,136 +8879,150 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00707717">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00392281" w:rsidRPr="00F41B10" w14:paraId="23D5E180" w14:textId="77777777" w:rsidTr="0002682F">
+    <w:tr w:rsidR="000D786D" w:rsidRPr="00F41B10" w14:paraId="23D5E180" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3B7A0558" w14:textId="77777777" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="3B7A0558" w14:textId="77777777" w:rsidR="000D786D" w:rsidRPr="00F41B10" w:rsidRDefault="000D786D" w:rsidP="000D786D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="532BE5D3" w14:textId="6747AC15" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="532BE5D3" w14:textId="0C16F6F0" w:rsidR="000D786D" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="000D786D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00B96E89">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidR="000D786D">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="561CA43F" w14:textId="2AC75A2F" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="561CA43F" w14:textId="4D50B673" w:rsidR="000D786D" w:rsidRPr="00F41B10" w:rsidRDefault="000D786D" w:rsidP="000D786D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5F38B275" w14:textId="77777777" w:rsidR="00014E8A" w:rsidRPr="00C01E36" w:rsidRDefault="00014E8A" w:rsidP="00C01E36">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D1F6ABD" w14:textId="77777777" w:rsidR="006D5DDD" w:rsidRPr="00B67F46" w:rsidRDefault="006D5DDD" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="006D5DDD" w:rsidRPr="00F41B10" w14:paraId="600D1316" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="294EAE20" w14:textId="77777777" w:rsidR="006D5DDD" w:rsidRPr="00F41B10" w:rsidRDefault="006D5DDD" w:rsidP="00A72F90">
@@ -8724,136 +9115,150 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00392281" w:rsidRPr="00F41B10" w14:paraId="4DF27D29" w14:textId="77777777" w:rsidTr="0002682F">
+    <w:tr w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w14:paraId="4DF27D29" w14:textId="77777777" w:rsidTr="0002682F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="70A2105A" w14:textId="77777777" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="70A2105A" w14:textId="77777777" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="145A32FA" w14:textId="27516AB4" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="145A32FA" w14:textId="5ADECF2D" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00B96E89">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="6362520C" w14:textId="6E0E3825" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="6362520C" w14:textId="45970278" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6AB86FD3" w14:textId="77777777" w:rsidR="006D5DDD" w:rsidRPr="00C01E36" w:rsidRDefault="006D5DDD" w:rsidP="00C01E36">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C2C77AC" w14:textId="77777777" w:rsidR="000F0F32" w:rsidRPr="00B67F46" w:rsidRDefault="000F0F32" w:rsidP="000F0F32">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="000F0F32" w:rsidRPr="00F41B10" w14:paraId="0D8AFA4A" w14:textId="77777777" w:rsidTr="005743D2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="30F7F82C" w14:textId="77777777" w:rsidR="000F0F32" w:rsidRPr="00F41B10" w:rsidRDefault="000F0F32" w:rsidP="000F0F32">
@@ -8960,194 +9365,208 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00352B12">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00392281" w:rsidRPr="00F41B10" w14:paraId="3206D79C" w14:textId="77777777" w:rsidTr="005743D2">
+    <w:tr w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w14:paraId="3206D79C" w14:textId="77777777" w:rsidTr="005743D2">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="27B0A786" w14:textId="77777777" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="27B0A786" w14:textId="77777777" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F41B10">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="3F1793D3" w14:textId="2CC568FC" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="3F1793D3" w14:textId="261D98BA" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>12-22</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00B96E89">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="068EDED2" w14:textId="7AF28B63" w:rsidR="00392281" w:rsidRPr="00F41B10" w:rsidRDefault="00392281" w:rsidP="00392281">
+        <w:p w14:paraId="068EDED2" w14:textId="4D3FC5BE" w:rsidR="00BB3AC3" w:rsidRPr="00F41B10" w:rsidRDefault="00BB3AC3" w:rsidP="00BB3AC3">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>© 2022 Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4B8A53CA" w14:textId="77777777" w:rsidR="00FD16C8" w:rsidRPr="000F0F32" w:rsidRDefault="00FD16C8" w:rsidP="000F0F32">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2EA7FBA7" w14:textId="77777777" w:rsidR="008A05CE" w:rsidRDefault="008A05CE">
+    <w:p w14:paraId="011F718D" w14:textId="77777777" w:rsidR="00E45447" w:rsidRDefault="00E45447">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="009DF3B1" w14:textId="77777777" w:rsidR="008A05CE" w:rsidRDefault="008A05CE">
+    <w:p w14:paraId="600CA3F8" w14:textId="77777777" w:rsidR="00E45447" w:rsidRDefault="00E45447">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4A25B56B" w14:textId="77777777" w:rsidR="0097149A" w:rsidRDefault="0097149A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15C7E58E" w14:textId="77777777" w:rsidR="00320639" w:rsidRDefault="00320639">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="575A2FB1" w14:textId="77777777" w:rsidR="0097149A" w:rsidRDefault="0097149A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F02C191" w14:textId="77777777" w:rsidR="00320639" w:rsidRDefault="00320639">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="22A2B9FD" w14:textId="1F9A570B" w:rsidR="00392281" w:rsidRPr="00002B2B" w:rsidRDefault="00392281" w:rsidP="00002B2B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6691862E" w14:textId="77777777" w:rsidR="00320639" w:rsidRDefault="00320639">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64B17CBC" w14:textId="77777777" w:rsidR="006D5DDD" w:rsidRPr="006D5DDD" w:rsidRDefault="006D5DDD" w:rsidP="006D5DDD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5694C68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DB20EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -14020,669 +14439,713 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="233706195">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="591739541">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1506164032">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="892305130">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="781536914">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1352418842">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="892470234">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1197742230">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1063604050">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="431316150">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1285237896">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="203446236">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1585915296">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1939866357">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2015111298">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1319918304">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="986083719">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1930196653">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1589731441">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="191501685">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="405810428">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="832910941">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="982079744">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1286354764">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="276257834">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1441603657">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="771321980">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="348529916">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1450008809">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1098796840">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1841190351">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1073625660">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1192570473">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1908877679">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1465349128">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="377122183">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2140107857">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1777171369">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="399406364">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="593633953">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="2097436348">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="384256317">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="44842718">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007952D3"/>
     <w:rsid w:val="00002B2B"/>
     <w:rsid w:val="000074CF"/>
     <w:rsid w:val="0001046C"/>
+    <w:rsid w:val="000109B3"/>
     <w:rsid w:val="00014BD4"/>
     <w:rsid w:val="00014E8A"/>
     <w:rsid w:val="0002682F"/>
     <w:rsid w:val="0003091C"/>
     <w:rsid w:val="00030DF1"/>
     <w:rsid w:val="00033BF9"/>
     <w:rsid w:val="0003413E"/>
     <w:rsid w:val="000352D8"/>
     <w:rsid w:val="00050ED4"/>
     <w:rsid w:val="00056328"/>
+    <w:rsid w:val="000629B4"/>
     <w:rsid w:val="000658A1"/>
     <w:rsid w:val="0007356D"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="0008379F"/>
     <w:rsid w:val="00083AEB"/>
     <w:rsid w:val="00084813"/>
     <w:rsid w:val="000A763B"/>
     <w:rsid w:val="000B1BC6"/>
     <w:rsid w:val="000B6AC8"/>
     <w:rsid w:val="000C066E"/>
     <w:rsid w:val="000C32C4"/>
     <w:rsid w:val="000C6D72"/>
     <w:rsid w:val="000D20A0"/>
+    <w:rsid w:val="000D786D"/>
+    <w:rsid w:val="000E4D92"/>
     <w:rsid w:val="000F0F32"/>
     <w:rsid w:val="000F1D48"/>
     <w:rsid w:val="001055F3"/>
     <w:rsid w:val="001105BA"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="00137D99"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00141788"/>
+    <w:rsid w:val="00143B33"/>
     <w:rsid w:val="0014520F"/>
     <w:rsid w:val="001456A9"/>
     <w:rsid w:val="00150793"/>
     <w:rsid w:val="00150A42"/>
     <w:rsid w:val="00153225"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="00160A2C"/>
     <w:rsid w:val="00172399"/>
     <w:rsid w:val="0018514C"/>
     <w:rsid w:val="00196882"/>
     <w:rsid w:val="001A32C5"/>
     <w:rsid w:val="001A45AC"/>
     <w:rsid w:val="001B4A90"/>
+    <w:rsid w:val="001B50E8"/>
     <w:rsid w:val="001D3B8C"/>
+    <w:rsid w:val="001D5D96"/>
     <w:rsid w:val="001D66A3"/>
     <w:rsid w:val="001E121C"/>
     <w:rsid w:val="001E1BBB"/>
     <w:rsid w:val="001F4D88"/>
     <w:rsid w:val="00200EB8"/>
     <w:rsid w:val="00202775"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="002032DF"/>
     <w:rsid w:val="002200C0"/>
     <w:rsid w:val="0022447C"/>
     <w:rsid w:val="002261BD"/>
     <w:rsid w:val="00235E70"/>
     <w:rsid w:val="0024267D"/>
     <w:rsid w:val="00245BEC"/>
     <w:rsid w:val="00253B0C"/>
     <w:rsid w:val="002666BA"/>
+    <w:rsid w:val="00270D19"/>
     <w:rsid w:val="0027417D"/>
     <w:rsid w:val="002905B6"/>
+    <w:rsid w:val="002934C5"/>
     <w:rsid w:val="002A3568"/>
     <w:rsid w:val="002A7FB5"/>
     <w:rsid w:val="002B2C53"/>
     <w:rsid w:val="002B2CA7"/>
+    <w:rsid w:val="002C06C2"/>
     <w:rsid w:val="002C2E8A"/>
     <w:rsid w:val="002D2808"/>
     <w:rsid w:val="002D28ED"/>
     <w:rsid w:val="002D3A64"/>
     <w:rsid w:val="002D458D"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E01B7"/>
     <w:rsid w:val="002E0B02"/>
     <w:rsid w:val="002F0FFD"/>
     <w:rsid w:val="002F7DC5"/>
     <w:rsid w:val="00307AC4"/>
     <w:rsid w:val="00311CAE"/>
     <w:rsid w:val="00311FB6"/>
     <w:rsid w:val="00313372"/>
+    <w:rsid w:val="00316F45"/>
+    <w:rsid w:val="00320639"/>
     <w:rsid w:val="00320D73"/>
     <w:rsid w:val="0033154C"/>
     <w:rsid w:val="003424A3"/>
     <w:rsid w:val="003435E0"/>
     <w:rsid w:val="00352B12"/>
     <w:rsid w:val="0035477E"/>
     <w:rsid w:val="00366F30"/>
     <w:rsid w:val="0036725A"/>
     <w:rsid w:val="0037061B"/>
     <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00374252"/>
     <w:rsid w:val="00391F3F"/>
     <w:rsid w:val="00392281"/>
     <w:rsid w:val="00392415"/>
     <w:rsid w:val="00392E11"/>
     <w:rsid w:val="003A14A4"/>
     <w:rsid w:val="003A3ED7"/>
     <w:rsid w:val="003A71F2"/>
     <w:rsid w:val="003D0FEC"/>
     <w:rsid w:val="003E7F4B"/>
     <w:rsid w:val="003F2D76"/>
     <w:rsid w:val="003F3DA1"/>
     <w:rsid w:val="00407E6C"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="0041135D"/>
     <w:rsid w:val="0041428D"/>
     <w:rsid w:val="00414AD5"/>
     <w:rsid w:val="00421F80"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="00434BA3"/>
     <w:rsid w:val="00442382"/>
     <w:rsid w:val="00446FB5"/>
     <w:rsid w:val="004568A6"/>
     <w:rsid w:val="004570D8"/>
+    <w:rsid w:val="00463139"/>
     <w:rsid w:val="004679A0"/>
     <w:rsid w:val="0047166C"/>
     <w:rsid w:val="004826D2"/>
     <w:rsid w:val="0048746E"/>
     <w:rsid w:val="00490CCB"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="004969D6"/>
     <w:rsid w:val="00496E4C"/>
     <w:rsid w:val="004A0DB6"/>
     <w:rsid w:val="004A3B77"/>
     <w:rsid w:val="004A78EE"/>
     <w:rsid w:val="004B629B"/>
     <w:rsid w:val="004D34DA"/>
     <w:rsid w:val="004F7B02"/>
     <w:rsid w:val="00514888"/>
     <w:rsid w:val="00521EB8"/>
     <w:rsid w:val="005249A4"/>
     <w:rsid w:val="00524A81"/>
     <w:rsid w:val="005340F9"/>
     <w:rsid w:val="00534CA2"/>
     <w:rsid w:val="00541149"/>
     <w:rsid w:val="00551520"/>
     <w:rsid w:val="0055644E"/>
+    <w:rsid w:val="005701BC"/>
     <w:rsid w:val="00573548"/>
     <w:rsid w:val="00575C10"/>
     <w:rsid w:val="00580397"/>
     <w:rsid w:val="00585E90"/>
     <w:rsid w:val="00592C8C"/>
     <w:rsid w:val="005A0EE0"/>
     <w:rsid w:val="005A26E6"/>
     <w:rsid w:val="005B20AB"/>
     <w:rsid w:val="005B5A44"/>
     <w:rsid w:val="005C4AFC"/>
     <w:rsid w:val="005D0AAC"/>
     <w:rsid w:val="005D57B1"/>
     <w:rsid w:val="005E1FC1"/>
     <w:rsid w:val="005E2405"/>
     <w:rsid w:val="005F03F2"/>
     <w:rsid w:val="00605059"/>
     <w:rsid w:val="00607F24"/>
     <w:rsid w:val="0061278C"/>
     <w:rsid w:val="00612861"/>
     <w:rsid w:val="006312B4"/>
     <w:rsid w:val="0063347C"/>
     <w:rsid w:val="006344A0"/>
     <w:rsid w:val="00640923"/>
     <w:rsid w:val="0065623D"/>
     <w:rsid w:val="006612E2"/>
+    <w:rsid w:val="00675FCF"/>
     <w:rsid w:val="00682350"/>
     <w:rsid w:val="00686576"/>
     <w:rsid w:val="00690EF7"/>
     <w:rsid w:val="006919D7"/>
     <w:rsid w:val="00694A7D"/>
     <w:rsid w:val="00695E46"/>
     <w:rsid w:val="006B540E"/>
     <w:rsid w:val="006C3248"/>
     <w:rsid w:val="006D0FD2"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D5DDD"/>
     <w:rsid w:val="006D6166"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E0BB1"/>
     <w:rsid w:val="006E280C"/>
     <w:rsid w:val="00705955"/>
     <w:rsid w:val="007071A3"/>
     <w:rsid w:val="00707717"/>
     <w:rsid w:val="00715C3B"/>
     <w:rsid w:val="00720890"/>
     <w:rsid w:val="00724E36"/>
+    <w:rsid w:val="00740295"/>
     <w:rsid w:val="007450E6"/>
     <w:rsid w:val="00745161"/>
     <w:rsid w:val="007479F3"/>
+    <w:rsid w:val="00747D0B"/>
     <w:rsid w:val="00747F27"/>
     <w:rsid w:val="00753C33"/>
     <w:rsid w:val="00753DE6"/>
+    <w:rsid w:val="0075692D"/>
     <w:rsid w:val="00760294"/>
     <w:rsid w:val="0076169C"/>
     <w:rsid w:val="00761DBF"/>
     <w:rsid w:val="00774A67"/>
     <w:rsid w:val="00786E30"/>
     <w:rsid w:val="00790F6F"/>
     <w:rsid w:val="00793D76"/>
     <w:rsid w:val="007952D3"/>
     <w:rsid w:val="007A5833"/>
+    <w:rsid w:val="007B0ADA"/>
     <w:rsid w:val="007B552F"/>
     <w:rsid w:val="007B61AE"/>
     <w:rsid w:val="007C1DB7"/>
+    <w:rsid w:val="007C4180"/>
     <w:rsid w:val="007D1F48"/>
     <w:rsid w:val="007D3710"/>
     <w:rsid w:val="007E2131"/>
     <w:rsid w:val="007F24E5"/>
     <w:rsid w:val="007F29F8"/>
     <w:rsid w:val="00802AC9"/>
     <w:rsid w:val="008062AA"/>
+    <w:rsid w:val="008212D5"/>
     <w:rsid w:val="00825649"/>
     <w:rsid w:val="00826547"/>
     <w:rsid w:val="0082737E"/>
     <w:rsid w:val="008352FF"/>
     <w:rsid w:val="0083723C"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="008476FA"/>
     <w:rsid w:val="0086065B"/>
     <w:rsid w:val="0087700F"/>
     <w:rsid w:val="00882E21"/>
     <w:rsid w:val="00887640"/>
     <w:rsid w:val="00890108"/>
     <w:rsid w:val="008A05CE"/>
     <w:rsid w:val="008C7EFE"/>
     <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008E75C4"/>
     <w:rsid w:val="008F0509"/>
     <w:rsid w:val="008F0D92"/>
     <w:rsid w:val="00902FBF"/>
     <w:rsid w:val="009033BF"/>
     <w:rsid w:val="00903D25"/>
     <w:rsid w:val="00906B2F"/>
+    <w:rsid w:val="009124A1"/>
     <w:rsid w:val="009232CB"/>
     <w:rsid w:val="00923E46"/>
     <w:rsid w:val="00924312"/>
     <w:rsid w:val="009266C3"/>
     <w:rsid w:val="00927C0E"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="00945B00"/>
     <w:rsid w:val="00945D7B"/>
     <w:rsid w:val="00964373"/>
     <w:rsid w:val="00965493"/>
     <w:rsid w:val="00971427"/>
     <w:rsid w:val="0097149A"/>
     <w:rsid w:val="0098266E"/>
     <w:rsid w:val="00990506"/>
     <w:rsid w:val="009A0EB6"/>
     <w:rsid w:val="009B20FC"/>
     <w:rsid w:val="009B670E"/>
     <w:rsid w:val="009E23AC"/>
     <w:rsid w:val="009E4007"/>
     <w:rsid w:val="009E46CB"/>
+    <w:rsid w:val="009F06F8"/>
+    <w:rsid w:val="009F7531"/>
     <w:rsid w:val="00A1546C"/>
     <w:rsid w:val="00A15A94"/>
     <w:rsid w:val="00A24E2F"/>
     <w:rsid w:val="00A26736"/>
     <w:rsid w:val="00A26A54"/>
     <w:rsid w:val="00A26A71"/>
+    <w:rsid w:val="00A30C29"/>
+    <w:rsid w:val="00A407B5"/>
     <w:rsid w:val="00A4250A"/>
+    <w:rsid w:val="00A47BA5"/>
     <w:rsid w:val="00A604D9"/>
     <w:rsid w:val="00A6642B"/>
     <w:rsid w:val="00A72F90"/>
     <w:rsid w:val="00A732DC"/>
     <w:rsid w:val="00A742F7"/>
     <w:rsid w:val="00A7616A"/>
     <w:rsid w:val="00A81C2F"/>
     <w:rsid w:val="00A82E3F"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A87AD5"/>
     <w:rsid w:val="00A902EB"/>
     <w:rsid w:val="00A95532"/>
     <w:rsid w:val="00AA65B7"/>
     <w:rsid w:val="00AC240B"/>
     <w:rsid w:val="00AD0C94"/>
     <w:rsid w:val="00AD1F62"/>
     <w:rsid w:val="00AD34C1"/>
     <w:rsid w:val="00AF56F3"/>
     <w:rsid w:val="00AF678B"/>
     <w:rsid w:val="00B13C1D"/>
     <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00B2756B"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B5121C"/>
     <w:rsid w:val="00B528C4"/>
     <w:rsid w:val="00B52C96"/>
     <w:rsid w:val="00B5345A"/>
     <w:rsid w:val="00B62B7F"/>
     <w:rsid w:val="00B649CD"/>
     <w:rsid w:val="00B67F46"/>
+    <w:rsid w:val="00B8344B"/>
     <w:rsid w:val="00B8570A"/>
     <w:rsid w:val="00B9344B"/>
+    <w:rsid w:val="00B96E89"/>
     <w:rsid w:val="00BA10AB"/>
     <w:rsid w:val="00BA1ABC"/>
+    <w:rsid w:val="00BA2712"/>
     <w:rsid w:val="00BA6AF9"/>
+    <w:rsid w:val="00BB3AC3"/>
     <w:rsid w:val="00BB4540"/>
     <w:rsid w:val="00BC06E9"/>
     <w:rsid w:val="00BC196B"/>
     <w:rsid w:val="00BC50E7"/>
     <w:rsid w:val="00BC5627"/>
     <w:rsid w:val="00BD1340"/>
     <w:rsid w:val="00BE07E8"/>
     <w:rsid w:val="00BE095D"/>
     <w:rsid w:val="00C01E36"/>
     <w:rsid w:val="00C041B5"/>
     <w:rsid w:val="00C2106B"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C27D6B"/>
     <w:rsid w:val="00C60780"/>
     <w:rsid w:val="00C62348"/>
     <w:rsid w:val="00C66249"/>
     <w:rsid w:val="00C70806"/>
     <w:rsid w:val="00C978D9"/>
     <w:rsid w:val="00CA6F7C"/>
     <w:rsid w:val="00CA71F0"/>
     <w:rsid w:val="00CB32BD"/>
     <w:rsid w:val="00CB4260"/>
     <w:rsid w:val="00CB52F7"/>
     <w:rsid w:val="00CC3288"/>
     <w:rsid w:val="00CD08B9"/>
     <w:rsid w:val="00CD3409"/>
     <w:rsid w:val="00CE21A8"/>
     <w:rsid w:val="00CE608F"/>
+    <w:rsid w:val="00CF4549"/>
     <w:rsid w:val="00CF5491"/>
     <w:rsid w:val="00D045C6"/>
     <w:rsid w:val="00D06CCB"/>
     <w:rsid w:val="00D13101"/>
     <w:rsid w:val="00D14EA0"/>
     <w:rsid w:val="00D673A4"/>
     <w:rsid w:val="00D73FD2"/>
     <w:rsid w:val="00D864F0"/>
     <w:rsid w:val="00D86B1F"/>
+    <w:rsid w:val="00D924E2"/>
     <w:rsid w:val="00D92CD8"/>
     <w:rsid w:val="00DB185D"/>
     <w:rsid w:val="00DB30D1"/>
     <w:rsid w:val="00DC6653"/>
     <w:rsid w:val="00DD2FB9"/>
+    <w:rsid w:val="00DD7646"/>
+    <w:rsid w:val="00DE1976"/>
     <w:rsid w:val="00DE287A"/>
     <w:rsid w:val="00DE761F"/>
     <w:rsid w:val="00E02534"/>
     <w:rsid w:val="00E03B55"/>
     <w:rsid w:val="00E21C86"/>
     <w:rsid w:val="00E2403B"/>
     <w:rsid w:val="00E30735"/>
     <w:rsid w:val="00E32853"/>
     <w:rsid w:val="00E352F9"/>
+    <w:rsid w:val="00E45447"/>
     <w:rsid w:val="00E47787"/>
     <w:rsid w:val="00E51047"/>
     <w:rsid w:val="00E63693"/>
     <w:rsid w:val="00E740B4"/>
     <w:rsid w:val="00E81044"/>
     <w:rsid w:val="00E869D5"/>
     <w:rsid w:val="00E914C1"/>
     <w:rsid w:val="00E962FD"/>
+    <w:rsid w:val="00EA40A6"/>
     <w:rsid w:val="00EA4FA3"/>
+    <w:rsid w:val="00EA6065"/>
+    <w:rsid w:val="00ED25F9"/>
     <w:rsid w:val="00ED537D"/>
     <w:rsid w:val="00EE6CE7"/>
     <w:rsid w:val="00EF3464"/>
     <w:rsid w:val="00EF6943"/>
     <w:rsid w:val="00EF6E93"/>
+    <w:rsid w:val="00F02DF4"/>
     <w:rsid w:val="00F16656"/>
     <w:rsid w:val="00F21CCF"/>
     <w:rsid w:val="00F276BB"/>
     <w:rsid w:val="00F317B7"/>
     <w:rsid w:val="00F41B10"/>
     <w:rsid w:val="00F6149B"/>
     <w:rsid w:val="00F61BB3"/>
     <w:rsid w:val="00F63C32"/>
+    <w:rsid w:val="00F735F3"/>
     <w:rsid w:val="00F82CCB"/>
     <w:rsid w:val="00F834C5"/>
     <w:rsid w:val="00F83931"/>
     <w:rsid w:val="00F855E2"/>
     <w:rsid w:val="00F87E1B"/>
     <w:rsid w:val="00FA51D0"/>
     <w:rsid w:val="00FB6966"/>
     <w:rsid w:val="00FC075B"/>
     <w:rsid w:val="00FC2A95"/>
     <w:rsid w:val="00FC3B02"/>
     <w:rsid w:val="00FD16C8"/>
     <w:rsid w:val="00FD5DB0"/>
     <w:rsid w:val="00FE54EF"/>
     <w:rsid w:val="00FE6566"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
-[...1 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16187A2A"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Body Text" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
@@ -15940,51 +16403,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A82E3F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00014E8A"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="153225659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="210729527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16708,71 +17171,71 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>41087</Characters>
+  <Pages>6</Pages>
+  <Words>7730</Words>
+  <Characters>43211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3735</Lines>
-  <Paragraphs>2036</Paragraphs>
+  <Lines>919</Lines>
+  <Paragraphs>476</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6020</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46832</CharactersWithSpaces>
+  <CharactersWithSpaces>50465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6020</dc:title>
-  <dc:subject>Payment Guaranty</dc:subject>
+  <dc:subject>Guaranty (Payment)</dc:subject>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>