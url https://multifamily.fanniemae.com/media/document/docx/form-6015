--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="666318EA" w14:textId="77777777" w:rsidR="007952D3" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>GUARANTY</w:t>
       </w:r>
       <w:r w:rsidR="0076169C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> OF NON-RECOURSE </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
@@ -740,65 +741,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranteed Obligations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB5C6AC" w14:textId="77777777" w:rsidR="00A732DC" w:rsidRPr="009E1F05" w:rsidRDefault="00313372" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hereby absolutely, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and irrevocably guarantees to Lender</w:t>
+        <w:t xml:space="preserve"> hereby absolutely, unconditionally and irrevocably guarantees to Lender</w:t>
       </w:r>
       <w:r w:rsidR="00A732DC" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the full and prompt payment and performance when due, whether at maturity or earlier, by reason of acceleration or otherwise, and at all times thereafter, of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0793B717" w14:textId="197150D2" w:rsidR="00FB6966" w:rsidRPr="009E1F05" w:rsidRDefault="002F5237" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1192,65 +1179,51 @@
     <w:p w14:paraId="4CA3E9F3" w14:textId="77777777" w:rsidR="00923E46" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The obligations of </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under this Guaranty shall be unconditional irrespective of the genuineness, validity, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or enforceability of </w:t>
+        <w:t xml:space="preserve"> under this Guaranty shall be unconditional irrespective of the genuineness, validity, regularity or enforceability of </w:t>
       </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">any provision of this Guaranty, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Note, the </w:t>
       </w:r>
       <w:r w:rsidR="00C21B5D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Agreement, the Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00940374" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other Loan Document</w:t>
       </w:r>
@@ -1298,146 +1271,110 @@
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny fur</w:t>
       </w:r>
       <w:r w:rsidR="00F855E2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">nishing, exchange, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>nishing, exchange, substitution</w:t>
+      </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or release of any collateral securing repayment of the Mortgage Loan, or any failure to perfect any lien in such collateral;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BAA199" w14:textId="77777777" w:rsidR="00A26A71" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ny failure, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or Lender to conform or comply with any term of any of the Loan Documents or failure of Lender to give notice of any Event of Default;</w:t>
+        <w:t>ny failure, omission or delay on the part of Borrower, Guarantor, any other guarantor of the obligations hereunder or Lender to conform or comply with any term of any of the Loan Documents or failure of Lender to give notice of any Event of Default;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FD64398" w14:textId="77777777" w:rsidR="00A26A71" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ny action or inaction by Lender under or in respect of any of the Loan Documents, any failure, lack of diligence, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or delay on the part of Lender to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of Lender;</w:t>
+        <w:t>ny action or inaction by Lender under or in respect of any of the Loan Documents, any failure, lack of diligence, omission or delay on the part of Lender to perfect, enforce, assert or exercise any lien, security interest, right, power or remedy conferred upon it in any of the Loan Documents, or any other action or inaction on the part of Lender;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EC1654" w14:textId="77777777" w:rsidR="00A26A71" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A26A71" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1469,152 +1406,128 @@
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny merger or consolidation of Borrower into or wit</w:t>
       </w:r>
       <w:r w:rsidR="00F855E2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">h any entity or any sale, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>h any entity or any sale, lease</w:t>
+      </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Transfer of any asset of Borrower, Guarantor or any other guarantor of the obligations hereunder to any other Person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B905F5A" w14:textId="77777777" w:rsidR="00B528C4" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny change in the ownership of Borrower or any change in the relations</w:t>
       </w:r>
       <w:r w:rsidR="00F855E2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">hip between Borrower, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>hip between Borrower, Guarantor</w:t>
+      </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, or any termination of such relationship;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA6C7B4" w14:textId="77777777" w:rsidR="00B528C4" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ny release or discharge by operatio</w:t>
       </w:r>
       <w:r w:rsidR="00F855E2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n of law of Borrower, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>n of law of Borrower, Guarantor</w:t>
+      </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any other guarantor of the obligations hereunder, </w:t>
       </w:r>
       <w:r w:rsidR="00033BC3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00B528C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any obligation or agreement contained in any of the Loan Documents; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65480D38" w14:textId="77777777" w:rsidR="00B528C4" w:rsidRPr="009E1F05" w:rsidRDefault="00FD5DB0" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
@@ -1799,82 +1712,82 @@
         </w:rPr>
         <w:t>diligence in collecting the Indebtedness, presentmen</w:t>
       </w:r>
       <w:r w:rsidR="00F855E2" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">t, demand for payment, protest and </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="003F3DA1" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>notices with respect to the Loan Documents</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and this Guaranty which may be required by statute, rule of law or otherwise to preserve Lender</w:t>
+        <w:t xml:space="preserve"> and this Guaranty which may be required by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>statute, rule of law or otherwise to preserve Lender</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s rights against </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> under this Guaranty, </w:t>
-[...6 lines deleted...]
-        <w:t>including notice of acceptance, notice of any amendment of the Loan Documents, notice of the occurrence of any Event of Default, notice of intent to accelerate, notice of acceleration, notice of dishonor, notice of foreclosure, notice of protest and notice of the incurring by Borrower of any obligation or indebtedness</w:t>
+        <w:t xml:space="preserve"> under this Guaranty, including notice of acceptance, notice of any amendment of the Loan Documents, notice of the occurrence of any Event of Default, notice of intent to accelerate, notice of acceleration, notice of dishonor, notice of foreclosure, notice of protest and notice of the incurring by Borrower of any obligation or indebtedness</w:t>
       </w:r>
       <w:r w:rsidR="003F3DA1" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00AF56F3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAE88F2" w14:textId="77777777" w:rsidR="003F3DA1" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -2096,65 +2009,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At any time or from time to time and any number of times, without notice to </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and without </w:t>
       </w:r>
       <w:r w:rsidR="00906B2F" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">releasing, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+        <w:t xml:space="preserve">releasing, discharging or </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">affecting the liability of </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="00AF56F3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442F7677" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
@@ -2338,102 +2237,88 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any amounts under the Loan Agreement or any other Loan Document may be released;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A383AC8" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>any security for the Indebtedness may be modified, exchanged,</w:t>
       </w:r>
       <w:r w:rsidR="007E2131" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> released,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or otherwise dealt with or additional security may be pledged or</w:t>
+        <w:t xml:space="preserve"> surrendered or otherwise dealt with or additional security may be pledged or</w:t>
       </w:r>
       <w:r w:rsidR="00BA1ABC" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mortgaged for the Indebtedness;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A33D13E" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00BA1ABC" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the payment of the Indebtedness or any security for the Indebtedness, or both, may be subordinated to the right to payment or the security, or both, of any other present or future creditor of Borrower;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50EEEF0B" w14:textId="77777777" w:rsidR="007952D3" w:rsidRPr="009E1F05" w:rsidRDefault="00BA1ABC" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any payments made by Borrower to Lender may be applied to the Indebtedness in such priority as Lender may dete</w:t>
       </w:r>
       <w:r w:rsidR="00BB4540" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3115,65 +3000,51 @@
     <w:p w14:paraId="0063A6E9" w14:textId="77777777" w:rsidR="007952D3" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Any indebtedness of Borrower held by </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and received by </w:t>
+        <w:t xml:space="preserve"> now or in the future is and shall be subordinated to the Indebtedness and any such indebtedness of Borrower shall be collected, enforced and received by </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, as trustee for Lender, but without reducing or affecting in any manner the liability of </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under the other provisions of this Guaranty.</w:t>
       </w:r>
@@ -3203,91 +3074,91 @@
     <w:p w14:paraId="4389A434" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00313372" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall have no right of, and hereby waives any claim for, subrogation or reimbursement against Borrower or any general partner of Borrower by reason of any payment by </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> under this Guaranty, whether such right or claim arises at law or in equity or under any contract or statute, until the Indebtedness has been paid in full and there has expired the maximum possible period thereafter during which any payment made by Borrower to Lender with respect to the Indebtedness could be deemed a preference under the </w:t>
       </w:r>
       <w:r w:rsidR="00906B2F" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insolvency Laws</w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126D40AD" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00923E46" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Voidable Transfer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0456E1E7" w14:textId="77777777" w:rsidR="007952D3" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If any payment by Borrower is held to constitute a preference under any </w:t>
       </w:r>
       <w:r w:rsidR="000A763B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
@@ -3784,102 +3655,103 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00C05B68">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00434BA3" w:rsidRPr="009E1F05">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00434BA3" w:rsidRPr="009E1F05">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00434BA3" w:rsidRPr="008E095F">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cost and expense, such further documentation or information </w:t>
       </w:r>
       <w:r w:rsidR="00191F5B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender or Investor</w:t>
       </w:r>
       <w:r w:rsidR="00191F5B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may reasonably require</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, in order to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F96CB0F" w14:textId="1F1ED42B" w:rsidR="00C27D6B" w:rsidRPr="009E1F05" w:rsidRDefault="00C05B68" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enable </w:t>
       </w:r>
       <w:r w:rsidR="00C27D6B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lender to sell the Mortgage Loan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or participation interests therein </w:t>
       </w:r>
       <w:r w:rsidR="00C27D6B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to such Investor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F8CCE6" w14:textId="43317A7C" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00C05B68" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
@@ -3896,51 +3768,50 @@
         </w:rPr>
         <w:t xml:space="preserve">enable </w:t>
       </w:r>
       <w:r w:rsidR="00C27D6B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender to obtain a refund of any commitment fee from any such Investor;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51D97436" w14:textId="7291F05D" w:rsidR="005249A4" w:rsidRDefault="00C05B68" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">enable </w:t>
       </w:r>
       <w:r w:rsidR="00C27D6B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any such Investor to further sell or securitize the Mortgage Loan;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="693753FD" w14:textId="66721625" w:rsidR="00C05B68" w:rsidRPr="00C05B68" w:rsidRDefault="00C05B68" w:rsidP="00C05B68">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4005,81 +3876,79 @@
       <w:r w:rsidR="00494149" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">observing any of the covenants or agreements contained in this Guaranty (or, if </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is in default, describing such default in reasonable detail); and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B1A639" w14:textId="77777777" w:rsidR="00C27D6B" w:rsidRPr="009E1F05" w:rsidRDefault="00C27D6B" w:rsidP="00130242">
+    <w:p w14:paraId="69B1A639" w14:textId="27814E9D" w:rsidR="00C27D6B" w:rsidRPr="009E1F05" w:rsidRDefault="00C27D6B" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">execute and deliver to Lender or any Investor such other documentation, including any amendments, corrections, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or additions to this Guaranty as is</w:t>
+        <w:t xml:space="preserve">execute and deliver to Lender </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0C11">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or any Investor such other documentation, including any amendments, corrections, deletions or additions to this Guaranty as is</w:t>
       </w:r>
       <w:r w:rsidR="00191F5B" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reasonably</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> required by Lender or such Investor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F42C906" w14:textId="77777777" w:rsidR="00F51664" w:rsidRPr="009E1F05" w:rsidRDefault="00F51664" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
@@ -4255,84 +4124,90 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Successors and Assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4838788C" w14:textId="77777777" w:rsidR="007952D3" w:rsidRPr="009E1F05" w:rsidRDefault="007952D3" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lender may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall inure to the benefit of such assignee to the extent so assigned. </w:t>
+        <w:t xml:space="preserve">Lender may assign its rights under this Guaranty in whole or in part and, upon any such assignment, all the terms and provisions of this Guaranty shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the benefit of such assignee to the extent so assigned. </w:t>
       </w:r>
       <w:r w:rsidR="00B5345A" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may not assign its rights</w:t>
       </w:r>
       <w:r w:rsidR="007A5833" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, duties</w:t>
+      </w:r>
       <w:r w:rsidR="000C32C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A51E30">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C32C4" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obligations </w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
@@ -4341,50 +4216,51 @@
         </w:rPr>
         <w:t>under this Guaranty, in whole or in part, without Lender</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s prior written consent and any such </w:t>
       </w:r>
       <w:r w:rsidR="000B1BC6" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">assignment </w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>shall be deemed void ab initio</w:t>
       </w:r>
       <w:r w:rsidR="007A5833" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B5121C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The terms used to designate any of the parties herein shall be deemed to include the heirs, legal representatives, successors and assigns of such parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39756641" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00EF6943" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
@@ -4467,131 +4343,108 @@
         <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOT BE </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">CONTRADICTED BY EVIDENCE OF PRIOR, CONTEMPORANEOUS OR SUBSEQUENT ORAL AGREEMENTS. </w:t>
+        <w:t xml:space="preserve"> NOT BE CONTRADICTED BY EVIDENCE OF PRIOR, CONTEMPORANEOUS OR SUBSEQUENT ORAL AGREEMENTS. </w:t>
       </w:r>
       <w:r w:rsidR="00B5345A" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">THERE </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO UNWRITTEN ORAL AGREEMENTS BETWEEN THE PARTIES</w:t>
       </w:r>
       <w:r w:rsidR="00BA10AB" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All prior or contemporaneous agreements, </w:t>
       </w:r>
       <w:r w:rsidR="007A5833" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">understandings, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>understandings, representations</w:t>
+      </w:r>
+      <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and statements, oral or written, are merged into this Guaranty.  Neither this Guaranty nor any of its provisions may be waived</w:t>
+      </w:r>
       <w:r w:rsidR="007A5833" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>representations</w:t>
-[...21 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, modified, amended, discharged</w:t>
+      </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or terminated except by an agreement in writing signed by the party against which the enforcement of the waiver, mod</w:t>
       </w:r>
       <w:r w:rsidR="007A5833" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ification, amendment, discharge</w:t>
       </w:r>
       <w:r w:rsidR="007952D3" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or termination is sought, and then only to the extent set forth in that agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="312C79D2" w14:textId="77777777" w:rsidR="00C068CA" w:rsidRPr="009E1F05" w:rsidRDefault="00C068CA" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
@@ -4816,59 +4669,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Reliance.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="761EBEEE" w14:textId="77777777" w:rsidR="00833AC9" w:rsidRPr="009E1F05" w:rsidRDefault="00833AC9" w:rsidP="00130242">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_DV_C1361"/>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">Guarantor </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>acknowledges</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and warrants that:</w:t>
+        <w:t>, represents and warrants that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148FB6A9" w14:textId="77777777" w:rsidR="00833AC9" w:rsidRPr="009E1F05" w:rsidRDefault="00833AC9" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">it understands the nature and structure of the transactions contemplated by this </w:t>
       </w:r>
       <w:r w:rsidR="00130B0D" w:rsidRPr="009E1F05">
@@ -4882,50 +4727,51 @@
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the other Loan Documents;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685F3128" w14:textId="77777777" w:rsidR="00833AC9" w:rsidRPr="009E1F05" w:rsidRDefault="00833AC9" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>it is familiar with the provisions of all of the documents and instruments relating to such transactions;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26EDBB7A" w14:textId="77777777" w:rsidR="00833AC9" w:rsidRPr="009E1F05" w:rsidRDefault="00833AC9" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>it understands the risks inherent in such transactions, including the risk of loss of all or any part of the Mortgaged Property</w:t>
       </w:r>
@@ -4975,58 +4821,51 @@
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">it has not relied on Lender for any guidance or expertise in analyzing the financial or other consequences of the transactions contemplated by this </w:t>
       </w:r>
       <w:r w:rsidR="00130B0D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or any other Loan </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Document or otherwise relied on Lender in any manner in connection with interpreting, entering into or otherwise in connection with this </w:t>
+        <w:t xml:space="preserve"> or any other Loan Document or otherwise relied on Lender in any manner in connection with interpreting, entering into or otherwise in connection with this </w:t>
       </w:r>
       <w:r w:rsidR="00130B0D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>, any other Loan Document or any of the matters contemplated hereby or thereby.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="50411A45" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00EF6943" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
@@ -5162,55 +5001,63 @@
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in writing and shall be</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A9CC2B" w14:textId="77777777" w:rsidR="009E4007" w:rsidRPr="009E1F05" w:rsidRDefault="009E4007" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E1F05">
-[...3 lines deleted...]
-        <w:t>delivered, in person;</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>delivered,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in person;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470A3363" w14:textId="77777777" w:rsidR="009E4007" w:rsidRPr="009E1F05" w:rsidRDefault="009E4007" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mailed, postage prepaid, either by registered or certified delivery, return receipt requested;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D62256C" w14:textId="77777777" w:rsidR="009E4007" w:rsidRPr="009E1F05" w:rsidRDefault="009E4007" w:rsidP="00130242">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="29"/>
@@ -5588,50 +5435,51 @@
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015BEA6F" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00307AC4" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any reference in this </w:t>
       </w:r>
       <w:r w:rsidR="00CB4260" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guaranty </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to a statute or regulation shall be construed as referring to that statute or regulation as amended from time to time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E3D59D3" w14:textId="77777777" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00307AC4" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
@@ -5879,117 +5727,102 @@
         </w:rPr>
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">s knowledge or </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">such phrase(s) shall be interpreted to mean to the best of </w:t>
+        <w:t xml:space="preserve">s knowledge or such phrase(s) shall be interpreted to mean to the best of </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s knowledge after reasonable and diligent inquiry and investigation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB35C4B" w14:textId="77777777" w:rsidR="00307AC4" w:rsidRPr="009E1F05" w:rsidRDefault="00307AC4" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">Unless otherwise provided in this </w:t>
       </w:r>
       <w:r w:rsidR="00CB4260" w:rsidRPr="009E1F05">
         <w:t>Guaranty</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>, if Lender</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="00191F5B" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">designation, determination, selection, estimate, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or decision is required, permitted or contemplated hereunder, such </w:t>
+        <w:t xml:space="preserve">designation, determination, selection, estimate, action or decision is required, permitted or contemplated hereunder, such </w:t>
       </w:r>
       <w:r w:rsidR="00191F5B" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">approval, </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>designation, determination, selection, estimate, action or decision shall be made in Lender</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>s sole and absolute discretion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51E8784B" w14:textId="77777777" w:rsidR="00307AC4" w:rsidRPr="009E1F05" w:rsidRDefault="00307AC4" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="AH-BdSingleSp5"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -6211,102 +6044,103 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The schedules, if any, attached to this Guaranty are incorporated fully into this Guaranty by this reference and each constitutes a substantive part of this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="003E1774" w14:textId="77777777" w:rsidR="00E962FD" w:rsidRPr="009E1F05" w:rsidRDefault="00E962FD" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ATTACHED SCHEDULE.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Schedule is attached to this Guaranty:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="10" w:name="Check4"/>
-    <w:p w14:paraId="69166FB7" w14:textId="1232F8BF" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00C41CD6" w:rsidP="00EB420C">
+    <w:p w14:paraId="69166FB7" w14:textId="1232F8BF" w:rsidR="005249A4" w:rsidRPr="009E1F05" w:rsidRDefault="00C41CD6" w:rsidP="009F2898">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00E962FD" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CF7574">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00CF7574">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00E962FD" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Schedule </w:t>
       </w:r>
       <w:r w:rsidR="00AB54FF">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -8030,51 +7864,59 @@
       </w:r>
       <w:r w:rsidR="00494149" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>Section 2849 (a surety is entitled to the benefit of security held by the creditor for the performance of the principal obligation held by the creditor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DDCB295" w14:textId="77777777" w:rsidR="007F776D" w:rsidRPr="009E1F05" w:rsidRDefault="007F776D" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C068CA" w:rsidRPr="009E1F05">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:tab/>
-        <w:t>Guarantor waives any defense that Guarantor may have by reason of the failure of Lender to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower</w:t>
+        <w:t xml:space="preserve">Guarantor waives any defense that Guarantor may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t>have by reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:t xml:space="preserve"> of the failure of Lender to provide Guarantor with any material facts about Borrower, including any information respecting the financial condition of Borrower, Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>s ability to perform the Mortgage Loan obligations</w:t>
       </w:r>
       <w:r w:rsidR="00FB519A" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>or the sufficiency of Lender</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:t>s security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26BBDDF7" w14:textId="77777777" w:rsidR="007F776D" w:rsidRPr="009E1F05" w:rsidRDefault="00C068CA" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
@@ -8090,100 +7932,92 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(h</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Guarantor waives </w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">any defense that may arise by reason of the incapacity, lack of authority, death or disability of any other </w:t>
       </w:r>
       <w:r w:rsidR="00FB519A" w:rsidRPr="009E1F05">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">erson, or the failure of Lender to file or enforce a claim against the estate (in administration, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or any other proceeding) of any other person or persons.</w:t>
+        <w:t>erson, or the failure of Lender to file or enforce a claim against the estate (in administration, bankruptcy or any other proceeding) of any other person or persons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103F0C6C" w14:textId="77777777" w:rsidR="007F776D" w:rsidRPr="009E1F05" w:rsidRDefault="00C068CA" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_DV_M103"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(i</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
         <w:t>Guarantor waives all rights of</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> indemnification</w:t>
       </w:r>
       <w:r w:rsidR="00494149" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve"> contribution and any other rights and defenses that are or may become available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the </w:t>
+        <w:t xml:space="preserve"> contribution and any other rights and defenses that are or may become </w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors </w:t>
+        <w:t xml:space="preserve">available to Guarantor by reason of Sections 2787 to 2855, inclusive, of the California Civil Code.  Guarantor hereby waives the benefits of any right of discharge under any and all statutes or other laws relating to guarantors or sureties and any other rights of guarantors </w:t>
       </w:r>
       <w:r w:rsidR="00BD3581" w:rsidRPr="009E1F05">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
         <w:t>sureties thereunder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCC4DD8" w14:textId="77777777" w:rsidR="007F776D" w:rsidRPr="009E1F05" w:rsidRDefault="00C068CA" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_DV_C103"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(j</w:t>
       </w:r>
       <w:r w:rsidR="007F776D" w:rsidRPr="009E1F05">
@@ -8805,65 +8639,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EA149A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor acknowledges and agrees that Lender has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or impair the liability of Guarantor under this Guaranty.</w:t>
+        <w:t>Guarantor acknowledges and agrees that Lender has the right to collect on other collateral and to apply the receipts and proceeds therefrom to the amount due on the Indebtedness and that such application of such receipts and proceeds shall not reduce, affect or impair the liability of Guarantor under this Guaranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AB67F60" w14:textId="77777777" w:rsidR="00421F80" w:rsidRPr="009E1F05" w:rsidRDefault="00BA6AF9" w:rsidP="0090542E">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8</w:t>
       </w:r>
       <w:r w:rsidR="00421F80" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
@@ -8924,58 +8744,58 @@
         </w:rPr>
         <w:t>10-7-24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA9AA38" w14:textId="77777777" w:rsidR="00BC5627" w:rsidRPr="009E1F05" w:rsidRDefault="0088560C" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. Guarantor shall remain obligated, to the fullest extent permitted by law, to </w:t>
+        <w:t xml:space="preserve">Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is discharged pursuant to statute or judicial decision. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>pay such amounts as though Borrower</w:t>
+        <w:t>Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s obligations had not been discharged.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DF41A56" w14:textId="77777777" w:rsidR="000F1D48" w:rsidRPr="009E1F05" w:rsidRDefault="000F1D48" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -9122,65 +8942,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35DC4B49" w14:textId="053463F9" w:rsidR="00B20F44" w:rsidRPr="009E1F05" w:rsidRDefault="00B20F44" w:rsidP="00130242">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor hereby releases, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the </w:t>
+        <w:t xml:space="preserve">Guarantor hereby releases, relinquishes and waives, to the fullest extent allowed by law, all rights and benefits, if any, under and by virtue of the homestead exemption laws of the </w:t>
       </w:r>
       <w:r w:rsidR="0091408C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State of Idaho</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, if applicable.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F40F9EC" w14:textId="77777777" w:rsidR="00421F80" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
@@ -9345,222 +9151,468 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SHOULD BE READ CAREFULLY BECAUSE ONLY THOSE TERMS IN WRITING ARE ENFORCEABLE.  NO OTHER TERMS OR ORAL PROMISES NOT CONTAINED IN THIS GUARANTY MAY BE LEGALLY ENFORCED.  YOU MAY CHANGE THE TERMS OF THIS </w:t>
       </w:r>
       <w:r w:rsidR="00A902EB" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GUARANTY</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ONLY BY ANOTHER WRITTEN AGREEMENT.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612DC0A0" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
+    <w:p w14:paraId="7AE684F6" w14:textId="77777777" w:rsidR="00A35E19" w:rsidRPr="009E1F05" w:rsidRDefault="00A35E19" w:rsidP="00A35E19">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>KENTUCKY</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="002E01B7" w:rsidRPr="009E1F05">
+        <w:t>KENTUCKY:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AD1445" w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00AD1445" w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="009E1F05">
         <w:t>Section 2 of the Guaranty is hereby deleted and restated in its entirety to read as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3343A8CC" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00AD1445" w:rsidP="00130242">
+    <w:p w14:paraId="7887C0A2" w14:textId="77777777" w:rsidR="00A35E19" w:rsidRPr="009E1F05" w:rsidRDefault="00A35E19" w:rsidP="00A35E19">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Defined Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AF5873" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00AD1445" w:rsidP="00130242">
+    <w:p w14:paraId="0AF5FD04" w14:textId="77777777" w:rsidR="00A35E19" w:rsidRPr="009E1F05" w:rsidRDefault="00A35E19" w:rsidP="00A35E19">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All capitalized terms used </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="OLE_LINK2"/>
       <w:bookmarkStart w:id="16" w:name="OLE_LINK3"/>
       <w:r w:rsidRPr="009E1F05">
         <w:t>and not specifically defined herein have the meanings given to such terms in the Loan Agreement.  The following term, when used in this Guaranty has the following meaning:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="72E11269" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00AD1445" w:rsidP="00130242">
+    <w:p w14:paraId="19F8472A" w14:textId="4191C298" w:rsidR="00A35E19" w:rsidRPr="009E1F05" w:rsidRDefault="00A35E19" w:rsidP="00A35E19">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Hlk229575760"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indebtedness</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">” means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the obligations of Borrower under, the Note, Loan Agreement or Security </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E1F05">
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6EF8" w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means the principal of, interest on and all other amounts due at any time under the Note, Loan Agreement or the Security Instrument, or any or all of them, including Prepayment Premiums, late charges, interest at the Default Rate and advances as provided in the Loan Agreement to protect the security of the Security Instrument but expressly excludes any obligations under the Environmental Indemnity Agreement or other Loan Documents (including any obligations of Borrower under such other Loan Documents that are incorporated into or otherwise included in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6EF8" w:rsidRPr="00FA6EF8">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F8C2FCB" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00AD1445" w:rsidP="00130242">
+        <w:t>obligations of Borrower under, the Note, Loan Agreement or Security Instrument).  The Security Instrument is from Borrower for benefit of Lender and is as of the date of this Guaranty.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="64CEDF63" w14:textId="77777777" w:rsidR="00A35E19" w:rsidRPr="009E1F05" w:rsidRDefault="00A35E19" w:rsidP="00A35E19">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 3 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00125D16" w14:textId="77777777" w:rsidR="00AD1445" w:rsidRPr="009E1F05" w:rsidRDefault="00AD1445" w:rsidP="00130242">
+    <w:p w14:paraId="6F5CBD97" w14:textId="428F43AD" w:rsidR="00A35E19" w:rsidRPr="00FA6EF8" w:rsidRDefault="00FA6EF8" w:rsidP="00FA6EF8">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Notwithstanding anything in this Guaranty to the contrary, the instruments being guaranteed, within the meaning of K.R.S. 371.065, are the Note, the Loan </w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk229575779"/>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Notwithstanding anything in this Guaranty to the contrary, the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instruments being guaranteed, within the meaning of K.R.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00AD7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>371.065, are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Note, the Loan Agreement and the Security Instrument, but only to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>extent of the Indebtedness</w:t>
+      </w:r>
+      <w:r w:rsidR="009932AA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which shall in no event exceed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>two hundred percent (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>200%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the original principal balance of the Note, plus interest accruing on the guaranteed Indebtedness, and fees, charges and costs of collecting the guaranteed Indebtedness, including reasonable attorneys’ fees. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This Guaranty shall terminate on the date five</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(5) years after the Maturity Date (the “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C7397D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination of this Guaranty on the Termination Date shall not affect the liability of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guarantor with respect to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM  \l 3 </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F00AD7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any Indebtedness created or incurred prior to the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Termination Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> LISTNUM </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00B77F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F00AD7">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="00630E2D" w:rsidRPr="00630E2D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extensions or renewals </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="009E1F05">
-[...3 lines deleted...]
-        <w:t>Agreement</w:t>
+      <w:r w:rsidR="00630E2D" w:rsidRPr="00630E2D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="009E1F05">
-[...7 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00630E2D" w:rsidRPr="00630E2D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interest accruing on, or fees, costs, or expenses incurred with respect to, any Indebtedness on or after the Termination Date.  The words terminate and termination in the preceding sentence shall be given the same use and effect as set forth in KRS</w:t>
+      </w:r>
+      <w:r w:rsidR="00630E2D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00630E2D" w:rsidRPr="00630E2D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>371.065, as amended and effective in July 1990.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6EF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B89BC67" w14:textId="77777777" w:rsidR="008013F4" w:rsidRDefault="008013F4" w:rsidP="008013F4">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LOUISIANA</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9691,50 +9743,51 @@
           <w:caps/>
         </w:rPr>
         <w:t>Borrower may not maintain any action on any agreement with lender to lend money, extend credit, forbear from collection of the indebtedness or make any other accommodation for the repayment of the indebtedness for more than $250,000, unless the agreement on which the action is brought, or some memorandum of it, is in writing and signed by an individual authorized to sign for lender.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11611670" w14:textId="77777777" w:rsidR="00C66249" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MINNESOTA</w:t>
       </w:r>
       <w:r w:rsidR="002E01B7" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0065623D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BA6AF9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -9877,51 +9930,50 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1213CA26" w14:textId="77777777" w:rsidR="00E914C1" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NEVADA</w:t>
       </w:r>
       <w:r w:rsidR="004A1B04" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0065623D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00BA6AF9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -10048,133 +10100,182 @@
         <w:t>, discharge under Nevada Revised Statut</w:t>
       </w:r>
       <w:r w:rsidR="00E914C1" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>es Section </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>104.3605.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8405ED" w14:textId="77777777" w:rsidR="0003091C" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="64A7E04D" w14:textId="31C7E5D3" w:rsidR="00A0066B" w:rsidRDefault="00BC5627" w:rsidP="00A0066B">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-      </w:smartTag>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEW MEXICO</w:t>
+      </w:r>
       <w:r w:rsidR="002E01B7" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0065623D" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="005B20AB" w:rsidRPr="009E1F05">
+      <w:r w:rsidR="00A0066B" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563767F0" w14:textId="3CAC2161" w:rsidR="00A0066B" w:rsidRDefault="00A0066B" w:rsidP="00A0066B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(e)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> any and all defenses, claims, or protections under the Loan Documents or applicable law that would otherwise limit or preclude Guarantor’s liability and indemnity obligations to Lender for any costs or damages arising under the New Mexico Water Quality Act, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">N.M. Stat. Ann. § 74-6-1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or related environmental laws, even if imposed retroactively.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8405ED" w14:textId="4BD219DF" w:rsidR="0003091C" w:rsidRPr="009E1F05" w:rsidRDefault="005B20AB" w:rsidP="00A0066B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the </w:t>
       </w:r>
       <w:r w:rsidR="003504F9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">end of the </w:t>
       </w:r>
-      <w:r w:rsidR="005B20AB" w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty as Section</w:t>
       </w:r>
       <w:r w:rsidR="007F29F8" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="005B20AB" w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003504F9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidR="005B20AB" w:rsidRPr="009E1F05">
+      <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E411A3" w14:textId="77777777" w:rsidR="00E914C1" w:rsidRPr="009E1F05" w:rsidRDefault="005B20AB" w:rsidP="00130242">
+    <w:p w14:paraId="76E411A3" w14:textId="77777777" w:rsidR="00E914C1" w:rsidRPr="009E1F05" w:rsidRDefault="005B20AB" w:rsidP="00A0066B">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="003504F9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="00A7616A" w:rsidRPr="009E1F05">
@@ -10212,101 +10313,110 @@
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>58-6-5</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">NMSA 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than </w:t>
+        <w:t>NMSA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1978, a contract, promise or commitment to loan money or to grant, extend or renew credit, or any modification thereof, in an amount greater than </w:t>
       </w:r>
       <w:r w:rsidR="00C663F7">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$25,000</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> not primarily for personal, family or household purposes made by a financial institution is not enforceable unless made in writing and signed by the party to be charged or that party</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s authorized representatives.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D28DC22" w14:textId="77777777" w:rsidR="00BD3581" w:rsidRPr="009E1F05" w:rsidRDefault="00BD3581" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NORTH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539206E0" w14:textId="77777777" w:rsidR="00BD3581" w:rsidRPr="009E1F05" w:rsidRDefault="00BD3581" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -10485,144 +10595,123 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances </w:t>
+        <w:t xml:space="preserve"> further waives, to the fullest extent permitted by applicable law, any right to revoke this Guaranty as to any future advances by Lender under the Security Instrument to protect its interest in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7616A" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgaged Property</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>Mortgaged Property</w:t>
+        <w:t xml:space="preserve">.  If Lender elects to enforce this Guaranty before, or without, enforcing the Security Instrument, </w:t>
+      </w:r>
+      <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  If Lender elects to enforce this Guaranty before, or without, enforcing the Security Instrument, </w:t>
+        <w:t xml:space="preserve"> waives any right, whether pursuant to 12</w:t>
+      </w:r>
+      <w:r w:rsidR="007F29F8" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Okla. Stat. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section </w:t>
+      </w:r>
+      <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">686 or otherwise, to require Lender to set off the value of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgaged Property </w:t>
+      </w:r>
+      <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">against the Indebtedness.  </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> waives any right, whether pursuant to 12</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> and rights which </w:t>
+        <w:t xml:space="preserve"> also hereby specifically waives all defenses, counterclaims, set-offs, benefits and rights which </w:t>
       </w:r>
       <w:r w:rsidR="00313372" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> might now or in the future have pursuant to 12</w:t>
       </w:r>
       <w:r w:rsidR="007F29F8" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="0061278C" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Okla. Stat. </w:t>
       </w:r>
@@ -10884,51 +10973,58 @@
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>ARE</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOT FOR PERSONAL, FAMILY OR HOUSEHOLD PURPOSES OR SECURED SOLELY BY BORROWER</w:t>
       </w:r>
       <w:r w:rsidR="00457810" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">S RESIDENCE MUST BE IN WRITING, EXPRESS CONSIDERATION </w:t>
+        <w:t xml:space="preserve">S RESIDENCE MUST BE IN WRITING, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">EXPRESS CONSIDERATION </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> BE SIGNED BY LENDER TO BE ENFORCEABLE.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF63401" w14:textId="6D68A824" w:rsidR="00EE10B5" w:rsidRPr="00EE10B5" w:rsidRDefault="00EE10B5" w:rsidP="00EE10B5">
       <w:pPr>
@@ -10971,51 +11067,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF85D84" w14:textId="40105E15" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOUTH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26287B21" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
+    <w:p w14:paraId="26287B21" w14:textId="2AA218EE" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CAROLINA:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -11028,51 +11124,87 @@
         </w:rPr>
         <w:t xml:space="preserve">The following provision is hereby added to the </w:t>
       </w:r>
       <w:r w:rsidR="003504F9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">end of the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Guaranty as Section [</w:t>
       </w:r>
       <w:r w:rsidR="003504F9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>]:</w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2898">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2898" w:rsidRPr="009F2898">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[DRAFTING NOTE: THE SIGNATURE OF GUARANTOR MUST BE ON THE PAGE CONTAINING THE APPRAISAL WAIVER TO COMPLY WITH SC CODE OF LAWS §</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2898">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2898" w:rsidRPr="009F2898">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29-3-680]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A08634C" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -11110,103 +11242,138 @@
         <w:r w:rsidRPr="009E1F05">
           <w:rPr>
             <w:b/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
           <w:r w:rsidRPr="009E1F05">
             <w:rPr>
               <w:b/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>State</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Specific Provision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED6514C" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
+    <w:p w14:paraId="2ED6514C" w14:textId="6702AED1" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="009230DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:after="240"/>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2160" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The laws of </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or asked may within thirty (30) days after the sale of the mortgaged property apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency owing in connection with the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
+        <w:t xml:space="preserve">The laws of South Carolina provide that in any real estate foreclosure proceeding a defendant against whom a personal judgment is taken or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asked</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may within thirty (30) days after the sale of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1311">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ortgaged </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1311">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roperty apply to the court for an order of appraisal.  The statutory appraisal value as approved by the court would be substituted for the high bid and may decrease the amount of any deficiency </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>owing in connection with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the transaction.  THE UNDERSIGNED HEREBY WAIVES AND RELINQUISHES THE STATUTORY APPRAISAL RIGHTS WHICH MEANS THE HIGH BID AT THE JUDICIAL FORECLOSURE SALE WILL BE APPLIED TO THE DEBT REGARDLESS OF ANY APPRAISED VALUE OF THE MORTGAGED PROPERTY.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF99FA8" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="007C5903">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Guarantor</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796EE212" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -11326,53 +11493,53 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FB34A1A" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00130242">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="1FB34A1A" w14:textId="77777777" w:rsidR="004325AF" w:rsidRPr="009E1F05" w:rsidRDefault="004325AF" w:rsidP="00DD246C">
+      <w:pPr>
+        <w:spacing w:after="360"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -11448,51 +11615,58 @@
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In addition, Guarantor waives (i) the rights and benefits of T.C.A. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
-        <w:t>§ 47-12-101 (notice requiring creditor to sue – creditors inaction) and T.C.A. § 47-3-118(f) (action to enforce obligation of a party to pay must be commenced within six (6) years after due date), and (ii) all defenses based on suretyship, impairment of collateral or common-law.</w:t>
+        <w:t xml:space="preserve">§ 47-12-101 (notice requiring creditor to sue – creditors inaction) and T.C.A. § 47-3-118(f) (action to enforce obligation of a party to pay must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman Bold"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>be commenced within six (6) years after due date), and (ii) all defenses based on suretyship, impairment of collateral or common-law.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0320BE19" w14:textId="77777777" w:rsidR="0003091C" w:rsidRPr="009E1F05" w:rsidRDefault="00BC5627" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEXAS</w:t>
       </w:r>
@@ -11617,51 +11791,65 @@
         </w:rPr>
         <w:t>Section 8 of the Guaranty is hereby amended by adding the following new language to the end thereof:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="736B0854" w14:textId="77777777" w:rsidR="00352987" w:rsidRPr="009E1F05" w:rsidRDefault="00352987" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A V.S.A. </w:t>
+        <w:t xml:space="preserve">Guarantor expressly waives the benefit of Section 9A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>V.S.A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman Bold"/>
         </w:rPr>
         <w:t>§ 3-605.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C2B71FA" w14:textId="77777777" w:rsidR="00890F49" w:rsidRDefault="00890F49" w:rsidP="00890F49">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -11830,55 +12018,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>No Oral Agreements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D968047" w14:textId="77777777" w:rsidR="00971427" w:rsidRPr="009E1F05" w:rsidRDefault="00971427" w:rsidP="00130242">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F05">
-        <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
+        <w:t xml:space="preserve">ORAL AGREEMENTS OR ORAL COMMITMENTS TO LOAN MONEY, EXTEND CREDIT OR TO FORBEAR FROM ENFORCING REPAYMENT OF A DEBT ARE NOT ENFORCEABLE UNDER </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="009E1F05">
             <w:t>WASHINGTON</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="009E1F05">
         <w:t xml:space="preserve"> LAW.</w:t>
       </w:r>
       <w:r w:rsidR="00241E29" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C41ED3" w14:textId="77777777" w:rsidR="00BD3581" w:rsidRPr="009E1F05" w:rsidRDefault="00BD3581" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
@@ -12015,51 +12199,58 @@
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00971427" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantor agrees to the provisions of </w:t>
       </w:r>
       <w:r w:rsidR="00BA6AF9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8</w:t>
       </w:r>
       <w:r w:rsidR="00971427" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">46.101 or 846.103 of the Wisconsin Statutes, whichever is applicable, or any successor provision, permitting Lender, at its option, upon waiving the right to judgment for deficiency, to hold a foreclosure sale of the Land and Improvements three (3) months after a foreclosure judgment is entered (if </w:t>
+        <w:t xml:space="preserve">46.101 or 846.103 of the Wisconsin Statutes, whichever is applicable, or any </w:t>
+      </w:r>
+      <w:r w:rsidR="00971427" w:rsidRPr="009E1F05">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">successor provision, permitting Lender, at its option, upon waiving the right to judgment for deficiency, to hold a foreclosure sale of the Land and Improvements three (3) months after a foreclosure judgment is entered (if </w:t>
       </w:r>
       <w:r w:rsidR="00BA6AF9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8</w:t>
       </w:r>
       <w:r w:rsidR="00971427" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">46.103 is applicable) or six (6) months after a foreclosure judgment is entered (if </w:t>
       </w:r>
       <w:r w:rsidR="00BA6AF9" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section 8</w:t>
       </w:r>
       <w:r w:rsidR="00971427" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>46.101 is applicable)</w:t>
       </w:r>
@@ -12157,58 +12348,51 @@
         <w:tab/>
         <w:t>Guarantor also waives any and all defenses, claims and discharges of Borrower, or any other obligor, pertaining to the Indebtedness, except the defense of discharge by payment in full.  Without limiting the generality of the foregoing in this subparagraph (f), Guarantor will not assert, plead or enforce against Lender any defense of waiver, release, statute of limitations, res judicata, statute of frauds, fraud, incapacity, minority, usury, illegality or unenforceability which may be available to Borrower or any other person liable in respect of any of the Indebtedness, or any setoff available against Lender to Borrower or any such other person, whether or not on account of a related transaction.  Guarantor expressly agrees that Guarantor shall be and remain liable, to the fullest extent permitted by applicable law, for any deficiency remaining after foreclosure of any deed to secure debt or security interest securing the Indebtedness, whether or not the liability of Borrower or any other obligor for such deficiency is d</w:t>
       </w:r>
       <w:r w:rsidR="001E50EE" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ischarged pursuant to statute,</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> judicial decision</w:t>
       </w:r>
       <w:r w:rsidR="001E50EE" w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, waiver or otherwise</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations </w:t>
-[...6 lines deleted...]
-        <w:t>had not been discharged</w:t>
+        <w:t>. Guarantor shall remain obligated, to the fullest extent permitted by law, to pay such amounts as though Borrower’s obligations had not been discharged</w:t>
       </w:r>
       <w:r w:rsidR="00B6112F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and shall only be credited for the amount of proceeds actually received by Lender at the foreclosure sale</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F05">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D336FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A643247" w14:textId="2F0E4B46" w:rsidR="00130242" w:rsidRDefault="00D336FC" w:rsidP="00130242">
       <w:pPr>
         <w:keepNext/>
@@ -12295,96 +12479,95 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MARITAL PURPOSE STATEMENT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18F3FEFC" w14:textId="77777777" w:rsidR="003F578C" w:rsidRDefault="003F578C" w:rsidP="003F578C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The undersigned Guarantor acknowledges and agrees that Guarantor’s obligations under the foregoing Guaranty are incurred in the interest of Guarantor’s marriage or family.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6389B6F4" w14:textId="77777777" w:rsidR="003F578C" w:rsidRDefault="003F578C" w:rsidP="003F578C">
+    <w:p w14:paraId="5803E4C8" w14:textId="77777777" w:rsidR="005A5069" w:rsidRPr="005A5069" w:rsidRDefault="005A5069" w:rsidP="005A5069">
       <w:pPr>
         <w:suppressAutoHyphens/>
-        <w:ind w:left="2160" w:firstLine="3690"/>
+        <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5069">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005A5069">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A5069">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005A5069">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="005A5069">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(SEAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EB9E370" w14:textId="51DAA939" w:rsidR="000949FE" w:rsidRPr="000949FE" w:rsidRDefault="003F578C" w:rsidP="007C5903">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="2160" w:right="-90" w:firstLine="3690"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Print Name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12410,77 +12593,77 @@
       <w:r w:rsidRPr="00652EB1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000949FE" w:rsidRPr="000949FE" w:rsidSect="00F83931">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3BAB7D62" w14:textId="77777777" w:rsidR="00DB25EF" w:rsidRDefault="00DB25EF">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3F0CF122" w14:textId="77777777" w:rsidR="00DB25EF" w:rsidRDefault="00DB25EF">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="77FD3395" w14:textId="77777777" w:rsidR="00DB25EF" w:rsidRDefault="00DB25EF">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="02020803070505020304"/>
@@ -12508,84 +12691,83 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6C09ED54" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6C09ED54" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="009F2898" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
     <w:pPr>
       <w:rPr>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00625FE1" w:rsidRPr="00B96489" w14:paraId="09C5EDF8" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="53E2A1A1" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
@@ -12667,169 +12849,160 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00DB7C52">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00C41CD6" w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00625FE1" w:rsidRPr="00B96489" w14:paraId="5F54221D" w14:textId="77777777" w:rsidTr="00074F3F">
+    <w:tr w:rsidR="00C40266" w:rsidRPr="00B96489" w14:paraId="5F54221D" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="0946F2C0" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
+        <w:p w14:paraId="0946F2C0" w14:textId="77777777" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="01DB7750" w14:textId="5D259603" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00641F34" w:rsidP="00B96489">
+        <w:p w14:paraId="01DB7750" w14:textId="310BD829" w:rsidR="00C40266" w:rsidRPr="00641F34" w:rsidRDefault="00F35EE9" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00641F34">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="007C0229">
+          <w:r w:rsidR="00D70F41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidRPr="00641F34">
+          <w:r w:rsidR="00C40266" w:rsidRPr="00641F34">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-23</w:t>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00C40266">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5B7CD715" w14:textId="79E4D723" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00435468" w:rsidP="00B96489">
+        <w:p w14:paraId="5B7CD715" w14:textId="324C164D" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="39AD8914" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
+  <w:p w14:paraId="39AD8914" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="009F2898" w:rsidRDefault="00625FE1" w:rsidP="00F855E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6740710F" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6740710F" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="009F2898" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00625FE1" w:rsidRPr="00B96489" w14:paraId="1622B6D4" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="2E3E308E" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
@@ -12911,170 +13084,176 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00DB7C52">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00C41CD6" w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00625FE1" w:rsidRPr="00B96489" w14:paraId="7D3DB1F0" w14:textId="77777777" w:rsidTr="00074F3F">
+    <w:tr w:rsidR="009F2898" w:rsidRPr="00B96489" w14:paraId="7D3DB1F0" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4CCC98AA" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
+        <w:p w14:paraId="4CCC98AA" w14:textId="77777777" w:rsidR="009F2898" w:rsidRPr="00B96489" w:rsidRDefault="009F2898" w:rsidP="009F2898">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="60098DB1" w14:textId="0CA9DA88" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00641F34" w:rsidP="00191F5B">
+        <w:p w14:paraId="60098DB1" w14:textId="080FFB15" w:rsidR="009F2898" w:rsidRPr="00641F34" w:rsidRDefault="00F35EE9" w:rsidP="009F2898">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00641F34">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="007C0229">
+          <w:r w:rsidR="00D70F41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidRPr="00641F34">
+          <w:r w:rsidR="009F2898" w:rsidRPr="00641F34">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-23</w:t>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00C40266">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="698DBAA1" w14:textId="37B6EF52" w:rsidR="00625FE1" w:rsidRPr="00B96489" w:rsidRDefault="00435468" w:rsidP="00B96489">
+        <w:p w14:paraId="698DBAA1" w14:textId="58AE97CB" w:rsidR="009F2898" w:rsidRPr="00B96489" w:rsidRDefault="009F2898" w:rsidP="009F2898">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
+            <w:t>© 20</w:t>
           </w:r>
-          <w:r w:rsidR="00C05B68">
+          <w:r w:rsidR="00C40266">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2023 Fannie</w:t>
+            <w:t>26</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t xml:space="preserve"> Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="42E04344" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="00641F34" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
+  <w:p w14:paraId="42E04344" w14:textId="77777777" w:rsidR="00625FE1" w:rsidRPr="009F2898" w:rsidRDefault="00625FE1" w:rsidP="006E280C">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6EE3DF07" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="00641F34" w:rsidRDefault="005977C3" w:rsidP="006E280C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EE3DF07" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="009F2898" w:rsidRDefault="005977C3" w:rsidP="006E280C">
     <w:pPr>
       <w:rPr>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="005977C3" w:rsidRPr="00B96489" w14:paraId="5B4E1D95" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="36EFFE83" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="00B96489" w:rsidRDefault="005977C3" w:rsidP="006E280C">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
@@ -13163,170 +13342,162 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="005977C3" w:rsidRPr="00B96489" w14:paraId="71FCCCE9" w14:textId="77777777" w:rsidTr="00074F3F">
+    <w:tr w:rsidR="00C40266" w:rsidRPr="00B96489" w14:paraId="71FCCCE9" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="5ED1D3F7" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="00B96489" w:rsidRDefault="005977C3" w:rsidP="006E280C">
+        <w:p w14:paraId="5ED1D3F7" w14:textId="77777777" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="32BD87B8" w14:textId="37B2B9EC" w:rsidR="005977C3" w:rsidRPr="00B96489" w:rsidRDefault="00641F34" w:rsidP="00191F5B">
+        <w:p w14:paraId="32BD87B8" w14:textId="2B17C104" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00F35EE9" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00641F34">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="007C0229">
+          <w:r w:rsidR="00D70F41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidRPr="00641F34">
+          <w:r w:rsidR="00C40266" w:rsidRPr="00641F34">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-23</w:t>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00C40266">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="2C0C6148" w14:textId="4C8A704A" w:rsidR="005977C3" w:rsidRPr="00B96489" w:rsidRDefault="005977C3" w:rsidP="00B96489">
+        <w:p w14:paraId="2C0C6148" w14:textId="0B742020" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0A4E0AF9" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="00641F34" w:rsidRDefault="005977C3" w:rsidP="006E280C">
+  <w:p w14:paraId="0A4E0AF9" w14:textId="77777777" w:rsidR="005977C3" w:rsidRPr="009F2898" w:rsidRDefault="005977C3" w:rsidP="006E280C">
     <w:pPr>
       <w:pStyle w:val="Clear"/>
       <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1233A1FC" w14:textId="77777777" w:rsidR="00A001BF" w:rsidRPr="00641F34" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1233A1FC" w14:textId="77777777" w:rsidR="00A001BF" w:rsidRPr="009F2898" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
     <w:pPr>
       <w:rPr>
         <w:b/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
     <w:tr w:rsidR="00A001BF" w:rsidRPr="00B96489" w14:paraId="16997228" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
         <w:p w14:paraId="61D9F4EC" w14:textId="77777777" w:rsidR="00A001BF" w:rsidRPr="00B96489" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
@@ -13422,192 +13593,184 @@
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="004114EA">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>10</w:t>
           </w:r>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A001BF" w:rsidRPr="00B96489" w14:paraId="1CC36634" w14:textId="77777777" w:rsidTr="00074F3F">
+    <w:tr w:rsidR="00C40266" w:rsidRPr="00B96489" w14:paraId="1CC36634" w14:textId="77777777" w:rsidTr="00074F3F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="17BD1591" w14:textId="77777777" w:rsidR="00A001BF" w:rsidRPr="00B96489" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
+        <w:p w14:paraId="17BD1591" w14:textId="77777777" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B96489">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="4BF11585" w14:textId="5834DB06" w:rsidR="00A001BF" w:rsidRPr="00B96489" w:rsidRDefault="00641F34" w:rsidP="00A001BF">
+        <w:p w14:paraId="4BF11585" w14:textId="4776355D" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00F35EE9" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00641F34">
+          <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="007C0229">
+          <w:r w:rsidR="00D70F41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>4</w:t>
+            <w:t>6</w:t>
           </w:r>
-          <w:r w:rsidRPr="00641F34">
+          <w:r w:rsidR="00C40266" w:rsidRPr="00641F34">
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>-23</w:t>
+            <w:t>-</w:t>
+          </w:r>
+          <w:r w:rsidR="00C40266">
+            <w:rPr>
+              <w:b/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w14:paraId="7AD371D8" w14:textId="5E69922D" w:rsidR="00A001BF" w:rsidRPr="00B96489" w:rsidRDefault="00A001BF" w:rsidP="00A001BF">
+        <w:p w14:paraId="7AD371D8" w14:textId="457C8A6E" w:rsidR="00C40266" w:rsidRPr="00B96489" w:rsidRDefault="00C40266" w:rsidP="00C40266">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...13 lines deleted...]
-            <w:t xml:space="preserve"> Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0F34A0C0" w14:textId="77777777" w:rsidR="000949FE" w:rsidRPr="00641F34" w:rsidRDefault="000949FE" w:rsidP="00A001BF">
+  <w:p w14:paraId="0F34A0C0" w14:textId="77777777" w:rsidR="000949FE" w:rsidRPr="009F2898" w:rsidRDefault="000949FE" w:rsidP="00A001BF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="711FA3CC" w14:textId="77777777" w:rsidR="00DB25EF" w:rsidRDefault="00DB25EF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C4B0DDC" w14:textId="77777777" w:rsidR="00DB25EF" w:rsidRDefault="00DB25EF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FB11CF0" w14:textId="38AFF097" w:rsidR="009A569C" w:rsidRPr="009A569C" w:rsidRDefault="009A569C" w:rsidP="009A569C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5694C68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4DB20EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -18783,753 +18946,812 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1204169130">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1869101846">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="709844388">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="701051722">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="467356861">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2112778911">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1810395668">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="848250502">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="563027159">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="866603414">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="139271764">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="273556000">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1177694482">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="613444714">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2082361888">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="110519754">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="549728987">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1858424852">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="791558334">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1649436414">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1527209470">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="291207131">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="578176050">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="925573943">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1674183230">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2041512879">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1910575690">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="2133160385">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="620454850">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2108234624">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1922984946">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="397485171">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1811171880">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="718746837">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1164468547">
     <w:abstractNumId w:val="12"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="432628389">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="2080319980">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="135294244">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="56166859">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1839152761">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="802192487">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1152599517">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="263148602">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="145365676">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="492986592">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="1854803653">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="348022437">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="1953509826">
     <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007952D3"/>
     <w:rsid w:val="000074CF"/>
     <w:rsid w:val="00012C66"/>
     <w:rsid w:val="00014BD4"/>
+    <w:rsid w:val="00026F09"/>
     <w:rsid w:val="000278CA"/>
     <w:rsid w:val="0003091C"/>
     <w:rsid w:val="000318B6"/>
     <w:rsid w:val="00033BC3"/>
     <w:rsid w:val="00033BF9"/>
     <w:rsid w:val="000352D8"/>
     <w:rsid w:val="000374EE"/>
     <w:rsid w:val="00056328"/>
     <w:rsid w:val="00066484"/>
+    <w:rsid w:val="000669AD"/>
     <w:rsid w:val="00074F3F"/>
     <w:rsid w:val="00077F5D"/>
     <w:rsid w:val="00083AEB"/>
     <w:rsid w:val="000878E9"/>
     <w:rsid w:val="000949FE"/>
     <w:rsid w:val="000A0164"/>
     <w:rsid w:val="000A4796"/>
     <w:rsid w:val="000A501E"/>
     <w:rsid w:val="000A763B"/>
+    <w:rsid w:val="000B19FB"/>
     <w:rsid w:val="000B1BC6"/>
     <w:rsid w:val="000B6EFE"/>
     <w:rsid w:val="000C0580"/>
     <w:rsid w:val="000C066E"/>
     <w:rsid w:val="000C32C4"/>
     <w:rsid w:val="000C6D72"/>
+    <w:rsid w:val="000D06A0"/>
     <w:rsid w:val="000D20A0"/>
     <w:rsid w:val="000F1D48"/>
     <w:rsid w:val="000F473E"/>
     <w:rsid w:val="0010218D"/>
     <w:rsid w:val="001105BA"/>
     <w:rsid w:val="001112D2"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="0012331B"/>
     <w:rsid w:val="00130242"/>
     <w:rsid w:val="00130B0D"/>
     <w:rsid w:val="001313A3"/>
+    <w:rsid w:val="00137980"/>
     <w:rsid w:val="00137D99"/>
     <w:rsid w:val="00140418"/>
     <w:rsid w:val="00143B6D"/>
     <w:rsid w:val="001456A9"/>
     <w:rsid w:val="001469D4"/>
     <w:rsid w:val="00150A42"/>
+    <w:rsid w:val="00156085"/>
     <w:rsid w:val="0018382A"/>
     <w:rsid w:val="0018514C"/>
     <w:rsid w:val="00191F5B"/>
     <w:rsid w:val="00196882"/>
     <w:rsid w:val="001A32C5"/>
+    <w:rsid w:val="001A3996"/>
     <w:rsid w:val="001A45AC"/>
     <w:rsid w:val="001A4B01"/>
     <w:rsid w:val="001A7048"/>
     <w:rsid w:val="001A7817"/>
+    <w:rsid w:val="001B1311"/>
     <w:rsid w:val="001B4A90"/>
     <w:rsid w:val="001C6D5E"/>
     <w:rsid w:val="001D0EEE"/>
     <w:rsid w:val="001E1BBB"/>
     <w:rsid w:val="001E50EE"/>
     <w:rsid w:val="001F2699"/>
     <w:rsid w:val="001F4D88"/>
     <w:rsid w:val="001F7E7D"/>
     <w:rsid w:val="00200EB8"/>
     <w:rsid w:val="00202BAB"/>
     <w:rsid w:val="002032DF"/>
     <w:rsid w:val="00205E02"/>
     <w:rsid w:val="00205F6B"/>
     <w:rsid w:val="00215747"/>
     <w:rsid w:val="0021600E"/>
     <w:rsid w:val="002200C0"/>
     <w:rsid w:val="00220ABE"/>
     <w:rsid w:val="00233CA1"/>
     <w:rsid w:val="00235E70"/>
     <w:rsid w:val="00241E29"/>
     <w:rsid w:val="00250C9A"/>
     <w:rsid w:val="00253B0C"/>
     <w:rsid w:val="002558C1"/>
     <w:rsid w:val="00260AC9"/>
     <w:rsid w:val="00295F91"/>
     <w:rsid w:val="00297E4D"/>
     <w:rsid w:val="002A37FF"/>
     <w:rsid w:val="002A622B"/>
+    <w:rsid w:val="002A7047"/>
     <w:rsid w:val="002A7B10"/>
     <w:rsid w:val="002B2C53"/>
     <w:rsid w:val="002B7CC5"/>
     <w:rsid w:val="002C2E8A"/>
     <w:rsid w:val="002D5381"/>
     <w:rsid w:val="002E01B7"/>
     <w:rsid w:val="002E7CA9"/>
     <w:rsid w:val="002F0FFD"/>
     <w:rsid w:val="002F5237"/>
     <w:rsid w:val="002F7D02"/>
     <w:rsid w:val="00307AC4"/>
     <w:rsid w:val="00313372"/>
     <w:rsid w:val="00313612"/>
+    <w:rsid w:val="00316F45"/>
     <w:rsid w:val="00327133"/>
     <w:rsid w:val="0033154C"/>
     <w:rsid w:val="00334E06"/>
     <w:rsid w:val="003424A3"/>
     <w:rsid w:val="003461FF"/>
     <w:rsid w:val="003504F9"/>
     <w:rsid w:val="00352987"/>
     <w:rsid w:val="003548EC"/>
     <w:rsid w:val="00366F30"/>
     <w:rsid w:val="003729B6"/>
     <w:rsid w:val="00374252"/>
     <w:rsid w:val="00376BAD"/>
     <w:rsid w:val="00391F3F"/>
     <w:rsid w:val="003A3ED7"/>
     <w:rsid w:val="003B3446"/>
     <w:rsid w:val="003B596D"/>
+    <w:rsid w:val="003C0C11"/>
     <w:rsid w:val="003C7770"/>
     <w:rsid w:val="003D0FEC"/>
     <w:rsid w:val="003E38BB"/>
     <w:rsid w:val="003E667D"/>
     <w:rsid w:val="003F3DA1"/>
     <w:rsid w:val="003F578C"/>
     <w:rsid w:val="003F6BD9"/>
     <w:rsid w:val="00405D3A"/>
     <w:rsid w:val="00407E6C"/>
     <w:rsid w:val="00407FAA"/>
     <w:rsid w:val="004114EA"/>
     <w:rsid w:val="00416BAC"/>
     <w:rsid w:val="00421F80"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00431470"/>
     <w:rsid w:val="004325AF"/>
     <w:rsid w:val="00434BA3"/>
     <w:rsid w:val="00435468"/>
+    <w:rsid w:val="00437C46"/>
     <w:rsid w:val="00451ACA"/>
     <w:rsid w:val="00453664"/>
     <w:rsid w:val="00453EB7"/>
     <w:rsid w:val="004570D8"/>
     <w:rsid w:val="00457810"/>
     <w:rsid w:val="004631C8"/>
     <w:rsid w:val="004679A0"/>
+    <w:rsid w:val="004773DC"/>
     <w:rsid w:val="00490CCB"/>
     <w:rsid w:val="00494149"/>
     <w:rsid w:val="00494540"/>
     <w:rsid w:val="004969D6"/>
     <w:rsid w:val="004A0DB6"/>
     <w:rsid w:val="004A1B04"/>
     <w:rsid w:val="005249A4"/>
     <w:rsid w:val="0052624F"/>
     <w:rsid w:val="00534CA2"/>
     <w:rsid w:val="00537D2E"/>
     <w:rsid w:val="00541149"/>
     <w:rsid w:val="00543B07"/>
     <w:rsid w:val="005507A6"/>
     <w:rsid w:val="00580397"/>
     <w:rsid w:val="00585E90"/>
     <w:rsid w:val="00592C8C"/>
     <w:rsid w:val="00593C99"/>
     <w:rsid w:val="005977C3"/>
     <w:rsid w:val="005A0EE0"/>
     <w:rsid w:val="005A4D63"/>
+    <w:rsid w:val="005A5069"/>
     <w:rsid w:val="005B20AB"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005F03F2"/>
     <w:rsid w:val="00605059"/>
     <w:rsid w:val="00610E60"/>
     <w:rsid w:val="0061278C"/>
     <w:rsid w:val="00612861"/>
     <w:rsid w:val="00614FF4"/>
     <w:rsid w:val="00617EB3"/>
     <w:rsid w:val="00625FE1"/>
+    <w:rsid w:val="00630E2D"/>
     <w:rsid w:val="006312B4"/>
     <w:rsid w:val="0063347C"/>
+    <w:rsid w:val="00633843"/>
     <w:rsid w:val="00640923"/>
     <w:rsid w:val="00641F34"/>
     <w:rsid w:val="00652EB1"/>
     <w:rsid w:val="0065623D"/>
     <w:rsid w:val="00664426"/>
     <w:rsid w:val="00690EF7"/>
     <w:rsid w:val="006919D7"/>
     <w:rsid w:val="006C7AA8"/>
     <w:rsid w:val="006D5D2F"/>
     <w:rsid w:val="006D7F4C"/>
     <w:rsid w:val="006E280C"/>
     <w:rsid w:val="006F68D5"/>
     <w:rsid w:val="007071A3"/>
     <w:rsid w:val="00707DF8"/>
     <w:rsid w:val="00720890"/>
     <w:rsid w:val="007315BE"/>
     <w:rsid w:val="007328AF"/>
     <w:rsid w:val="007450E6"/>
     <w:rsid w:val="00745161"/>
     <w:rsid w:val="007479F3"/>
     <w:rsid w:val="00747F27"/>
     <w:rsid w:val="00750FEA"/>
     <w:rsid w:val="00753DE6"/>
     <w:rsid w:val="00760294"/>
     <w:rsid w:val="0076169C"/>
     <w:rsid w:val="00761DBF"/>
     <w:rsid w:val="00770D82"/>
+    <w:rsid w:val="00772280"/>
     <w:rsid w:val="00772D17"/>
     <w:rsid w:val="00774A67"/>
     <w:rsid w:val="00786E30"/>
     <w:rsid w:val="007936A7"/>
     <w:rsid w:val="00793D76"/>
     <w:rsid w:val="007952D3"/>
     <w:rsid w:val="00796B71"/>
     <w:rsid w:val="007A53B4"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007B61AE"/>
     <w:rsid w:val="007B6577"/>
     <w:rsid w:val="007C0229"/>
     <w:rsid w:val="007C5903"/>
     <w:rsid w:val="007D1F48"/>
     <w:rsid w:val="007D3710"/>
     <w:rsid w:val="007D4DC8"/>
     <w:rsid w:val="007E2131"/>
     <w:rsid w:val="007F24E5"/>
     <w:rsid w:val="007F29F8"/>
     <w:rsid w:val="007F776D"/>
     <w:rsid w:val="008013F4"/>
     <w:rsid w:val="00802CF6"/>
     <w:rsid w:val="0082630F"/>
     <w:rsid w:val="00826547"/>
     <w:rsid w:val="0082737E"/>
     <w:rsid w:val="00832758"/>
+    <w:rsid w:val="008338B2"/>
     <w:rsid w:val="00833AC9"/>
     <w:rsid w:val="008352FF"/>
     <w:rsid w:val="0083723C"/>
+    <w:rsid w:val="00841A36"/>
     <w:rsid w:val="00841C3E"/>
     <w:rsid w:val="00875B2A"/>
     <w:rsid w:val="008843BE"/>
     <w:rsid w:val="0088560C"/>
     <w:rsid w:val="00886C27"/>
     <w:rsid w:val="00887640"/>
     <w:rsid w:val="0089075A"/>
     <w:rsid w:val="00890F49"/>
     <w:rsid w:val="008B3A8C"/>
+    <w:rsid w:val="008B6316"/>
+    <w:rsid w:val="008C57C3"/>
+    <w:rsid w:val="008E095F"/>
     <w:rsid w:val="008E224E"/>
     <w:rsid w:val="008E3B3F"/>
+    <w:rsid w:val="008E6437"/>
     <w:rsid w:val="0090267E"/>
     <w:rsid w:val="009033BF"/>
     <w:rsid w:val="0090542E"/>
     <w:rsid w:val="00906B2F"/>
     <w:rsid w:val="0091284C"/>
     <w:rsid w:val="0091408C"/>
+    <w:rsid w:val="009230DF"/>
     <w:rsid w:val="00923E46"/>
     <w:rsid w:val="00924125"/>
     <w:rsid w:val="00924C06"/>
     <w:rsid w:val="00940374"/>
     <w:rsid w:val="009472E0"/>
     <w:rsid w:val="009547ED"/>
     <w:rsid w:val="0095564F"/>
     <w:rsid w:val="00963B6B"/>
     <w:rsid w:val="00965493"/>
     <w:rsid w:val="00970A0B"/>
     <w:rsid w:val="00971427"/>
     <w:rsid w:val="0098266E"/>
     <w:rsid w:val="009904A8"/>
     <w:rsid w:val="00990506"/>
     <w:rsid w:val="009909D6"/>
+    <w:rsid w:val="009932AA"/>
+    <w:rsid w:val="009A3221"/>
     <w:rsid w:val="009A4256"/>
     <w:rsid w:val="009A569C"/>
+    <w:rsid w:val="009D2B95"/>
     <w:rsid w:val="009E1F05"/>
     <w:rsid w:val="009E4007"/>
+    <w:rsid w:val="009F2898"/>
     <w:rsid w:val="009F2C50"/>
     <w:rsid w:val="00A001BF"/>
+    <w:rsid w:val="00A0066B"/>
+    <w:rsid w:val="00A05FDB"/>
     <w:rsid w:val="00A13FC2"/>
     <w:rsid w:val="00A1546C"/>
     <w:rsid w:val="00A24400"/>
     <w:rsid w:val="00A24C80"/>
     <w:rsid w:val="00A24E2F"/>
     <w:rsid w:val="00A26A71"/>
     <w:rsid w:val="00A31B58"/>
     <w:rsid w:val="00A325B6"/>
+    <w:rsid w:val="00A35E19"/>
     <w:rsid w:val="00A4250A"/>
     <w:rsid w:val="00A51E30"/>
     <w:rsid w:val="00A5279D"/>
     <w:rsid w:val="00A604D9"/>
+    <w:rsid w:val="00A61B95"/>
     <w:rsid w:val="00A63466"/>
+    <w:rsid w:val="00A72E35"/>
     <w:rsid w:val="00A732DC"/>
     <w:rsid w:val="00A737B2"/>
     <w:rsid w:val="00A7616A"/>
     <w:rsid w:val="00A7736F"/>
     <w:rsid w:val="00A81C2F"/>
     <w:rsid w:val="00A87338"/>
     <w:rsid w:val="00A902EB"/>
     <w:rsid w:val="00AA56B6"/>
     <w:rsid w:val="00AB37E3"/>
     <w:rsid w:val="00AB54FF"/>
     <w:rsid w:val="00AC240B"/>
     <w:rsid w:val="00AC4318"/>
+    <w:rsid w:val="00AC4515"/>
     <w:rsid w:val="00AD0C94"/>
     <w:rsid w:val="00AD0DAD"/>
     <w:rsid w:val="00AD1445"/>
     <w:rsid w:val="00AD1F62"/>
     <w:rsid w:val="00AD249C"/>
     <w:rsid w:val="00AF55F3"/>
     <w:rsid w:val="00AF56F3"/>
+    <w:rsid w:val="00AF64F8"/>
     <w:rsid w:val="00AF678B"/>
+    <w:rsid w:val="00AF7C5D"/>
+    <w:rsid w:val="00B02C00"/>
     <w:rsid w:val="00B02E02"/>
     <w:rsid w:val="00B13D7F"/>
     <w:rsid w:val="00B15669"/>
     <w:rsid w:val="00B15DAD"/>
     <w:rsid w:val="00B20F44"/>
     <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00B45291"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B5121C"/>
     <w:rsid w:val="00B528C4"/>
     <w:rsid w:val="00B52C96"/>
     <w:rsid w:val="00B5345A"/>
     <w:rsid w:val="00B6112F"/>
     <w:rsid w:val="00B62B7F"/>
     <w:rsid w:val="00B67F46"/>
+    <w:rsid w:val="00B77F05"/>
     <w:rsid w:val="00B87056"/>
     <w:rsid w:val="00B9344B"/>
     <w:rsid w:val="00B95D84"/>
     <w:rsid w:val="00B96489"/>
     <w:rsid w:val="00B96FCB"/>
     <w:rsid w:val="00BA10AB"/>
     <w:rsid w:val="00BA1ABC"/>
     <w:rsid w:val="00BA5CBE"/>
     <w:rsid w:val="00BA6AF9"/>
     <w:rsid w:val="00BB4540"/>
     <w:rsid w:val="00BC06E9"/>
     <w:rsid w:val="00BC196B"/>
     <w:rsid w:val="00BC5627"/>
     <w:rsid w:val="00BD3581"/>
     <w:rsid w:val="00BE07E8"/>
     <w:rsid w:val="00BE095D"/>
     <w:rsid w:val="00BF60AF"/>
     <w:rsid w:val="00C05B68"/>
     <w:rsid w:val="00C068CA"/>
     <w:rsid w:val="00C2106B"/>
+    <w:rsid w:val="00C2166E"/>
     <w:rsid w:val="00C21B5D"/>
     <w:rsid w:val="00C27D6B"/>
+    <w:rsid w:val="00C32FE6"/>
     <w:rsid w:val="00C33B55"/>
     <w:rsid w:val="00C33CD0"/>
+    <w:rsid w:val="00C40266"/>
     <w:rsid w:val="00C41CD6"/>
+    <w:rsid w:val="00C4645C"/>
     <w:rsid w:val="00C60780"/>
     <w:rsid w:val="00C66249"/>
     <w:rsid w:val="00C663F7"/>
+    <w:rsid w:val="00C7397D"/>
     <w:rsid w:val="00C746B3"/>
     <w:rsid w:val="00C938C2"/>
     <w:rsid w:val="00C965A0"/>
     <w:rsid w:val="00CA2111"/>
     <w:rsid w:val="00CA71F0"/>
     <w:rsid w:val="00CB2AE2"/>
     <w:rsid w:val="00CB32BD"/>
     <w:rsid w:val="00CB35B4"/>
     <w:rsid w:val="00CB36B6"/>
     <w:rsid w:val="00CB4260"/>
     <w:rsid w:val="00CC3B90"/>
     <w:rsid w:val="00CC6E92"/>
     <w:rsid w:val="00CD3409"/>
     <w:rsid w:val="00CD4B7D"/>
     <w:rsid w:val="00CD605B"/>
     <w:rsid w:val="00CE21A8"/>
     <w:rsid w:val="00CE7BA7"/>
     <w:rsid w:val="00CF1B71"/>
     <w:rsid w:val="00CF7574"/>
+    <w:rsid w:val="00D03644"/>
+    <w:rsid w:val="00D042B9"/>
     <w:rsid w:val="00D045C6"/>
+    <w:rsid w:val="00D05FD7"/>
     <w:rsid w:val="00D06CCB"/>
     <w:rsid w:val="00D14EA0"/>
     <w:rsid w:val="00D20D7E"/>
     <w:rsid w:val="00D32C3C"/>
     <w:rsid w:val="00D336FC"/>
+    <w:rsid w:val="00D35A62"/>
     <w:rsid w:val="00D416E5"/>
     <w:rsid w:val="00D64148"/>
+    <w:rsid w:val="00D70F41"/>
     <w:rsid w:val="00D72138"/>
     <w:rsid w:val="00D73FD2"/>
+    <w:rsid w:val="00D8646A"/>
     <w:rsid w:val="00D86B1F"/>
     <w:rsid w:val="00D92CD8"/>
+    <w:rsid w:val="00D94E2B"/>
     <w:rsid w:val="00DB25EF"/>
     <w:rsid w:val="00DB7C52"/>
+    <w:rsid w:val="00DC1FCB"/>
+    <w:rsid w:val="00DC47E6"/>
+    <w:rsid w:val="00DD246C"/>
     <w:rsid w:val="00DE05DF"/>
     <w:rsid w:val="00DE287A"/>
     <w:rsid w:val="00DE761F"/>
     <w:rsid w:val="00E02534"/>
     <w:rsid w:val="00E03B55"/>
     <w:rsid w:val="00E126E4"/>
     <w:rsid w:val="00E21C86"/>
     <w:rsid w:val="00E2403B"/>
     <w:rsid w:val="00E26972"/>
     <w:rsid w:val="00E32853"/>
     <w:rsid w:val="00E352F9"/>
     <w:rsid w:val="00E4347F"/>
     <w:rsid w:val="00E51047"/>
     <w:rsid w:val="00E5412E"/>
     <w:rsid w:val="00E63693"/>
+    <w:rsid w:val="00E66E1D"/>
     <w:rsid w:val="00E740B4"/>
     <w:rsid w:val="00E914C1"/>
+    <w:rsid w:val="00E91AFB"/>
     <w:rsid w:val="00E962FD"/>
     <w:rsid w:val="00EA149A"/>
+    <w:rsid w:val="00EA6065"/>
     <w:rsid w:val="00EB420C"/>
     <w:rsid w:val="00EC70D4"/>
     <w:rsid w:val="00ED537D"/>
     <w:rsid w:val="00EE10B5"/>
     <w:rsid w:val="00EE1E26"/>
     <w:rsid w:val="00EE6CE7"/>
     <w:rsid w:val="00EF6943"/>
     <w:rsid w:val="00EF6E93"/>
+    <w:rsid w:val="00F00AD7"/>
     <w:rsid w:val="00F21CCF"/>
     <w:rsid w:val="00F250B4"/>
     <w:rsid w:val="00F276BB"/>
+    <w:rsid w:val="00F35EE9"/>
     <w:rsid w:val="00F3627A"/>
     <w:rsid w:val="00F51664"/>
     <w:rsid w:val="00F6149B"/>
     <w:rsid w:val="00F63C32"/>
     <w:rsid w:val="00F75684"/>
     <w:rsid w:val="00F77902"/>
     <w:rsid w:val="00F81197"/>
     <w:rsid w:val="00F82CCB"/>
     <w:rsid w:val="00F83931"/>
     <w:rsid w:val="00F855E2"/>
     <w:rsid w:val="00F87E1B"/>
+    <w:rsid w:val="00FA6EF8"/>
     <w:rsid w:val="00FB3553"/>
     <w:rsid w:val="00FB519A"/>
     <w:rsid w:val="00FB66E4"/>
     <w:rsid w:val="00FB6966"/>
     <w:rsid w:val="00FC1C4C"/>
     <w:rsid w:val="00FC2A95"/>
     <w:rsid w:val="00FD5DB0"/>
     <w:rsid w:val="00FE54EF"/>
     <w:rsid w:val="00FE6566"/>
     <w:rsid w:val="00FE7BF8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
-  <w:smartTagType w:namespaceuri="schemas-workshare-com/workshare" w:name="PolicySmartTags.CWSPolicyTagAction_4"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="445C6DAD"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{04B27084-B528-4BB4-9C7C-A0D1EEA3BBFC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -20875,51 +21097,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CF1B71"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001F7E7D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="123932518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1047224083">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -21088,50 +21310,89 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="799881484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="803697978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="813378596">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="974259681">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1107312278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1170870926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -21764,69 +22025,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>41756</Characters>
+  <Pages>25</Pages>
+  <Words>8139</Words>
+  <Characters>43032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1043</Lines>
-  <Paragraphs>570</Paragraphs>
+  <Lines>1075</Lines>
+  <Paragraphs>616</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>6015</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49087</CharactersWithSpaces>
+  <CharactersWithSpaces>50555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>6015</dc:title>
   <dc:subject>Guaranty of Non-Recourse Obligations</dc:subject>
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Fannie Mae</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="iManageFooter">
+    <vt:lpwstr>69303260-v1</vt:lpwstr>
+  </property>
+</Properties>
+</file>