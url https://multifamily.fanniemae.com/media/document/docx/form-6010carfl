--- v0 (2025-10-10)
+++ v1 (2026-06-23)
@@ -1,84 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="000B0EAF">
+    <w:p w14:paraId="21E6E23B" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="000B0EAF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:keepNext/>
         <w:spacing w:after="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:t xml:space="preserve">CONSOLIDATED, AMENDED </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas:contacts" w:element="Sn">
         <w:r w:rsidRPr="00EE3B60">
           <w:t>AND</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidRPr="00EE3B60">
         <w:t xml:space="preserve"> RESTATED</w:t>
       </w:r>
       <w:r w:rsidR="009F6AFF" w:rsidRPr="00EE3B60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:t>MULTIFAMILY NOTE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="009F6AFF" w:rsidP="00F42474">
+    <w:p w14:paraId="3181C5A7" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="009F6AFF" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidR="00F42474" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -139,124 +134,124 @@
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00F42474" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”) and ________________________________________, a ____________________ (“</w:t>
       </w:r>
       <w:r w:rsidR="00F42474" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidR="00F42474" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="5A8877CD" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PRELIMINARY STATEMENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="4068CF09" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>A loan was made to Borrower in the original principal amount of ____________________ Dollars ($___________), the repayment of which is evidenced by a Promissory Note dated ____________, (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Original Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="0FDB64C3" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Original Note is secured by a </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
@@ -283,77 +278,77 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dated __________, and recorded among the Public Records of _____________ County, Florida in Official Record Book ____, Page ___ (the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Original Mortgage</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”), on certain improved real property located in ____________, Florida.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="6EB5542B" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lender has purchased the Original Note from its holder.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="3D6AF2D4" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Borrower has requested and Lender has agreed to make certain amendments to the Original Note, including changing the interest rate and the terms of payment, and increasing the original principal amount </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
@@ -411,51 +406,51 @@
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>from ______________________ Dollars ($__________) to _____________________________ Dollars ($_____________)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The Original Note is being consolidated, amended and restated in its entirety, and Borrower is entering into that certain Loan Agreement (defined herein) to reflect such amendments.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="4AF27692" w14:textId="429F2BC2" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">State of Florida Documentary Stamp Tax and Nonrecurring Intangible Tax were paid on the Original Note and are only due on this Consolidated, Amended and Restated Multifamily Note to the extent </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
@@ -495,69 +490,83 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>that the original principal amount of this Consolidated, Amended and Restated Multifamily Note exceeds the original principal amount of the Original Note</w:t>
+        <w:t xml:space="preserve">that the original principal amount of this Consolidated, Amended and Restated Multifamily Note exceeds the </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0585">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>outstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principal amount of the Original Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="52BBAAC9" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Original Mortgage is concurrently being consolidated, amended and restated pursuant to the terms of that certain Consolidated, Amended and Restated Multifamily Mortgage, Assignment of </w:t>
       </w:r>
       <w:r w:rsidR="00F97E55" w:rsidRPr="00EE3B60">
@@ -596,84 +605,84 @@
         <w:t xml:space="preserve">and Fixture Filing </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of even date herewith (as so consolidated, amended and restated, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="0493C281" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>AGREEMENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="33998E67" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NOW, THEREFORE</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, in consideration of the premises and other good and valuable consideration, the receipt and sufficiency of which are hereby acknowledged, </w:t>
       </w:r>
@@ -709,131 +718,131 @@
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>agree that the Original Note is hereby consolidated, amended and restated in its entirety as follows (as consolidated, amended and restated, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
+    <w:p w14:paraId="24F8E075" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
       <w:pPr>
         <w:keepNext/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MULTIFAMILY NOTE</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4788"/>
         <w:gridCol w:w="4788"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidTr="00F522E2">
+      <w:tr w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w14:paraId="4DA02B35" w14:textId="77777777" w:rsidTr="00F522E2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
+          <w:p w14:paraId="7AC7B693" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="360"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3B60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>US $___________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4788" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
+          <w:p w14:paraId="5AB42FF2" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="000B0EAF">
             <w:pPr>
               <w:keepNext/>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="360"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3B60">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______________, ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00957014">
+    <w:p w14:paraId="14A6775C" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00957014">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FOR VALUE RECEIVED</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, the undersigned (“</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
@@ -917,346 +926,346 @@
         <w:t>date the Mortgage Loan proceeds are disbursed</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> until fully paid in accordance with the terms hereof and of that certain Multifamily Loan and Security Agreement dated as of the date hereof, by and between Borrower and Lender (as the same may be amended, restated, replaced, supplemented or otherwise modified from time to time, the “</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="513DB580" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defined Terms.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="4768C85D" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Capitalized terms used and not specifically defined </w:t>
       </w:r>
       <w:r w:rsidR="007D3A77" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in this Multifamily Note (this “</w:t>
       </w:r>
       <w:r w:rsidR="007D3A77" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="007D3A77" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> have the meanings given to such terms in the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="19DB81F6" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Repayment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="15157C9B" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower agrees to pay the principal amount of the Mortgage Loan and interest on the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>principal</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> amount of the Mortgage Loan from time to time outstanding at the Interest Rate or such other rate or rates and at the times specified in the Loan Agreement, together with all other amounts due to Lender under the Loan Documents.  The outstanding balance of the Mortgage Loan and all accrued and unpaid interest thereon shall be due and payable on the Maturity Date, together with all other amounts due to Lender under the Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="745A0FA9" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Security.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="3E17BFEE" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">The Mortgage Loan </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_DV_C6"/>
+      <w:bookmarkStart w:id="0" w:name="_DV_C6"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">evidenced by this Note, together </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_DV_M8"/>
+      <w:bookmarkStart w:id="1" w:name="_DV_M8"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">with all other Indebtedness </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>is secured by, among other things, the Security Instrument</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_DV_C8"/>
+      <w:bookmarkStart w:id="2" w:name="_DV_C8"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, the Loan Agreement and the other Loan Documents.  All of the terms, covenants and conditions contained in the Loan Agreement,</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_DV_M9"/>
+      <w:bookmarkStart w:id="3" w:name="_DV_M9"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_DV_C10"/>
+      <w:bookmarkStart w:id="4" w:name="_DV_C10"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>other Loan Documents are hereby made part of this Note to the same extent and with the same force as if they were fully set forth herein</w:t>
       </w:r>
-      <w:bookmarkStart w:id="6" w:name="_DV_M10"/>
+      <w:bookmarkStart w:id="5" w:name="_DV_M10"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.  In the event of a conflict or inconsistency between the terms of this Note and the Loan Agreement, the terms and provisions of the Loan Agreement shall govern.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="302AD8EA" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acceleration.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="76D05F79" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Loan Agreement, </w:t>
       </w:r>
       <w:r w:rsidR="005178A1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
@@ -1284,74 +1293,74 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">interest, including </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>interest</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> accruing at the Default Rate, the Prepayment Premium (if applicable), and all other amounts payable under this Note, the Loan Agreement and any other Loan Document shall at once become due and payable, at the option of Lender, without any prior notice to Borrower, unless applicable law requires otherwise (and in such case, after satisfactory notice has been given).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="32EB9653" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personal Liability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="12F2C140" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The provisions of Article</w:t>
       </w:r>
       <w:r w:rsidR="0028795F" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
@@ -1371,210 +1380,210 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement are hereby </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>incorporated</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by reference into this Note to the same extent and with the same force as if fully set forth herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="05EC7897" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Governing Law.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="5BDADF24" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This Note shall be governed in accordance with the terms and provisions of Section</w:t>
       </w:r>
       <w:r w:rsidR="0028795F" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.01</w:t>
       </w:r>
       <w:r w:rsidR="00473339" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Governing Law; Consent to Jurisdiction and Venue)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="76AF614F" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waivers.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="41350FDB" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Presentment, demand</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_DV_C12"/>
+      <w:bookmarkStart w:id="6" w:name="_DV_C12"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>for payment</w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_DV_M16"/>
+      <w:bookmarkStart w:id="7" w:name="_DV_M16"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>, notice of nonpayment and dishonor, protest</w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_DV_C13"/>
+      <w:bookmarkStart w:id="8" w:name="_DV_C13"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> and notice of protest</w:t>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="_DV_M17"/>
+      <w:bookmarkStart w:id="9" w:name="_DV_M17"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">, notice of acceleration, notice of intent to demand or accelerate payment or maturity, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>presentment</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> for payme</w:t>
@@ -1589,209 +1598,209 @@
       </w:r>
       <w:r w:rsidR="0010675C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00E1612A" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>grace</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> and diligence in collecting the Indebtedness are waived by Borrower, for and on behalf of itself, Guarantor and Key Principal, and all endorsers and guarantors of this Note and all </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_DV_C14"/>
+      <w:bookmarkStart w:id="10" w:name="_DV_C14"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDeletion"/>
           <w:strike w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>other third party obligors</w:t>
       </w:r>
-      <w:bookmarkStart w:id="12" w:name="_DV_C15"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_DV_C15"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewDeletion"/>
           <w:strike w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>others who may become liable for the payment of all or any part of the Indebtedness</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_DV_M18"/>
+      <w:bookmarkStart w:id="12" w:name="_DV_M18"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="2BAE1DA6" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="LOAN_CHARGES"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="13" w:name="LOAN_CHARGES"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Commercial Purpose.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="51B44205" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower represents that the Indebtedness is being incurred by </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:rStyle w:val="DeltaViewInsertion"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>Borrower</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> solely for the purpose of carrying on a business or commercial enterprise</w:t>
       </w:r>
       <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or activity</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and not for agricultural, personal, family or household purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008604E9" w:rsidRPr="00EE3B60" w:rsidRDefault="00AC4FFF" w:rsidP="0060401D">
+    <w:p w14:paraId="0B55960F" w14:textId="77777777" w:rsidR="008604E9" w:rsidRPr="00EE3B60" w:rsidRDefault="00AC4FFF" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="CAPTIONS_AND_CROSS"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkStart w:id="14" w:name="CAPTIONS_AND_CROSS"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Construction; </w:t>
       </w:r>
       <w:r w:rsidR="008604E9" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Joint and Several (or Solidary, as applicable) Liability.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00473339" w:rsidP="00957014">
+    <w:p w14:paraId="6D6A6190" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00473339" w:rsidP="00957014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Section</w:t>
       </w:r>
       <w:r w:rsidR="00D524C3" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1804,338 +1813,338 @@
         </w:rPr>
         <w:t>15.08 (Construction)</w:t>
       </w:r>
       <w:r w:rsidR="00F522E2" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement is hereby incorporated herein as if fully set forth in the body of this</w:t>
       </w:r>
       <w:r w:rsidR="002F3269" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Note</w:t>
       </w:r>
       <w:r w:rsidR="00F522E2" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008604E9" w:rsidRPr="00EE3B60" w:rsidRDefault="008604E9" w:rsidP="00957014">
+    <w:p w14:paraId="252DC049" w14:textId="77777777" w:rsidR="008604E9" w:rsidRPr="00EE3B60" w:rsidRDefault="008604E9" w:rsidP="00957014">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If more than one Person executes this </w:t>
       </w:r>
       <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ote as Borrower, the obligations of such Person shall be joint and several (solidary</w:t>
       </w:r>
       <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> instead for purposes of </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Louisiana</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> law</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="67366471" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notices.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="2CB83E89" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00057053">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
-        <w:ind w:left="90" w:firstLine="630"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All Notices required or permitted to be given by Lender to Borrower pursuant to this Note shall be given in accordance with Section</w:t>
       </w:r>
       <w:r w:rsidR="00D524C3" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15.02</w:t>
       </w:r>
       <w:r w:rsidR="00473339" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Notice)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="3343CE6F" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc275937450"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc275937450"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Time is of the Essence</w:t>
       </w:r>
-      <w:bookmarkStart w:id="17" w:name="_DV_M814"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="16" w:name="_DV_M814"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="4B5348CC" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower agrees that, with respect to each and every obligation and covenant contained in this Note, time is of the essence.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="551C9718" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Ref279696705"/>
+      <w:bookmarkStart w:id="17" w:name="_Ref279696705"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Loan Charges Savings Clause.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="007D3A77" w:rsidP="007D3A77">
+    <w:p w14:paraId="44DD5D84" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="007D3A77" w:rsidP="007D3A77">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Borrower agrees to pay an effective rate of interest equal to the sum of the Interest Rate and any additional rate of interest resulting from any other charges of interest or in the nature of interest paid or to be paid in connection with the Mortgage Loan and any other fees or amounts to be paid by Borrower pursuant to any of the other Loan Documents.  Neither this Note, the Loan Agreement nor any of the other Loan Documents shall be construed to create a contract for the use, forbearance or detention of money requiring payment of interest at a rate greater than the maximum interest rate permitted to be charged under applicable law.  It is expressly stipulated and agreed to be the intent of Borrower and Lender at all times to comply with all applicable laws governing the maximum rate or amount of interest payable on the </w:t>
       </w:r>
       <w:r w:rsidR="00C3680D" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ndebtedness evidenced by this Note and the other Loan Documents.  If any applicable law limiting the amount of interest or other charges permitted to be collected from Borrower is interpreted so that any interest or other charge or amount provided for in any Loan Document, whether considered separately or together with other charges or amounts provided for in any other Loan Document, or otherwise charged, taken, reserved or received in connection with the Mortgage Loan, or on acceleration of the maturity of the Mortgage Loan or as a result of any prepayment by Borrower or otherwise, violates that law, and Borrower is entitled to the benefit of that law, that interest or charge is hereby reduced to the extent necessary to eliminate any such violation.  Amounts, if any, previously paid to Lender in excess of the permitted amounts shall be applied by Lender to reduce the unpaid principal balance of the Mortgage Loan without the payment of any prepayment premium (or, if the Mortgage Loan has been or would thereby be paid in full, shall be refunded to Borrower), and the provisions of the Loan Agreement and any other Loan Documents immediately shall be deemed reformed and the amounts thereafter collectible under the Loan Agreement and any other Loan Documents reduced, without the necessity of the execution of any new documents, so as to comply with any applicable law, but so as to permit the recovery of the fullest amount otherwise payable under the Loan Documents.  For the purpose of determining whether any applicable law limiting the amount of interest or other charges permitted to be collected from Borrower has been violated, all Indebtedness that constitutes interest, as well as all other charges made in connection with the Indebtedness that constitute interest, and any amount paid or agreed to be paid to Lender for the use, forbearance or detention of the </w:t>
       </w:r>
       <w:r w:rsidR="0095332B" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ndebtedness, shall be deemed to be allocated and spread ratably over the stated term of the Mortgage Loan.  Unless otherwise required by applicable law, such allocation and spreading shall be effected in such a manner that the rate of interest so computed is uniform throughout the stated term of the Mortgage Loan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="7B597D12" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVER OF TRIAL BY JURY.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="005178A1" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="33201FDD" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="005178A1" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TO THE MAXIMUM EXTENT PERMITTED BY LAW, </w:t>
       </w:r>
       <w:r w:rsidR="00F522E2" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EACH OF BORROWER AND LENDER (A)</w:t>
@@ -2160,703 +2169,682 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PARTIES AS LENDER AND BORROWER THAT IS TRI</w:t>
       </w:r>
       <w:r w:rsidR="00D524C3" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABLE OF RIGHT BY A JURY AND (B) </w:t>
       </w:r>
       <w:r w:rsidR="00F522E2" w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WAIVES ANY RIGHT TO TRIAL BY JURY WITH RESPECT TO SUCH ISSUE TO THE EXTENT THAT ANY SUCH RIGHT EXISTS NOW OR IN THE FUTURE.  THIS WAIVER OF RIGHT TO TRIAL BY JURY IS SEPARATELY GIVEN BY EACH PARTY, KNOWINGLY AND VOLUNTARILY WITH THE BENEFIT OF COMPETENT LEGAL COUNSEL.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="727332BB" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Receipt of Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="486E1AC8" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower acknowledges receipt of a copy of each of the Loan Documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
+    <w:p w14:paraId="43064565" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0060401D">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Incorporation of Schedules.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="62A10C41" w14:textId="77777777" w:rsidR="00D524C3" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The schedules, if any, attached to this Note are incorporated fully into this Note by this reference and each constitutes a substantive part of this Note.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
+    <w:p w14:paraId="57600E47" w14:textId="77777777" w:rsidR="00F42474" w:rsidRPr="00EE3B60" w:rsidRDefault="00F42474" w:rsidP="00F42474">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Novation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42474" w:rsidRDefault="00F42474" w:rsidP="00AC4FFF">
+    <w:p w14:paraId="1B108C84" w14:textId="77777777" w:rsidR="00F42474" w:rsidRDefault="00F42474" w:rsidP="00AC4FFF">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This Consolidated, Amended and Restated Multifamily Note does not extinguish the outstanding indebtedness evidenced by the Original Note or discharge or release the Original Mortgage or any other security, and the parties do not intend this Consolidated, Amended and Restated Multifamily Note to be a substitution or novation of the original indebtedness or instruments securing the same.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010675C" w:rsidRPr="0010675C" w:rsidRDefault="0010675C" w:rsidP="0010675C">
+    <w:p w14:paraId="64EB6BCF" w14:textId="77777777" w:rsidR="0010675C" w:rsidRPr="0010675C" w:rsidRDefault="0010675C" w:rsidP="0010675C">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010675C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notice.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0010675C" w:rsidRDefault="0010675C" w:rsidP="0010675C">
+    <w:p w14:paraId="3693C575" w14:textId="77777777" w:rsidR="0010675C" w:rsidRDefault="0010675C" w:rsidP="0010675C">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010675C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>AS THIS NOTE IS SECURED BY A MORTGAGE, FLORIDA DOCUMENTARY STAMP TAXES AND NONRECURRING INTANGIBLE TAXES ARE BEING PAID IN CONNECTION WITH THIS NOTE, AS REQUIRED BY FLORIDA LAW, AND EVIDENCE OF SUCH PAYMENT SHALL BE AFFIXED TO THE MORTGAGE.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0040794E" w:rsidRDefault="0040794E" w:rsidP="0040794E">
+    <w:p w14:paraId="5E0AEA80" w14:textId="77777777" w:rsidR="0040794E" w:rsidRDefault="0040794E" w:rsidP="0040794E">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepayment.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0040794E" w:rsidRPr="00EE3B60" w:rsidRDefault="0040794E" w:rsidP="0040794E">
+    <w:p w14:paraId="63D317E6" w14:textId="77777777" w:rsidR="0040794E" w:rsidRPr="00EE3B60" w:rsidRDefault="0040794E" w:rsidP="0040794E">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C3664">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The rights and obligations of prepayment of this Note and the Mortgage Loan (including a prepayment premium (if applicable)) are governed by the Loan Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00D524C3">
+    <w:p w14:paraId="3448C5DF" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00D524C3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ATTACHED SCHEDULE.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  The following Schedule is attached to this Note:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="19" w:name="Check4"/>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0010675C">
+    <w:bookmarkStart w:id="18" w:name="Check4"/>
+    <w:p w14:paraId="66DBC464" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="0010675C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="2880" w:hanging="1440"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="0082345B">
-[...6 lines deleted...]
-      <w:r w:rsidR="0082345B">
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Schedule 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Modifications to Note</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00F522E2">
+    <w:p w14:paraId="180A1C01" w14:textId="77777777" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00F522E2">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Remainder of Page Intentionally Blank]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00D524C3">
+    <w:p w14:paraId="4A26E7A1" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRDefault="00EE743E" w:rsidP="00D524C3">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00EE743E" w:rsidSect="000B0EAF">
+          <w:footerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="first" r:id="rId8"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56E10683" w14:textId="5190E481" w:rsidR="00F522E2" w:rsidRPr="00EE3B60" w:rsidRDefault="00F522E2" w:rsidP="00D524C3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, B</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>orrower has signed and delivered this Note under seal (where applicable) or has caused this Note to be signed and delivered under seal (where applicable) by its duly authorized representative.  Where applicable law so provides, Borrower intends that this Note shall be deemed to be signed and delivered as a sealed instrument.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7F24" w:rsidRPr="00EE3B60" w:rsidRDefault="006D7F24" w:rsidP="006D7F24">
+    <w:p w14:paraId="1CB496B3" w14:textId="1771C5E6" w:rsidR="006D7F24" w:rsidRPr="000024C8" w:rsidRDefault="006D7F24" w:rsidP="000024C8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="240"/>
         <w:ind w:left="4320"/>
         <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>BORROWER:</w:t>
+        <w:t>BORROWER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000024C8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7F24" w:rsidRPr="00EE3B60" w:rsidRDefault="006D7F24" w:rsidP="006D7F24">
-[...236 lines deleted...]
-    <w:p w:rsidR="006D7F24" w:rsidRDefault="006D7F24" w:rsidP="00F42474">
+    <w:p w14:paraId="2CF90BA2" w14:textId="1B25E292" w:rsidR="006D7F24" w:rsidRPr="000024C8" w:rsidRDefault="006D7F24" w:rsidP="000024C8">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="480"/>
         <w:ind w:left="4320"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69401559" w14:textId="77777777" w:rsidR="006D7F24" w:rsidRPr="00EE3B60" w:rsidRDefault="006D7F24" w:rsidP="006D7F24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(SEAL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A7FECD1" w14:textId="77777777" w:rsidR="006D7F24" w:rsidRPr="00EE3B60" w:rsidRDefault="006D7F24" w:rsidP="006D7F24">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EE3B60">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AD06EF" w14:textId="77777777" w:rsidR="006D7F24" w:rsidRDefault="006D7F24" w:rsidP="00F42474">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="480"/>
+        <w:ind w:left="4320"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
@@ -2871,664 +2859,804 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EE3B60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006D7F24" w:rsidSect="000B0EAF">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
+    <w:p w14:paraId="18D2D962" w14:textId="77777777" w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
+    <w:p w14:paraId="1298D2E6" w14:textId="77777777" w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
+    <w:p w14:paraId="181AB440" w14:textId="77777777" w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020803070505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
+    <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70658B0C" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidTr="0010675C">
+    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w14:paraId="287756A1" w14:textId="77777777" w:rsidTr="0010675C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00252283">
+        <w:p w14:paraId="0294340A" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="005E0585">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Consolidated, Amended and Restated Multifamily Note</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
+        <w:p w14:paraId="0A9D0DAC" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6010.CAR.FL</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
+        <w:p w14:paraId="46222F24" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0082345B">
+          <w:r w:rsidR="00623F86">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
-            <w:t>6</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidTr="0010675C">
+    <w:tr w:rsidR="009811C7" w:rsidRPr="00BD494D" w14:paraId="361803E1" w14:textId="77777777" w:rsidTr="0010675C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="009811C7" w:rsidP="009811C7">
+        <w:p w14:paraId="054331E3" w14:textId="77777777" w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="009811C7" w:rsidP="009811C7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="00305764" w:rsidP="009811C7">
+        <w:p w14:paraId="7DDD8B4E" w14:textId="6719E31E" w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="005961C4" w:rsidP="009811C7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005961C4">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>12-17</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="009811C7" w:rsidP="009811C7">
+        <w:p w14:paraId="3736383B" w14:textId="5D3063BA" w:rsidR="009811C7" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="009811C7">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00EE743E">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>© 2017</w:t>
-[...5 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
+  <w:p w14:paraId="52599D6A" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B" w:rsidP="00BC293A">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4F3D218C" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B" w:rsidP="00BC293A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9690" w:type="dxa"/>
       <w:tblInd w:w="-90" w:type="dxa"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3978"/>
       <w:gridCol w:w="2520"/>
       <w:gridCol w:w="3192"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidTr="0010675C">
+    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w14:paraId="3EAB49D9" w14:textId="77777777" w:rsidTr="0010675C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00F42474">
+        <w:p w14:paraId="773CC51B" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="005E0585">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
+            <w:jc w:val="left"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Consolidated, Amended and Restated Multifamily Note</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
+        <w:p w14:paraId="7162A76C" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Form 6010.CAR.FL</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
+        <w:p w14:paraId="70BDDBEF" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BD494D">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="0082345B">
+          <w:r w:rsidR="00623F86">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
               <w:noProof/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidTr="0010675C">
+    <w:tr w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w14:paraId="4393D065" w14:textId="77777777" w:rsidTr="0010675C">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3978" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BC293A">
+        <w:p w14:paraId="4C3CE492" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00F36E4B" w:rsidP="00BC293A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BD494D">
             <w:rPr>
               <w:b/>
             </w:rPr>
             <w:t>Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2520" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00305764" w:rsidP="005254A9">
+        <w:p w14:paraId="57198D9A" w14:textId="78C759D1" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="005961C4" w:rsidP="005254A9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="005961C4">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t>12-17</w:t>
+            <w:t>06-26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3192" w:type="dxa"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="005178A1" w:rsidP="005254A9">
+        <w:p w14:paraId="0A5A419D" w14:textId="4DEBEA71" w:rsidR="00F36E4B" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="005254A9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00EE743E">
             <w:rPr>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">© </w:t>
-[...17 lines deleted...]
-            <w:t xml:space="preserve"> Fannie Mae</w:t>
+            <w:t>© 2026 Fannie Mae</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
+  <w:p w14:paraId="18AE7A8D" w14:textId="77777777" w:rsidR="00F36E4B" w:rsidRDefault="00F36E4B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43ADC542" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRDefault="00EE743E" w:rsidP="00BC293A">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6480"/>
+        <w:tab w:val="left" w:pos="7920"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:before="140" w:line="100" w:lineRule="exact"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="9690" w:type="dxa"/>
+      <w:tblInd w:w="-90" w:type="dxa"/>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3978"/>
+      <w:gridCol w:w="2520"/>
+      <w:gridCol w:w="3192"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00EE743E" w:rsidRPr="00BD494D" w14:paraId="3BB9476A" w14:textId="77777777" w:rsidTr="0010675C">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3978" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="7C753ACE" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="005E0585">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="left"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Consolidated, Amended and Restated Multifamily Note</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2520" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="385DFC21" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="00BD494D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Form 6010.CAR.FL</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vAlign w:val="bottom"/>
+        </w:tcPr>
+        <w:p w14:paraId="089E4B3E" w14:textId="2B7812B8" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="00BD494D">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t xml:space="preserve">Page </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>S-</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>1</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:rStyle w:val="PageNumber"/>
+              <w:b/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+    <w:tr w:rsidR="00EE743E" w:rsidRPr="00BD494D" w14:paraId="236F0BFE" w14:textId="77777777" w:rsidTr="0010675C">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3978" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="4DF588B2" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="00BC293A">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00BD494D">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2520" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="5F89F0AD" w14:textId="0D7898D1" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="005961C4" w:rsidP="005254A9">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005961C4">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>06-26</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3192" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        </w:tcPr>
+        <w:p w14:paraId="49E2F8C9" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRPr="00BD494D" w:rsidRDefault="00EE743E" w:rsidP="005254A9">
+          <w:pPr>
+            <w:pStyle w:val="Footer"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00EE743E">
+            <w:rPr>
+              <w:b/>
+            </w:rPr>
+            <w:t>© 2026 Fannie Mae</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="762BC1FF" w14:textId="77777777" w:rsidR="00EE743E" w:rsidRDefault="00EE743E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
+    <w:p w14:paraId="2E5A4C6E" w14:textId="77777777" w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
+    <w:p w14:paraId="13282F00" w14:textId="77777777" w:rsidR="00BF1959" w:rsidRDefault="00BF1959">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9D6CE4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="32BCA80E"/>
     <w:lvl w:ilvl="0">
@@ -5151,75 +5279,75 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1745451779">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2108770012">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="217981734">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="645472582">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1314486652">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1216504798">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1400864272">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1383677410">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2009361426">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="LSA1"/>
         <w:suff w:val="nothing"/>
         <w:lvlText w:val="ARTICLE %1 - "/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimalZero"/>
@@ -5356,406 +5484,424 @@
           <w:ind w:left="2880" w:hanging="432"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="lowerRoman"/>
         <w:lvlText w:val="%9."/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="3024"/>
           </w:tabs>
           <w:ind w:left="3024" w:hanging="144"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="565265568">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="586891746">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="146360390">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1933199350">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1714619946">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="355930359">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="294337265">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="29697"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C2CD1"/>
+    <w:rsid w:val="000024C8"/>
     <w:rsid w:val="000109F4"/>
     <w:rsid w:val="00010D1B"/>
     <w:rsid w:val="000137BD"/>
+    <w:rsid w:val="000274DA"/>
     <w:rsid w:val="00033F8A"/>
     <w:rsid w:val="00042CEE"/>
     <w:rsid w:val="0005585A"/>
+    <w:rsid w:val="00057053"/>
+    <w:rsid w:val="00061793"/>
     <w:rsid w:val="000B0EAF"/>
     <w:rsid w:val="000D40C5"/>
     <w:rsid w:val="000E38CA"/>
     <w:rsid w:val="000F289D"/>
     <w:rsid w:val="000F3407"/>
     <w:rsid w:val="0010675C"/>
     <w:rsid w:val="001149D2"/>
     <w:rsid w:val="001628AF"/>
     <w:rsid w:val="00177686"/>
     <w:rsid w:val="0018092D"/>
     <w:rsid w:val="00185F5B"/>
     <w:rsid w:val="001D1DB3"/>
     <w:rsid w:val="001D546B"/>
     <w:rsid w:val="001E2B16"/>
     <w:rsid w:val="001F418A"/>
     <w:rsid w:val="00207315"/>
     <w:rsid w:val="002417D8"/>
     <w:rsid w:val="00252283"/>
     <w:rsid w:val="00281D46"/>
     <w:rsid w:val="0028795F"/>
     <w:rsid w:val="00297D27"/>
+    <w:rsid w:val="002A61D4"/>
     <w:rsid w:val="002A7CDF"/>
     <w:rsid w:val="002D7CA7"/>
     <w:rsid w:val="002F3269"/>
+    <w:rsid w:val="00300E1E"/>
     <w:rsid w:val="00304592"/>
     <w:rsid w:val="00305764"/>
     <w:rsid w:val="003324A6"/>
     <w:rsid w:val="00345FC2"/>
     <w:rsid w:val="003473EB"/>
     <w:rsid w:val="003707EF"/>
     <w:rsid w:val="0038412B"/>
     <w:rsid w:val="003E09B2"/>
     <w:rsid w:val="003F06CE"/>
     <w:rsid w:val="003F0D7E"/>
     <w:rsid w:val="003F2FA6"/>
     <w:rsid w:val="0040794E"/>
     <w:rsid w:val="0041187A"/>
     <w:rsid w:val="004218B8"/>
+    <w:rsid w:val="00422E0A"/>
     <w:rsid w:val="00440AB2"/>
     <w:rsid w:val="00460F78"/>
     <w:rsid w:val="00465EBC"/>
     <w:rsid w:val="0047228F"/>
     <w:rsid w:val="00473339"/>
     <w:rsid w:val="00483619"/>
     <w:rsid w:val="00490AFC"/>
     <w:rsid w:val="004937D7"/>
     <w:rsid w:val="0049456E"/>
     <w:rsid w:val="004B6A02"/>
     <w:rsid w:val="004C5474"/>
     <w:rsid w:val="004C62D0"/>
     <w:rsid w:val="004D6FEA"/>
     <w:rsid w:val="00515B5D"/>
     <w:rsid w:val="005178A1"/>
     <w:rsid w:val="005254A9"/>
     <w:rsid w:val="005320FA"/>
     <w:rsid w:val="00554EE3"/>
     <w:rsid w:val="00561174"/>
     <w:rsid w:val="0057130B"/>
+    <w:rsid w:val="005961C4"/>
     <w:rsid w:val="005A371A"/>
     <w:rsid w:val="005A6207"/>
     <w:rsid w:val="005B110A"/>
     <w:rsid w:val="005B5DCE"/>
     <w:rsid w:val="005C70B7"/>
+    <w:rsid w:val="005E0585"/>
     <w:rsid w:val="005E51E2"/>
     <w:rsid w:val="006037EF"/>
     <w:rsid w:val="0060401D"/>
     <w:rsid w:val="0062059E"/>
+    <w:rsid w:val="00623F86"/>
     <w:rsid w:val="00625308"/>
     <w:rsid w:val="00655D5D"/>
     <w:rsid w:val="006627A1"/>
     <w:rsid w:val="00677AC5"/>
     <w:rsid w:val="00694905"/>
     <w:rsid w:val="006A1DEA"/>
     <w:rsid w:val="006C04F5"/>
     <w:rsid w:val="006C7204"/>
     <w:rsid w:val="006D7F24"/>
     <w:rsid w:val="00713C30"/>
     <w:rsid w:val="00732187"/>
     <w:rsid w:val="00764DD9"/>
     <w:rsid w:val="00790840"/>
     <w:rsid w:val="00795E44"/>
+    <w:rsid w:val="007A2062"/>
     <w:rsid w:val="007A5553"/>
     <w:rsid w:val="007B25E9"/>
     <w:rsid w:val="007C761A"/>
     <w:rsid w:val="007D02BD"/>
     <w:rsid w:val="007D3A77"/>
     <w:rsid w:val="007F1A33"/>
     <w:rsid w:val="00814D0A"/>
     <w:rsid w:val="0082345B"/>
     <w:rsid w:val="008249DE"/>
     <w:rsid w:val="008255A1"/>
     <w:rsid w:val="0085493F"/>
     <w:rsid w:val="00857EB8"/>
     <w:rsid w:val="008604E9"/>
     <w:rsid w:val="00867AA4"/>
     <w:rsid w:val="00885B40"/>
     <w:rsid w:val="0088679B"/>
     <w:rsid w:val="00891A64"/>
     <w:rsid w:val="00896534"/>
+    <w:rsid w:val="00896A6F"/>
     <w:rsid w:val="008B2C05"/>
     <w:rsid w:val="008B439F"/>
     <w:rsid w:val="008C1829"/>
     <w:rsid w:val="008C1BF2"/>
     <w:rsid w:val="008C2CD1"/>
     <w:rsid w:val="008D25E8"/>
     <w:rsid w:val="008F5B28"/>
     <w:rsid w:val="008F5C90"/>
     <w:rsid w:val="008F6985"/>
     <w:rsid w:val="00943AA1"/>
     <w:rsid w:val="00944769"/>
     <w:rsid w:val="0095332B"/>
     <w:rsid w:val="009542B2"/>
     <w:rsid w:val="00954B27"/>
     <w:rsid w:val="00957014"/>
+    <w:rsid w:val="00972F4C"/>
     <w:rsid w:val="009811C7"/>
     <w:rsid w:val="009B1E3D"/>
     <w:rsid w:val="009B5990"/>
     <w:rsid w:val="009C2F5A"/>
     <w:rsid w:val="009C411B"/>
+    <w:rsid w:val="009C6054"/>
     <w:rsid w:val="009D4933"/>
     <w:rsid w:val="009F6AFF"/>
     <w:rsid w:val="00A115F0"/>
     <w:rsid w:val="00A36580"/>
     <w:rsid w:val="00A37357"/>
     <w:rsid w:val="00A42A8F"/>
     <w:rsid w:val="00A63216"/>
     <w:rsid w:val="00A81CC4"/>
     <w:rsid w:val="00AB2C1F"/>
+    <w:rsid w:val="00AC2A65"/>
     <w:rsid w:val="00AC4FFF"/>
     <w:rsid w:val="00AC5E1C"/>
     <w:rsid w:val="00AF31CC"/>
     <w:rsid w:val="00B16C03"/>
     <w:rsid w:val="00B71D16"/>
     <w:rsid w:val="00B9409B"/>
     <w:rsid w:val="00B9581F"/>
     <w:rsid w:val="00BA107D"/>
     <w:rsid w:val="00BC293A"/>
     <w:rsid w:val="00BD494D"/>
     <w:rsid w:val="00BF1959"/>
     <w:rsid w:val="00BF76C0"/>
     <w:rsid w:val="00C25DA1"/>
     <w:rsid w:val="00C330FF"/>
     <w:rsid w:val="00C3680D"/>
     <w:rsid w:val="00C517BC"/>
+    <w:rsid w:val="00C56C79"/>
     <w:rsid w:val="00C8291E"/>
     <w:rsid w:val="00C85D0C"/>
     <w:rsid w:val="00CA1C5B"/>
     <w:rsid w:val="00CA6CBF"/>
     <w:rsid w:val="00CB5B2B"/>
     <w:rsid w:val="00CC71F4"/>
     <w:rsid w:val="00CD53CE"/>
     <w:rsid w:val="00CE46ED"/>
     <w:rsid w:val="00CE5A48"/>
     <w:rsid w:val="00D004B9"/>
     <w:rsid w:val="00D1598C"/>
     <w:rsid w:val="00D2355C"/>
     <w:rsid w:val="00D4254B"/>
     <w:rsid w:val="00D524C3"/>
     <w:rsid w:val="00D6042F"/>
     <w:rsid w:val="00D62886"/>
     <w:rsid w:val="00D826EF"/>
     <w:rsid w:val="00D968DC"/>
     <w:rsid w:val="00DE0903"/>
     <w:rsid w:val="00DE2894"/>
     <w:rsid w:val="00E1315D"/>
     <w:rsid w:val="00E1612A"/>
     <w:rsid w:val="00E27210"/>
     <w:rsid w:val="00E4720D"/>
     <w:rsid w:val="00E60D28"/>
     <w:rsid w:val="00E8452C"/>
     <w:rsid w:val="00E85FB0"/>
     <w:rsid w:val="00E86D4E"/>
     <w:rsid w:val="00E971BF"/>
     <w:rsid w:val="00EB4E5B"/>
     <w:rsid w:val="00EB64A0"/>
     <w:rsid w:val="00ED49DD"/>
     <w:rsid w:val="00ED539F"/>
     <w:rsid w:val="00EE08D8"/>
     <w:rsid w:val="00EE3B60"/>
     <w:rsid w:val="00EE68F7"/>
+    <w:rsid w:val="00EE743E"/>
     <w:rsid w:val="00EF5348"/>
     <w:rsid w:val="00EF555F"/>
     <w:rsid w:val="00F003BD"/>
     <w:rsid w:val="00F16A25"/>
     <w:rsid w:val="00F36E4B"/>
     <w:rsid w:val="00F42474"/>
     <w:rsid w:val="00F522E2"/>
     <w:rsid w:val="00F67EBF"/>
     <w:rsid w:val="00F97E55"/>
     <w:rsid w:val="00FC1031"/>
     <w:rsid w:val="00FD4F5A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas:contacts" w:name="Sn"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="29697"/>
+    <o:shapedefaults v:ext="edit" spidmax="41985"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5F98B90A"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E85395BA-17F6-471D-8669-B46A0442CD98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5986,50 +6132,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F42474"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
@@ -6419,91 +6570,104 @@
     <w:qFormat/>
     <w:rsid w:val="00F42474"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="009811C7"/>
     <w:rPr>
       <w:lang w:bidi="he-IL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="6102036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="753086952">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1598558060">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="767505480">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="793139664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1274244249">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6565,70 +6729,83 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1677490686">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1771974156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1959530662">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6854,66 +7031,67 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1984</Words>
-  <Characters>10615</Characters>
+  <Characters>10614</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>88</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>6010.car.fl</vt:lpstr>
+      <vt:lpstr>6010.CAR.FL</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12574</CharactersWithSpaces>
+  <CharactersWithSpaces>12573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>6010.car.fl</dc:title>
+  <dc:title>6010.CAR.FL</dc:title>
   <dc:subject>Consolidated, Amended and Restated Multifamily Note (Florida)</dc:subject>
-  <dc:creator/>
+  <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>