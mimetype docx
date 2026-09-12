--- v0 (2025-10-20)
+++ v1 (2026-09-12)
@@ -1,66 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="69BD1840" w14:textId="77777777" w:rsidR="00A95D2C" w:rsidRPr="005F556D" w:rsidRDefault="00A95D2C" w:rsidP="00567FAD">
+    <w:p w14:paraId="69BD1840" w14:textId="2D5C1D6F" w:rsidR="00A95D2C" w:rsidRPr="005F556D" w:rsidRDefault="00A95D2C" w:rsidP="00567FAD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32A5B668" wp14:editId="1A5379EB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4781550</wp:posOffset>
                 </wp:positionH>
@@ -694,198 +696,693 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ocuments require Borrower to maintain the Property in good repair and marketable condition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F23C765" w14:textId="77777777" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AA53567" w14:textId="77777777" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
+    <w:p w14:paraId="0AA53567" w14:textId="01A79DB4" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please (1) repair or replace any life safety items listed on the attached exhibit, and (2) provide an action plan for the remediation of the remaining items, with both (1) and (2) to be completed within thirty (30) days from the date of this letter. All remaining items in the action plan must be completed within six (6) months from the date of this letter. Satisfactory evidence of any repair or replacement is required upon completion.</w:t>
+        <w:t xml:space="preserve">Please (1) repair or replace any life safety items listed on the attached exhibit, and (2) provide an action plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00E635B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“Action Plan”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F556D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the remediation of the remaining items, with both (1) and (2) to be completed within thirty (30) days from the date of this letter. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000073D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="000073D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94EEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lan must be acceptable </w:t>
+      </w:r>
+      <w:r w:rsidR="00A12672">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="00212FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and is subject </w:t>
+      </w:r>
+      <w:r w:rsidR="000073D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3F3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the results of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D10A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD59C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Property Condition Assessment (see below)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D10A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that Fannie Mae obtains</w:t>
+      </w:r>
+      <w:r w:rsidR="00A12672">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F556D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All remaining items in the </w:t>
+      </w:r>
+      <w:r w:rsidR="002344CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F556D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="002344CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F556D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lan must be completed within six (6) months from the date of this letter. Satisfactory evidence of any repair or replacement is required upon completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFE5D5F" w14:textId="77777777" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="612E978D" w14:textId="3304C771" w:rsidR="005A62EA" w:rsidRDefault="005A62EA" w:rsidP="005F556D">
+    <w:p w14:paraId="612E978D" w14:textId="1659AAB4" w:rsidR="005A62EA" w:rsidRDefault="005A62EA" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please note that Fannie Mae may exercise its right to obtain a </w:t>
+        <w:t xml:space="preserve">Please note that Fannie Mae may </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4259">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">further </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">exercise its right to obtain a </w:t>
       </w:r>
       <w:r w:rsidR="008F4333">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Property Condition Assessment </w:t>
       </w:r>
+      <w:r w:rsidR="006571B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“PCA”) </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at Borrower’s expense and may require additional escrow funds to address </w:t>
       </w:r>
       <w:r w:rsidR="007434D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Completion/R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">epairs and </w:t>
       </w:r>
       <w:r w:rsidR="007434D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">eplacements identified in the </w:t>
       </w:r>
       <w:r w:rsidR="008F4333">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>PCA R</w:t>
+        <w:t xml:space="preserve">PCA </w:t>
+      </w:r>
+      <w:r w:rsidR="00A914CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eport</w:t>
       </w:r>
-      <w:r w:rsidR="00ED64DC">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00E35FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005A1820">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4F11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clarification purposes, </w:t>
+      </w:r>
+      <w:r w:rsidR="006571B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the required Completion/Repairs and Replacements</w:t>
+      </w:r>
+      <w:r w:rsidR="00427D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, the timeline to complete such repairs and replacements,</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and additional escrow funds resulting from </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>such</w:t>
+      </w:r>
+      <w:r w:rsidR="006571B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PCA are in addition to </w:t>
+      </w:r>
+      <w:r w:rsidR="00967163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A914CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will operate to </w:t>
+      </w:r>
+      <w:r w:rsidR="00967163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>modify</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5571E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">necessary life safety repairs and replacements </w:t>
+      </w:r>
+      <w:r w:rsidR="00020E0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identified herein </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5571E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5E74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Action Plan presented pursuant to this letter. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667938D4" w14:textId="77777777" w:rsidR="00D5202F" w:rsidRDefault="00D5202F" w:rsidP="005F556D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04409F11" w14:textId="2D2775FD" w:rsidR="00D5202F" w:rsidRDefault="00F739E7" w:rsidP="005F556D">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Even though Fannie Mae may obtain a PCA, </w:t>
+      </w:r>
+      <w:r w:rsidR="008E08DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower should immediately</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5202F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> start</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E08DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2585">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">repair or replace </w:t>
+      </w:r>
+      <w:r w:rsidR="00116724">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the life safe</w:t>
+      </w:r>
+      <w:r w:rsidR="00427589">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00116724">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y items identified in this letter and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F14822">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the other items </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00116724">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Action Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00427589">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so as to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF2585">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minimize any risk to the Property and its occupants and to minimize </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="002E3ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessary repair</w:t>
+      </w:r>
+      <w:r w:rsidR="000F174A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or replacement </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">items that may be </w:t>
+      </w:r>
+      <w:r w:rsidR="000F174A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultimately </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42A9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reflected in the PCA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37748B93" w14:textId="77777777" w:rsidR="005A62EA" w:rsidRDefault="005A62EA" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F51051C" w14:textId="533FE2BF" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We appreciate your cooperation and attention to resolv</w:t>
       </w:r>
       <w:r w:rsidR="005E077E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> these items. Please contact me with any questions or to discuss. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623E1043" w14:textId="77777777" w:rsidR="005F556D" w:rsidRPr="005F556D" w:rsidRDefault="005F556D" w:rsidP="005F556D">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1005,54 +1502,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRINCIPAL</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F556D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, PROPERTY MANAGER, ETC.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036214F6" w14:textId="77777777" w:rsidR="00567FAD" w:rsidRPr="005F556D" w:rsidRDefault="00567FAD" w:rsidP="00567FAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00567FAD" w:rsidRPr="005F556D" w:rsidSect="00FB6D9F">
-          <w:footerReference w:type="even" r:id="rId11"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="144" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="64CACB1A" w14:textId="4E76D0E4" w:rsidR="006F11A5" w:rsidRPr="006F11A5" w:rsidRDefault="006F11A5" w:rsidP="006F11A5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F11A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1186,115 +1685,147 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D32AC56" w14:textId="77777777" w:rsidR="006F11A5" w:rsidRPr="006F11A5" w:rsidRDefault="006F11A5" w:rsidP="006F11A5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C0A6CA2" w14:textId="77777777" w:rsidR="006F11A5" w:rsidRPr="006F11A5" w:rsidRDefault="006F11A5" w:rsidP="006F11A5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F65366" w14:textId="77777777" w:rsidR="006F11A5" w:rsidRPr="006F11A5" w:rsidRDefault="006F11A5" w:rsidP="006F11A5">
+    <w:p w14:paraId="56F65366" w14:textId="752FA7F8" w:rsidR="006F11A5" w:rsidRPr="006F11A5" w:rsidRDefault="006F11A5" w:rsidP="006F11A5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F11A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Items to be covered in Borrower’s action plan for completion within six (6) months:</w:t>
+        <w:t xml:space="preserve">Items to be covered in Borrower’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00D532FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F11A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ction </w:t>
+      </w:r>
+      <w:r w:rsidR="00D532FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F11A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lan for completion within six (6) months:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EA5402" w14:textId="77777777" w:rsidR="004C6F8E" w:rsidRPr="006F11A5" w:rsidRDefault="004C6F8E" w:rsidP="004C6F8E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C6F8E" w:rsidRPr="006F11A5" w:rsidSect="00D60837">
-      <w:headerReference w:type="default" r:id="rId15"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1AF90365" w14:textId="77777777" w:rsidR="006F214A" w:rsidRDefault="006F214A" w:rsidP="00790E8C">
+    <w:p w14:paraId="4168D508" w14:textId="77777777" w:rsidR="00F0521D" w:rsidRDefault="00F0521D" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C4047A8" w14:textId="77777777" w:rsidR="006F214A" w:rsidRDefault="006F214A" w:rsidP="00790E8C">
+    <w:p w14:paraId="316DE09E" w14:textId="77777777" w:rsidR="00F0521D" w:rsidRDefault="00F0521D" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -1319,183 +1850,197 @@
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro SemiBold">
     <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2634114F" w14:textId="0DB2859E" w:rsidR="005A62EA" w:rsidRDefault="005A62EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06BF41D8" w14:textId="77777777" w:rsidR="001106F6" w:rsidRDefault="001106F6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="6551A9FD" w14:textId="55801026" w:rsidR="00567FAD" w:rsidRPr="00797678" w:rsidRDefault="00797678" w:rsidP="00797678">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6551A9FD" w14:textId="507FB86D" w:rsidR="00567FAD" w:rsidRPr="00797678" w:rsidRDefault="00797678" w:rsidP="00797678">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E97089">
+    <w:r w:rsidR="00A332E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>4831</w:t>
+      <w:t>483</w:t>
+    </w:r>
+    <w:r w:rsidR="001106F6">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="00341F78">
+    <w:r w:rsidR="00840538">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>November 2024</w:t>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="00332D91">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">    Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -1539,171 +2084,184 @@
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="434F764B" w14:textId="79FA25F9" w:rsidR="00567FAD" w:rsidRPr="001909C3" w:rsidRDefault="00567FAD" w:rsidP="00D60837">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="434F764B" w14:textId="4FF43ACD" w:rsidR="00567FAD" w:rsidRPr="001909C3" w:rsidRDefault="00567FAD" w:rsidP="00D60837">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E97089">
+    <w:r w:rsidR="00A332E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B25594">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">             </w:t>
     </w:r>
+    <w:r w:rsidR="004868AB">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                 </w:t>
+    </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>483</w:t>
     </w:r>
     <w:r w:rsidR="005A6D16">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="00AC244A">
+    <w:r w:rsidR="00840538">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>November 2024</w:t>
+      <w:t>August</w:t>
+    </w:r>
+    <w:r w:rsidR="00332D91">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="00B25594">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                           </w:t>
+      <w:t xml:space="preserve">                                                                                                         </w:t>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -1745,115 +2303,115 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E40E501" w14:textId="47693149" w:rsidR="005A62EA" w:rsidRDefault="005A62EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4823329D" w14:textId="128E2005" w:rsidR="00790E8C" w:rsidRPr="008E6807" w:rsidRDefault="002147B2" w:rsidP="002147B2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4823329D" w14:textId="172FD22C" w:rsidR="00790E8C" w:rsidRPr="008E6807" w:rsidRDefault="002147B2" w:rsidP="002147B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E97089">
+    <w:r w:rsidR="00A332E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
@@ -1941,158 +2499,165 @@
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09599D63" w14:textId="77777777" w:rsidR="009D481E" w:rsidRDefault="009D481E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7A7E9BB6" w14:textId="5F6CD87B" w:rsidR="00F91E18" w:rsidRPr="001909C3" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7E9BB6" w14:textId="647B854C" w:rsidR="00F91E18" w:rsidRPr="001909C3" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E97089">
+    <w:r w:rsidR="00A332E6">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="00927A12">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>483</w:t>
     </w:r>
     <w:r w:rsidR="005A6D16">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="007F446C" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="00D83D3F">
+    <w:r w:rsidR="00840538">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>November 2024</w:t>
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r w:rsidR="00332D91">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">    Page </w:t>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -2140,115 +2705,135 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="001909C3">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EF16CC1" w14:textId="77777777" w:rsidR="006F214A" w:rsidRDefault="006F214A" w:rsidP="00790E8C">
+    <w:p w14:paraId="71C6563F" w14:textId="77777777" w:rsidR="00F0521D" w:rsidRDefault="00F0521D" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B7241F4" w14:textId="77777777" w:rsidR="006F214A" w:rsidRDefault="006F214A" w:rsidP="00790E8C">
+    <w:p w14:paraId="3054F836" w14:textId="77777777" w:rsidR="00F0521D" w:rsidRDefault="00F0521D" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7418B7CA" w14:textId="77777777" w:rsidR="00567FAD" w:rsidRDefault="00567FAD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="591AFD07" w14:textId="77777777" w:rsidR="001106F6" w:rsidRDefault="001106F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:rPr>
-[...11 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25C9EE54" w14:textId="77777777" w:rsidR="001106F6" w:rsidRDefault="001106F6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7418B7CA" w14:textId="77777777" w:rsidR="00567FAD" w:rsidRDefault="00567FAD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="734FB32C" w14:textId="77777777" w:rsidR="00567FAD" w:rsidRDefault="00567FAD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:color w:val="0000FF"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="147CB601" w14:textId="77777777" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BBA21BF" w14:textId="77777777" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="005759A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="741CF69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04513FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522CB826"/>
     <w:lvl w:ilvl="0" w:tplc="4C36491C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3628,384 +4213,467 @@
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="67922116">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2054496538">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="680551131">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="341519210">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="691146452">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="233273611">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485680"/>
     <w:rsid w:val="0000133D"/>
+    <w:rsid w:val="000073D7"/>
+    <w:rsid w:val="00020E0F"/>
     <w:rsid w:val="00023B9C"/>
     <w:rsid w:val="00023CC8"/>
     <w:rsid w:val="000245AA"/>
     <w:rsid w:val="00026B46"/>
     <w:rsid w:val="00033A3A"/>
     <w:rsid w:val="0004197F"/>
+    <w:rsid w:val="00043104"/>
     <w:rsid w:val="0005019C"/>
     <w:rsid w:val="00055F6D"/>
     <w:rsid w:val="000616D1"/>
     <w:rsid w:val="00067EB0"/>
     <w:rsid w:val="0007181E"/>
     <w:rsid w:val="00072B46"/>
     <w:rsid w:val="00074589"/>
     <w:rsid w:val="000762BD"/>
     <w:rsid w:val="00085538"/>
+    <w:rsid w:val="00086A14"/>
     <w:rsid w:val="000937D4"/>
     <w:rsid w:val="00093D36"/>
     <w:rsid w:val="000B5765"/>
     <w:rsid w:val="000B777D"/>
     <w:rsid w:val="000C3B15"/>
     <w:rsid w:val="000C42EB"/>
+    <w:rsid w:val="000C4F11"/>
     <w:rsid w:val="000D3E5B"/>
     <w:rsid w:val="000E38EC"/>
     <w:rsid w:val="000F0A17"/>
+    <w:rsid w:val="000F174A"/>
     <w:rsid w:val="000F66EC"/>
+    <w:rsid w:val="001106F6"/>
     <w:rsid w:val="00110DF8"/>
+    <w:rsid w:val="00116724"/>
     <w:rsid w:val="001255ED"/>
     <w:rsid w:val="00135C2A"/>
     <w:rsid w:val="00161165"/>
     <w:rsid w:val="00165719"/>
     <w:rsid w:val="00172C48"/>
     <w:rsid w:val="00173324"/>
     <w:rsid w:val="001806D0"/>
     <w:rsid w:val="0019009A"/>
     <w:rsid w:val="001909C3"/>
+    <w:rsid w:val="00190C31"/>
     <w:rsid w:val="00193021"/>
+    <w:rsid w:val="001A031A"/>
     <w:rsid w:val="001E2F05"/>
     <w:rsid w:val="001F1485"/>
     <w:rsid w:val="00206FFC"/>
+    <w:rsid w:val="00212FE8"/>
     <w:rsid w:val="002147B2"/>
     <w:rsid w:val="00215723"/>
     <w:rsid w:val="00225B87"/>
+    <w:rsid w:val="002344CD"/>
     <w:rsid w:val="0024359C"/>
     <w:rsid w:val="0024479E"/>
     <w:rsid w:val="00252BEB"/>
     <w:rsid w:val="00276B5B"/>
     <w:rsid w:val="00285128"/>
     <w:rsid w:val="002865DE"/>
     <w:rsid w:val="002962E3"/>
     <w:rsid w:val="002B2D70"/>
+    <w:rsid w:val="002B31A4"/>
     <w:rsid w:val="002B7098"/>
     <w:rsid w:val="002E0564"/>
     <w:rsid w:val="002E1428"/>
+    <w:rsid w:val="002E3ED9"/>
+    <w:rsid w:val="00303628"/>
     <w:rsid w:val="00316612"/>
+    <w:rsid w:val="00332D91"/>
     <w:rsid w:val="00335AC6"/>
     <w:rsid w:val="0033756D"/>
     <w:rsid w:val="00341F78"/>
     <w:rsid w:val="0034399D"/>
     <w:rsid w:val="0037083D"/>
+    <w:rsid w:val="003769B2"/>
     <w:rsid w:val="00376F2D"/>
+    <w:rsid w:val="00387C34"/>
     <w:rsid w:val="003927BD"/>
     <w:rsid w:val="00397DB4"/>
     <w:rsid w:val="003B70A7"/>
     <w:rsid w:val="003C2B03"/>
     <w:rsid w:val="003E11E3"/>
+    <w:rsid w:val="003F08A5"/>
     <w:rsid w:val="003F1AF7"/>
+    <w:rsid w:val="003F481E"/>
     <w:rsid w:val="00401761"/>
     <w:rsid w:val="00405742"/>
     <w:rsid w:val="004117E7"/>
+    <w:rsid w:val="00423668"/>
+    <w:rsid w:val="00427589"/>
+    <w:rsid w:val="00427D1E"/>
     <w:rsid w:val="0044315E"/>
     <w:rsid w:val="00467CDB"/>
     <w:rsid w:val="00470306"/>
     <w:rsid w:val="00477553"/>
     <w:rsid w:val="00480A60"/>
+    <w:rsid w:val="004832FF"/>
     <w:rsid w:val="00485680"/>
+    <w:rsid w:val="004868AB"/>
     <w:rsid w:val="00493247"/>
     <w:rsid w:val="004A0130"/>
     <w:rsid w:val="004B6257"/>
     <w:rsid w:val="004C3C38"/>
     <w:rsid w:val="004C538C"/>
     <w:rsid w:val="004C6F8E"/>
     <w:rsid w:val="004C711A"/>
     <w:rsid w:val="004D27B2"/>
     <w:rsid w:val="004D335E"/>
+    <w:rsid w:val="004E119C"/>
     <w:rsid w:val="004E64F2"/>
     <w:rsid w:val="004F5963"/>
+    <w:rsid w:val="004F7897"/>
     <w:rsid w:val="00500138"/>
     <w:rsid w:val="0051530E"/>
     <w:rsid w:val="00523F64"/>
     <w:rsid w:val="0054614B"/>
     <w:rsid w:val="00566BCD"/>
     <w:rsid w:val="00567FAD"/>
     <w:rsid w:val="00574EBC"/>
     <w:rsid w:val="005759A0"/>
     <w:rsid w:val="0058167D"/>
     <w:rsid w:val="00590753"/>
     <w:rsid w:val="005917E6"/>
+    <w:rsid w:val="005A1820"/>
     <w:rsid w:val="005A1D9D"/>
     <w:rsid w:val="005A62EA"/>
     <w:rsid w:val="005A6D16"/>
     <w:rsid w:val="005B2A38"/>
     <w:rsid w:val="005B6FC8"/>
     <w:rsid w:val="005D1A5C"/>
     <w:rsid w:val="005E077E"/>
     <w:rsid w:val="005F1A64"/>
     <w:rsid w:val="005F556D"/>
+    <w:rsid w:val="00605E27"/>
+    <w:rsid w:val="00631ECF"/>
     <w:rsid w:val="006334F9"/>
     <w:rsid w:val="006337F6"/>
     <w:rsid w:val="0063396A"/>
     <w:rsid w:val="0063454F"/>
+    <w:rsid w:val="00650FE8"/>
     <w:rsid w:val="00654670"/>
+    <w:rsid w:val="006571B7"/>
     <w:rsid w:val="00681838"/>
+    <w:rsid w:val="00685278"/>
     <w:rsid w:val="00696BDE"/>
     <w:rsid w:val="006A0E5F"/>
     <w:rsid w:val="006B7D13"/>
     <w:rsid w:val="006E1785"/>
     <w:rsid w:val="006E304C"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="006F11A5"/>
     <w:rsid w:val="006F2097"/>
     <w:rsid w:val="006F214A"/>
     <w:rsid w:val="007434D3"/>
     <w:rsid w:val="007520AC"/>
     <w:rsid w:val="00754026"/>
     <w:rsid w:val="00760B65"/>
     <w:rsid w:val="00765248"/>
+    <w:rsid w:val="00770FAD"/>
+    <w:rsid w:val="007741A2"/>
     <w:rsid w:val="00775741"/>
     <w:rsid w:val="00790E8C"/>
+    <w:rsid w:val="007947F9"/>
     <w:rsid w:val="00797678"/>
     <w:rsid w:val="007A0CBF"/>
     <w:rsid w:val="007A7D55"/>
     <w:rsid w:val="007B0B1B"/>
     <w:rsid w:val="007B2B6E"/>
+    <w:rsid w:val="007B6BC1"/>
+    <w:rsid w:val="007C3F3D"/>
     <w:rsid w:val="007C4BDD"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F446C"/>
     <w:rsid w:val="0080034C"/>
     <w:rsid w:val="00801291"/>
     <w:rsid w:val="00807C16"/>
     <w:rsid w:val="008100B7"/>
     <w:rsid w:val="00812E32"/>
     <w:rsid w:val="00816CC3"/>
+    <w:rsid w:val="00817574"/>
     <w:rsid w:val="008245F5"/>
+    <w:rsid w:val="00835A12"/>
+    <w:rsid w:val="00840538"/>
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="0088347D"/>
     <w:rsid w:val="008C09FF"/>
     <w:rsid w:val="008C0E3D"/>
     <w:rsid w:val="008C6115"/>
+    <w:rsid w:val="008E08DD"/>
     <w:rsid w:val="008E6807"/>
+    <w:rsid w:val="008F401E"/>
     <w:rsid w:val="008F4333"/>
+    <w:rsid w:val="00901402"/>
     <w:rsid w:val="00902F97"/>
     <w:rsid w:val="0091082B"/>
     <w:rsid w:val="0092767E"/>
     <w:rsid w:val="00927A12"/>
     <w:rsid w:val="00934172"/>
     <w:rsid w:val="00941667"/>
+    <w:rsid w:val="00942805"/>
     <w:rsid w:val="0094563D"/>
     <w:rsid w:val="00947FBF"/>
+    <w:rsid w:val="00967163"/>
     <w:rsid w:val="0096779D"/>
     <w:rsid w:val="00983909"/>
     <w:rsid w:val="00985195"/>
     <w:rsid w:val="009958C9"/>
     <w:rsid w:val="009A689F"/>
     <w:rsid w:val="009A6FF6"/>
     <w:rsid w:val="009A777D"/>
     <w:rsid w:val="009B222A"/>
+    <w:rsid w:val="009B25A3"/>
     <w:rsid w:val="009C28FB"/>
+    <w:rsid w:val="009C4259"/>
     <w:rsid w:val="009D18F2"/>
     <w:rsid w:val="009D1C36"/>
     <w:rsid w:val="009D481E"/>
+    <w:rsid w:val="009F13D6"/>
     <w:rsid w:val="009F150D"/>
+    <w:rsid w:val="009F5E74"/>
+    <w:rsid w:val="00A030A6"/>
+    <w:rsid w:val="00A12672"/>
     <w:rsid w:val="00A16D21"/>
     <w:rsid w:val="00A20404"/>
     <w:rsid w:val="00A2711B"/>
     <w:rsid w:val="00A30EA7"/>
+    <w:rsid w:val="00A332E6"/>
     <w:rsid w:val="00A37DF2"/>
     <w:rsid w:val="00A521BC"/>
     <w:rsid w:val="00A52723"/>
     <w:rsid w:val="00A52D42"/>
     <w:rsid w:val="00A54BBA"/>
     <w:rsid w:val="00A5620A"/>
     <w:rsid w:val="00A56EAF"/>
     <w:rsid w:val="00A74F69"/>
+    <w:rsid w:val="00A914CB"/>
+    <w:rsid w:val="00A91CAD"/>
     <w:rsid w:val="00A95D2C"/>
     <w:rsid w:val="00AB5C77"/>
     <w:rsid w:val="00AC06B9"/>
     <w:rsid w:val="00AC244A"/>
     <w:rsid w:val="00AD61F2"/>
     <w:rsid w:val="00AE0A20"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rsid w:val="00AF7A9E"/>
     <w:rsid w:val="00B0399E"/>
+    <w:rsid w:val="00B0682A"/>
     <w:rsid w:val="00B21DD3"/>
     <w:rsid w:val="00B25594"/>
     <w:rsid w:val="00B450D7"/>
     <w:rsid w:val="00B578FA"/>
     <w:rsid w:val="00B63FBB"/>
     <w:rsid w:val="00B650C8"/>
     <w:rsid w:val="00B7649E"/>
     <w:rsid w:val="00B80860"/>
     <w:rsid w:val="00B82D12"/>
     <w:rsid w:val="00B87027"/>
+    <w:rsid w:val="00B92FE5"/>
     <w:rsid w:val="00B94365"/>
     <w:rsid w:val="00BA1C54"/>
     <w:rsid w:val="00BA2714"/>
     <w:rsid w:val="00BA353D"/>
     <w:rsid w:val="00BA3942"/>
     <w:rsid w:val="00BB41D8"/>
     <w:rsid w:val="00BB6229"/>
     <w:rsid w:val="00BD485E"/>
     <w:rsid w:val="00BD7FFA"/>
     <w:rsid w:val="00BF1CB5"/>
     <w:rsid w:val="00C0592B"/>
+    <w:rsid w:val="00C114BA"/>
     <w:rsid w:val="00C12B6A"/>
     <w:rsid w:val="00C24392"/>
     <w:rsid w:val="00C3166D"/>
     <w:rsid w:val="00C3661C"/>
     <w:rsid w:val="00C37BC2"/>
+    <w:rsid w:val="00C40130"/>
     <w:rsid w:val="00C55FA7"/>
     <w:rsid w:val="00C76DC5"/>
     <w:rsid w:val="00CA6F94"/>
     <w:rsid w:val="00CB685F"/>
     <w:rsid w:val="00CD2C32"/>
+    <w:rsid w:val="00CF2585"/>
     <w:rsid w:val="00D03A09"/>
+    <w:rsid w:val="00D10A2D"/>
     <w:rsid w:val="00D13CCA"/>
+    <w:rsid w:val="00D24551"/>
     <w:rsid w:val="00D35A08"/>
+    <w:rsid w:val="00D5202F"/>
+    <w:rsid w:val="00D532FF"/>
     <w:rsid w:val="00D60837"/>
     <w:rsid w:val="00D64B1C"/>
     <w:rsid w:val="00D71DFE"/>
     <w:rsid w:val="00D72280"/>
     <w:rsid w:val="00D766DB"/>
+    <w:rsid w:val="00D82F62"/>
     <w:rsid w:val="00D83D3F"/>
     <w:rsid w:val="00D90834"/>
     <w:rsid w:val="00D930C3"/>
     <w:rsid w:val="00D97447"/>
     <w:rsid w:val="00DB6C03"/>
     <w:rsid w:val="00DC067B"/>
     <w:rsid w:val="00DC1099"/>
     <w:rsid w:val="00DC207A"/>
     <w:rsid w:val="00DC6D73"/>
+    <w:rsid w:val="00DD3B9F"/>
     <w:rsid w:val="00DD5743"/>
+    <w:rsid w:val="00DD59C6"/>
     <w:rsid w:val="00DD734F"/>
     <w:rsid w:val="00DE6ECF"/>
     <w:rsid w:val="00E06450"/>
     <w:rsid w:val="00E07B69"/>
     <w:rsid w:val="00E11129"/>
+    <w:rsid w:val="00E25FAE"/>
     <w:rsid w:val="00E3254E"/>
+    <w:rsid w:val="00E35FDC"/>
+    <w:rsid w:val="00E5571E"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E57E01"/>
     <w:rsid w:val="00E612CC"/>
+    <w:rsid w:val="00E6262B"/>
+    <w:rsid w:val="00E635B8"/>
     <w:rsid w:val="00E71AC8"/>
     <w:rsid w:val="00E774EF"/>
+    <w:rsid w:val="00E9367D"/>
     <w:rsid w:val="00E97089"/>
     <w:rsid w:val="00EA2BB5"/>
     <w:rsid w:val="00EB0F08"/>
     <w:rsid w:val="00EC00F7"/>
     <w:rsid w:val="00EC19D0"/>
     <w:rsid w:val="00ED0B67"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED64DC"/>
     <w:rsid w:val="00ED738D"/>
+    <w:rsid w:val="00F0521D"/>
     <w:rsid w:val="00F1049D"/>
     <w:rsid w:val="00F13F4C"/>
+    <w:rsid w:val="00F14822"/>
     <w:rsid w:val="00F26C06"/>
     <w:rsid w:val="00F4210F"/>
+    <w:rsid w:val="00F42A9E"/>
     <w:rsid w:val="00F44C1A"/>
     <w:rsid w:val="00F458CB"/>
     <w:rsid w:val="00F527D4"/>
+    <w:rsid w:val="00F739E7"/>
     <w:rsid w:val="00F847CF"/>
     <w:rsid w:val="00F86282"/>
+    <w:rsid w:val="00F91A09"/>
     <w:rsid w:val="00F91E18"/>
     <w:rsid w:val="00F945EF"/>
+    <w:rsid w:val="00F94EEA"/>
+    <w:rsid w:val="00FB2AFE"/>
     <w:rsid w:val="00FB659F"/>
     <w:rsid w:val="00FB6D9F"/>
+    <w:rsid w:val="00FC459F"/>
+    <w:rsid w:val="00FC606F"/>
+    <w:rsid w:val="00FC77A7"/>
     <w:rsid w:val="00FD031A"/>
     <w:rsid w:val="00FD09C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FDE5690"/>
   <w15:docId w15:val="{4256D23A-B4DF-485A-BB4F-F6A27C360D64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5425,59 +6093,59 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:rsid w:val="00567FAD"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005A62EA"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Fannie Mae Color Palette 2">
       <a:dk1>
         <a:srgbClr val="121212"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="05304D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EDEBE9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="085280"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="238196"/>
       </a:accent2>
       <a:accent3>
@@ -5654,59 +6322,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A38A39685083743A55D8D8F915C73B4" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="12d2fac38f2f84a0d4513a5c46e3e21e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f21e48a-f1f3-464e-8823-b1971a44b565" xmlns:ns3="60f587b6-3e2c-4190-82d5-9c37f09bd929" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="823ccbc3b83dfdef75a015f71fbe32db" ns2:_="" ns3:_="">
     <xsd:import namespace="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
     <xsd:import namespace="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -5857,152 +6529,148 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="60f587b6-3e2c-4190-82d5-9c37f09bd929" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f21e48a-f1f3-464e-8823-b1971a44b565">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32D2E3C4-088B-4B7B-9CFB-C4E0FD4496E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E87AB-8970-47D4-8FA7-B48B500204F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F06ECAC-78D4-40FA-96D5-EB13D9442E21}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
     <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89C93156-42EB-4FBA-82BD-6FDEDD96818C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2067</Characters>
+  <Pages>3</Pages>
+  <Words>510</Words>
+  <Characters>2811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2425</CharactersWithSpaces>
+  <CharactersWithSpaces>3293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Fannie Mae</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A38A39685083743A55D8D8F915C73B4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>5c768a59,73d3dde4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Calibri</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">