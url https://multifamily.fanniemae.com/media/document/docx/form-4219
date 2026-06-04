--- v0 (2025-10-15)
+++ v1 (2026-06-04)
@@ -1,75 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DACFE3C" w14:textId="77777777" w:rsidR="00F17DE3" w:rsidRDefault="00D65E52" w:rsidP="00F17DE3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FC2C136" wp14:editId="0BD15A99">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FC2C136" wp14:editId="0BD15A99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3921760</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-229539</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3101009" cy="310515"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3101009" cy="310515"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
@@ -134,51 +133,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="1FC2C136" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:308.8pt;margin-top:-18.05pt;width:244.15pt;height:24.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDaAZ7gPgIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+0hCoWsjQsWomCah&#10;thJMfTaOTSI5Ps82JOyv39kJlHV7mvZifD/y+b777pg9dI0iR2FdDbqg2SilRGgOZa33Bf2+XX26&#10;o8R5pkumQIuCnoSjD/OPH2atycUYKlClsARBtMtbU9DKe5MnieOVaJgbgREagxJswzyadp+UlrWI&#10;3qhknKa3SQu2NBa4cA69j32QziO+lIL7Zymd8EQVFGvz8bTx3IUzmc9YvrfMVDUfymD/UEXDao2P&#10;XqAemWfkYOs/oJqaW3Ag/YhDk4CUNReRA7LJ0ndsNhUzInLB5jhzaZP7f7D86fhiSV2idpRo1qBE&#10;W9F58gU6koXutMblmLQxmOY7dIfMwe/QGUh30jbhF+kQjGOfT5feBjCOzpsM+aX3lHCMoTHNpgEm&#10;efvaWOe/CmhIuBTUonaxpey4dr5PPaeExxyoulzVSkUjzItYKkuODJVWPtaI4L9lKU3agt7eTNMI&#10;rCF83iMrjbUErj2ncPPdrhuI7qA8IX8L/fw4w1c1Frlmzr8wiwODlHEJ/DMeUgE+AsONkgrsz7/5&#10;Qz7qiFFKWhzAgrofB2YFJeqbRoXvs8kkTGw0JtPPYzTsdWR3HdGHZgnIHFXE6uI15Ht1vkoLzSvu&#10;yiK8iiGmOb5dUH++Ln2/FrhrXCwWMQln1DC/1hvDA3TodJBg270yawadPCr8BOdRZfk7ufrc8KWG&#10;xcGDrKOWocF9V4e+43zHaRh2MSzQtR2z3v4x5r8AAAD//wMAUEsDBBQABgAIAAAAIQB9KGEd4wAA&#10;AAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6HzZh4Me1CSWlFlsYYPxJvFj/ibcqO&#10;QGRnCbsF/PduT3qbyTx553nz3Ww6MdLgWssK4mUEgriyuuVawWv5sNiCcB5ZY2eZFPyQg11xfpZj&#10;pu3ELzTufS1CCLsMFTTe95mUrmrIoFvanjjcvuxg0Id1qKUecArhppOrKEqlwZbDhwZ7umuo+t4f&#10;jYLPq/rj2c2Pb1OyTvr7p7HcvOtSqcuL+fYGhKfZ/8Fw0g/qUASngz2ydqJTkMabNKAKFkkagzgR&#10;cbS+BnEI02oLssjl/w7FLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDaAZ7gPgIAAHkE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB9KGEd4wAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAJgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAqAUA&#10;AAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:308.8pt;margin-top:-18.05pt;width:244.15pt;height:24.45pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQChrzAzKgIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X2ynSdcacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms22nYRSZF6uPro2cPXaPIQVhXgy5oNkopEZpDWetdQb+/rj7d&#10;UeI80yVToEVBj8LRh/nHD7PW5GIMFahSWIIg2uWtKWjlvcmTxPFKNMyNwAiNRgm2YR5Vu0tKy1pE&#10;b1QyTtPbpAVbGgtcOIe3j72RziO+lIL7Zymd8EQVFHPz8bTx3IYzmc9YvrPMVDUf0mD/kEXDao1B&#10;z1CPzDOyt/UfUE3NLTiQfsShSUDKmotYA1aTpe+q2VTMiFgLNseZc5vc/4PlT4eNebHEd1+gwwGG&#10;hrTG5Q4vQz2dtE34YqYE7djC47ltovOE4+VNhqmn95RwtKEyzaYBJrm8Ntb5rwIaEoSCWhxL7BY7&#10;rJ3vXU8uIZgDVZerWqmoBCqIpbLkwHCIysccEfw3L6VJW9Dbm2kagTWE5z2y0pjLpaYg+W7bDYVu&#10;oTxi/RZ6ajjDVzUmuWbOvzCLXMCSkd/+GQ+pAIPAIFFSgf35t/vgjyNCKyUtcqug7seeWUGJ+qZx&#10;ePfZZBLIGJXJ9PMYFXtt2V5b9L5ZAlae4SYZHsXg79VJlBaaN1yDRYiKJqY5xi6oP4lL3zMe14iL&#10;xSI6If0M82u9MTxAh06HEbx2b8yaYU4eJ/wEJxay/N24et/wUsNi70HWcZahwX1Xh74jdSMbhjUL&#10;u3GtR6/Lz2D+CwAA//8DAFBLAwQUAAYACAAAACEAfShhHeMAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPTU+DQBCG7yb+h82YeDHtQklpRZbGGD8SbxY/4m3KjkBkZwm7Bfz3bk96m8k8eed5891s&#10;OjHS4FrLCuJlBIK4srrlWsFr+bDYgnAeWWNnmRT8kINdcX6WY6btxC807n0tQgi7DBU03veZlK5q&#10;yKBb2p443L7sYNCHdailHnAK4aaTqyhKpcGWw4cGe7prqPreH42Cz6v649nNj29Tsk76+6ex3Lzr&#10;UqnLi/n2BoSn2f/BcNIP6lAEp4M9snaiU5DGmzSgChZJGoM4EXG0vgZxCNNqC7LI5f8OxS8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAoa8wMyoCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAfShhHeMAAAALAQAADwAAAAAAAAAAAAAAAACE&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="76BFF596" w14:textId="0384F1D5" w:rsidR="00055F6D" w:rsidRPr="000D3E5B" w:rsidRDefault="00702D5E" w:rsidP="00055F6D">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:caps/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00702D5E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>12 Month Notice to Borrower</w:t>
                       </w:r>
                       <w:r w:rsidR="00D65E52">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
@@ -199,52 +198,50 @@
                       </w:r>
                       <w:r w:rsidRPr="00702D5E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> (In Place Loans)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="77332993" w14:textId="73B1F911" w:rsidR="00702D5E" w:rsidRPr="00F17DE3" w:rsidRDefault="00702D5E" w:rsidP="00F17DE3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00754EAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Each Lender should consider tailoring this letter to special situations, such as a Borrower with multiple Fannie Mae </w:t>
       </w:r>
       <w:r w:rsidR="003E1DAE" w:rsidRPr="00754EAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mortgage L</w:t>
       </w:r>
       <w:r w:rsidRPr="00754EAF">
@@ -372,51 +369,69 @@
         <w:t>RE:</w:t>
       </w:r>
       <w:r w:rsidRPr="00702D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Fannie Mae </w:t>
       </w:r>
       <w:r w:rsidR="00097355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mortgage </w:t>
       </w:r>
       <w:r w:rsidRPr="00702D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Loan No.______</w:t>
+        <w:t xml:space="preserve">Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00702D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>No._</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00702D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50804080" w14:textId="77777777" w:rsidR="00702D5E" w:rsidRPr="00702D5E" w:rsidRDefault="00702D5E" w:rsidP="00D720C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00702D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>[Property Name and Address]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63373D53" w14:textId="77777777" w:rsidR="00702D5E" w:rsidRPr="00702D5E" w:rsidRDefault="00702D5E" w:rsidP="00D720C5">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -714,57 +729,67 @@
       </w:r>
       <w:r w:rsidR="00E50637">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">it is </w:t>
       </w:r>
       <w:r w:rsidRPr="00D720C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aware of].  However, if this is not feasible, you may be able to refinance your loan under the </w:t>
       </w:r>
       <w:r w:rsidR="00DE0ED3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fannie Mae’s </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D720C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In Place Loan refinance guidelines.  </w:t>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D720C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Place Loan refinance guidelines.  </w:t>
       </w:r>
       <w:r w:rsidR="00837773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00420196">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Property </w:t>
       </w:r>
       <w:r w:rsidR="00837773">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is in good condition, these</w:t>
       </w:r>
@@ -840,87 +865,131 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D720C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please keep us informed regarding your progress in securing financing to meet your balloon payment obligation.  Be sure to allow enough time to investigate alternative refinance options, including </w:t>
       </w:r>
       <w:r w:rsidR="001A0F4E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Fannie Mae’s </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D720C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In Place Loan refinance option if necessary.</w:t>
+        <w:t>In</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D720C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Place Loan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D720C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>refinance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D720C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="410D2DE8" w14:textId="77777777" w:rsidR="00D720C5" w:rsidRPr="00D720C5" w:rsidRDefault="00D720C5" w:rsidP="00D720C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0348721E" w14:textId="31E635F1" w:rsidR="00702D5E" w:rsidRPr="00702D5E" w:rsidRDefault="00702D5E" w:rsidP="00D720C5">
+    <w:p w14:paraId="0348721E" w14:textId="018F24D7" w:rsidR="00702D5E" w:rsidRPr="00702D5E" w:rsidRDefault="00702D5E" w:rsidP="00D720C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D720C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Please do hesitate to call us at [</w:t>
+        <w:t>Please do</w:t>
+      </w:r>
+      <w:r w:rsidR="00595D9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D720C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hesitate to call us at [</w:t>
       </w:r>
       <w:r w:rsidR="00F23D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">insert </w:t>
       </w:r>
       <w:r w:rsidR="00F23D9C" w:rsidRPr="00B44357">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">phone </w:t>
       </w:r>
       <w:r w:rsidR="00F23D9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -986,465 +1055,705 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DCE3E7A" w14:textId="0CBFF287" w:rsidR="00D720C5" w:rsidRDefault="00702D5E" w:rsidP="00D720C5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00702D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[Lender]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D720C5" w:rsidSect="00702D5E">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="547" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06CBAB0E" w14:textId="77777777" w:rsidR="00502D3A" w:rsidRDefault="00502D3A" w:rsidP="00790E8C">
+    <w:p w14:paraId="65C4C509" w14:textId="77777777" w:rsidR="009774D0" w:rsidRDefault="009774D0" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A62DFF0" w14:textId="77777777" w:rsidR="00502D3A" w:rsidRDefault="00502D3A" w:rsidP="00790E8C">
+    <w:p w14:paraId="34D7AAFF" w14:textId="77777777" w:rsidR="009774D0" w:rsidRDefault="009774D0" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro SemiBold">
     <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3DBEF74F" w14:textId="77777777" w:rsidR="00A55130" w:rsidRDefault="00A55130">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DBEF74F" w14:textId="16C9D4D6" w:rsidR="00A55130" w:rsidRDefault="00595D9A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57F6C911" wp14:editId="5E2B194E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="931067440" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4DC2494A" w14:textId="31826ED4" w:rsidR="00595D9A" w:rsidRPr="00595D9A" w:rsidRDefault="00595D9A" w:rsidP="00595D9A">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00595D9A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="57F6C911" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251657728;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4DC2494A" w14:textId="31826ED4" w:rsidR="00595D9A" w:rsidRPr="00595D9A" w:rsidRDefault="00595D9A" w:rsidP="00595D9A">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00595D9A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="408DC26C" w14:textId="32364B94" w:rsidR="00790E8C" w:rsidRPr="008E6807" w:rsidRDefault="002147B2" w:rsidP="002147B2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="408DC26C" w14:textId="6A94FDEB" w:rsidR="00790E8C" w:rsidRPr="008E6807" w:rsidRDefault="00595D9A" w:rsidP="002147B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008E6807">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:noProof/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7381EC6C" wp14:editId="36611273">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="770037647" name="Text Box 3" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6125219D" w14:textId="68875D93" w:rsidR="00595D9A" w:rsidRPr="00595D9A" w:rsidRDefault="00595D9A" w:rsidP="00595D9A">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00595D9A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7381EC6C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658752;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBlVlEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kk0HZ7mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T16789Bukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm54Pwb7hyk0aww2&#10;vZS6Z4GRg2v+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukB4vDSbz29uMMQx9nk6m04Trtn1tnU+fBegSTRK6pCWhBY7&#10;bnzAjpg6pMRmBtaNUokaZd44MDF6suuI0QrdriNN9Wr8HVQn3MrBmXBv+brB1hvmwxNzyDBOi6oN&#10;j3hIBW1JobcoqcH9+ps/5iPwGKWkRcWU1KCkKVE/DBIymU3zPCos/aHhBmOXjPHXfBbj5qDvAMU4&#10;xndheTJjclCDKR3oFxT1KnbDEDMce5Z0N5h34axffBRcrFYpCcVkWdiYreWxdMQsAvrcvTBne9QD&#10;8vUAg6ZY8Q78c2686e3qEJCCxEzE94xmDzsKMRHWP5qo9Nf/Kev6tJe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5ji&#10;Wg4h/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQ&#10;NRnde0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMk&#10;k053xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4B&#10;PxKvl710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQGVWUS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7&#10;Q6TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6125219D" w14:textId="68875D93" w:rsidR="00595D9A" w:rsidRPr="00595D9A" w:rsidRDefault="00595D9A" w:rsidP="00595D9A">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00595D9A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F17DE3">
+    <w:r w:rsidR="004A5162">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2020</w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="007F446C" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>xxxx – Month Year</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="008E6807">
+    <w:r w:rsidR="002147B2" w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="19687D4E" w14:textId="77777777" w:rsidR="000A7DD5" w:rsidRDefault="000A7DD5"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="20E32EE0" w14:textId="2ABAA93C" w:rsidR="000A7DD5" w:rsidRPr="00702D5E" w:rsidRDefault="00BF1CB5" w:rsidP="00702D5E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20E32EE0" w14:textId="25C86B3E" w:rsidR="000A7DD5" w:rsidRPr="00702D5E" w:rsidRDefault="00BF1CB5" w:rsidP="00702D5E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F17DE3">
+    <w:r w:rsidR="004A5162">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2020</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
     <w:r w:rsidR="00CF0C43">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>4219</w:t>
     </w:r>
     <w:r w:rsidR="007F446C" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> – </w:t>
+      <w:t xml:space="preserve"> –</w:t>
     </w:r>
-    <w:r w:rsidR="00A55130">
+    <w:r w:rsidR="00171F3A">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>November</w:t>
+      <w:t xml:space="preserve"> April</w:t>
     </w:r>
-    <w:r w:rsidR="00CF0C43">
+    <w:r w:rsidR="00FF6F65">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2020</w:t>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
@@ -1492,102 +1801,92 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40909ABF" w14:textId="77777777" w:rsidR="00502D3A" w:rsidRDefault="00502D3A" w:rsidP="00790E8C">
+    <w:p w14:paraId="3036C71C" w14:textId="77777777" w:rsidR="009774D0" w:rsidRDefault="009774D0" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BA1F2DE" w14:textId="77777777" w:rsidR="00502D3A" w:rsidRDefault="00502D3A" w:rsidP="00790E8C">
+    <w:p w14:paraId="3CDCE0CC" w14:textId="77777777" w:rsidR="009774D0" w:rsidRDefault="009774D0" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61747932" w14:textId="77777777" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70A7A435" w14:textId="4020BBD0" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="005759A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="741CF69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04513FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522CB826"/>
     <w:lvl w:ilvl="0" w:tplc="4C36491C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2811,254 +3110,263 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6264"/>
         </w:tabs>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C200275E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6984"/>
         </w:tabs>
         <w:ind w:left="6984" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2133160135">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="762340437">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="576597642">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2054621385">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="29499487">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="777070442">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1318148405">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1462072869">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="309215399">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="119694018">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="78647316">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1998801548">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="115"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485680"/>
     <w:rsid w:val="0000133D"/>
     <w:rsid w:val="000045CC"/>
     <w:rsid w:val="00023B9C"/>
     <w:rsid w:val="000245AA"/>
     <w:rsid w:val="00024A02"/>
     <w:rsid w:val="00026B46"/>
     <w:rsid w:val="00033A3A"/>
     <w:rsid w:val="0004197F"/>
     <w:rsid w:val="00055F6D"/>
     <w:rsid w:val="000616D1"/>
     <w:rsid w:val="00067EB0"/>
     <w:rsid w:val="00072B46"/>
     <w:rsid w:val="000937D4"/>
     <w:rsid w:val="00093D36"/>
     <w:rsid w:val="00097355"/>
     <w:rsid w:val="000A7DD5"/>
     <w:rsid w:val="000B5765"/>
     <w:rsid w:val="000B777D"/>
     <w:rsid w:val="000C2FB7"/>
     <w:rsid w:val="000C3B15"/>
     <w:rsid w:val="000D3E5B"/>
     <w:rsid w:val="000E38EC"/>
     <w:rsid w:val="000F0A17"/>
     <w:rsid w:val="00110DF8"/>
     <w:rsid w:val="001255ED"/>
     <w:rsid w:val="00135C2A"/>
     <w:rsid w:val="00147C84"/>
     <w:rsid w:val="00165719"/>
+    <w:rsid w:val="00171F3A"/>
     <w:rsid w:val="00172C48"/>
     <w:rsid w:val="00173324"/>
     <w:rsid w:val="0019009A"/>
     <w:rsid w:val="00193021"/>
     <w:rsid w:val="001A0F4E"/>
     <w:rsid w:val="001E2F05"/>
     <w:rsid w:val="001F1485"/>
     <w:rsid w:val="002147B2"/>
     <w:rsid w:val="00225B87"/>
     <w:rsid w:val="0024359C"/>
     <w:rsid w:val="0024479E"/>
     <w:rsid w:val="00252BEB"/>
     <w:rsid w:val="00276B5B"/>
     <w:rsid w:val="00285128"/>
     <w:rsid w:val="002865DE"/>
     <w:rsid w:val="002962E3"/>
     <w:rsid w:val="002B1770"/>
     <w:rsid w:val="002B2D70"/>
+    <w:rsid w:val="002B472D"/>
     <w:rsid w:val="002E0564"/>
     <w:rsid w:val="002E1428"/>
     <w:rsid w:val="00316612"/>
     <w:rsid w:val="0033756D"/>
     <w:rsid w:val="0034399D"/>
     <w:rsid w:val="00367CA8"/>
     <w:rsid w:val="0037083D"/>
     <w:rsid w:val="00376F2D"/>
     <w:rsid w:val="003927BD"/>
     <w:rsid w:val="003B70A7"/>
     <w:rsid w:val="003C2B03"/>
     <w:rsid w:val="003E11E3"/>
     <w:rsid w:val="003E1DAE"/>
     <w:rsid w:val="003E79B3"/>
     <w:rsid w:val="003F1AF7"/>
     <w:rsid w:val="00401761"/>
     <w:rsid w:val="00405742"/>
     <w:rsid w:val="004117E7"/>
     <w:rsid w:val="00420196"/>
     <w:rsid w:val="0044315E"/>
     <w:rsid w:val="004627F9"/>
     <w:rsid w:val="00467CDB"/>
     <w:rsid w:val="00477553"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="00485680"/>
     <w:rsid w:val="00493247"/>
     <w:rsid w:val="004A0130"/>
+    <w:rsid w:val="004A5162"/>
     <w:rsid w:val="004C3C38"/>
     <w:rsid w:val="004C538C"/>
     <w:rsid w:val="004C6F8E"/>
     <w:rsid w:val="004C711A"/>
     <w:rsid w:val="004D27B2"/>
     <w:rsid w:val="004D335E"/>
     <w:rsid w:val="004F5963"/>
     <w:rsid w:val="00500138"/>
     <w:rsid w:val="00502D3A"/>
     <w:rsid w:val="0051530E"/>
     <w:rsid w:val="00523F64"/>
     <w:rsid w:val="0054614B"/>
     <w:rsid w:val="00566BCD"/>
     <w:rsid w:val="00571571"/>
     <w:rsid w:val="00574EBC"/>
     <w:rsid w:val="005759A0"/>
     <w:rsid w:val="0058167D"/>
     <w:rsid w:val="00590753"/>
     <w:rsid w:val="005917E6"/>
+    <w:rsid w:val="00595D9A"/>
     <w:rsid w:val="005A1D9D"/>
     <w:rsid w:val="005B2A38"/>
     <w:rsid w:val="005B6FC8"/>
     <w:rsid w:val="005D1A5C"/>
     <w:rsid w:val="00627099"/>
     <w:rsid w:val="006334F9"/>
     <w:rsid w:val="0063396A"/>
     <w:rsid w:val="0063454F"/>
     <w:rsid w:val="00654670"/>
     <w:rsid w:val="00681838"/>
     <w:rsid w:val="00696BDE"/>
     <w:rsid w:val="006A0E5F"/>
     <w:rsid w:val="006B7D13"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="006F2097"/>
     <w:rsid w:val="00702D5E"/>
+    <w:rsid w:val="00742939"/>
     <w:rsid w:val="007520AC"/>
     <w:rsid w:val="00754EAF"/>
     <w:rsid w:val="00760B65"/>
     <w:rsid w:val="00765248"/>
     <w:rsid w:val="00766A6B"/>
     <w:rsid w:val="00775741"/>
     <w:rsid w:val="00790E8C"/>
     <w:rsid w:val="007A0CBF"/>
     <w:rsid w:val="007A7A92"/>
     <w:rsid w:val="007A7D55"/>
     <w:rsid w:val="007B0B1B"/>
     <w:rsid w:val="007B2B6E"/>
     <w:rsid w:val="007C4BDD"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007F446C"/>
     <w:rsid w:val="00807C16"/>
     <w:rsid w:val="008100B7"/>
     <w:rsid w:val="00816CC3"/>
     <w:rsid w:val="008245F5"/>
     <w:rsid w:val="00837773"/>
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="0088347D"/>
     <w:rsid w:val="008C6115"/>
+    <w:rsid w:val="008D5F9F"/>
     <w:rsid w:val="008E6807"/>
     <w:rsid w:val="00902F97"/>
     <w:rsid w:val="00934172"/>
     <w:rsid w:val="00941667"/>
     <w:rsid w:val="0094563D"/>
     <w:rsid w:val="00947FBF"/>
     <w:rsid w:val="00973B5B"/>
+    <w:rsid w:val="009774D0"/>
     <w:rsid w:val="00983909"/>
     <w:rsid w:val="00985195"/>
     <w:rsid w:val="009958C9"/>
     <w:rsid w:val="009A689F"/>
     <w:rsid w:val="009A777D"/>
     <w:rsid w:val="009B222A"/>
     <w:rsid w:val="009B6D1F"/>
     <w:rsid w:val="009C28FB"/>
     <w:rsid w:val="009D18F2"/>
     <w:rsid w:val="009D1C36"/>
     <w:rsid w:val="009F150D"/>
     <w:rsid w:val="00A16D21"/>
     <w:rsid w:val="00A2711B"/>
     <w:rsid w:val="00A30EA7"/>
     <w:rsid w:val="00A37DF2"/>
     <w:rsid w:val="00A521BC"/>
     <w:rsid w:val="00A52723"/>
     <w:rsid w:val="00A52D42"/>
     <w:rsid w:val="00A54BBA"/>
     <w:rsid w:val="00A55130"/>
     <w:rsid w:val="00A5620A"/>
     <w:rsid w:val="00A56EAF"/>
     <w:rsid w:val="00A74F69"/>
     <w:rsid w:val="00A76E4A"/>
     <w:rsid w:val="00A87070"/>
@@ -3098,104 +3406,107 @@
     <w:rsid w:val="00D357D1"/>
     <w:rsid w:val="00D35A08"/>
     <w:rsid w:val="00D64B1C"/>
     <w:rsid w:val="00D65E52"/>
     <w:rsid w:val="00D71DFE"/>
     <w:rsid w:val="00D720C5"/>
     <w:rsid w:val="00D72280"/>
     <w:rsid w:val="00D766DB"/>
     <w:rsid w:val="00D90834"/>
     <w:rsid w:val="00D930C3"/>
     <w:rsid w:val="00D97447"/>
     <w:rsid w:val="00DB6C03"/>
     <w:rsid w:val="00DC067B"/>
     <w:rsid w:val="00DC207A"/>
     <w:rsid w:val="00DC6D73"/>
     <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD734F"/>
     <w:rsid w:val="00DE0ED3"/>
     <w:rsid w:val="00DE6ECF"/>
     <w:rsid w:val="00E06450"/>
     <w:rsid w:val="00E11129"/>
     <w:rsid w:val="00E3254E"/>
     <w:rsid w:val="00E50637"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E57E01"/>
+    <w:rsid w:val="00E63C85"/>
     <w:rsid w:val="00E71AC8"/>
     <w:rsid w:val="00E774EF"/>
     <w:rsid w:val="00EB0F08"/>
     <w:rsid w:val="00EC00F7"/>
     <w:rsid w:val="00EC13B3"/>
     <w:rsid w:val="00EC19D0"/>
     <w:rsid w:val="00ED0B67"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED738D"/>
     <w:rsid w:val="00F1049D"/>
     <w:rsid w:val="00F13F4C"/>
     <w:rsid w:val="00F17DE3"/>
     <w:rsid w:val="00F23D9C"/>
+    <w:rsid w:val="00F325D7"/>
     <w:rsid w:val="00F4210F"/>
     <w:rsid w:val="00F458CB"/>
     <w:rsid w:val="00F527D4"/>
     <w:rsid w:val="00F847CF"/>
     <w:rsid w:val="00F86282"/>
     <w:rsid w:val="00F91E18"/>
     <w:rsid w:val="00F945EF"/>
     <w:rsid w:val="00FB659F"/>
     <w:rsid w:val="00FD031A"/>
     <w:rsid w:val="00FD09C0"/>
+    <w:rsid w:val="00FF6F65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="694F29D9"/>
   <w15:docId w15:val="{4256D23A-B4DF-485A-BB4F-F6A27C360D64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4580,63 +4891,73 @@
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00055F6D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="063D5F" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00595D9A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Fannie Mae Color Palette 2">
       <a:dk1>
         <a:srgbClr val="121212"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="05304D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EDEBE9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="085280"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="238196"/>
       </a:accent2>
       <a:accent3>
@@ -4813,59 +5134,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009DDBE51BC0575F4FA2D41A228E857949" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d37c5aad4f924d68011a88c118de7ff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e651b322-f6ea-4786-a345-87ee5924b103" xmlns:ns3="d40f6951-390c-43f8-8765-17ed0b22aee9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="695b32eaea31a933d428cc3c33db7245" ns2:_="" ns3:_="">
     <xsd:import namespace="e651b322-f6ea-4786-a345-87ee5924b103"/>
     <xsd:import namespace="d40f6951-390c-43f8-8765-17ed0b22aee9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e651b322-f6ea-4786-a345-87ee5924b103" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -5000,137 +5312,179 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30B343D6-6592-4C2A-8062-E9B3B244367C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e651b322-f6ea-4786-a345-87ee5924b103"/>
     <ds:schemaRef ds:uri="d40f6951-390c-43f8-8765-17ed0b22aee9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89C93156-42EB-4FBA-82BD-6FDEDD96818C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A1BEB16-D766-4672-B6FC-E8E77E234CA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E87AB-8970-47D4-8FA7-B48B500204F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>340</Words>
-  <Characters>1939</Characters>
+  <Words>363</Words>
+  <Characters>1895</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2275</CharactersWithSpaces>
+  <CharactersWithSpaces>2254</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009DDBE51BC0575F4FA2D41A228E857949</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>2dc6f0c7,377ef630,2de5d78f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-03-30T13:56:47Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>2c53ad92-ae6f-4a07-9812-6b65c9d21aca</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>