--- v0 (2025-10-15)
+++ v1 (2026-08-03)
@@ -1,1879 +1,6774 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003A1D3C" w:rsidRDefault="00FD2FF9" w:rsidP="006148D8">
+    <w:p w14:paraId="00CEAE3E" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRDefault="00FD2FF9" w:rsidP="00CD1092">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calisto MT" w:hAnsi="Calisto MT"/>
           <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5953D6BE" wp14:editId="38C90751">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>4146550</wp:posOffset>
+                  <wp:posOffset>4727274</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
-                  <wp:posOffset>229235</wp:posOffset>
+                  <wp:posOffset>232913</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2774950" cy="398145"/>
-                <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
+                <wp:extent cx="2196981" cy="398145"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2774950" cy="398145"/>
+                          <a:ext cx="2196981" cy="398145"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
+                          <w:p w14:paraId="2CEAEBFC" w14:textId="73DEE131" w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="000000"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007649A9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="000000"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>FORM OF BAILEE LETTER (Warehouse Bank)</w:t>
-[...29 lines deleted...]
-                              <w:fldChar w:fldCharType="end"/>
+                              <w:t>BAILEE LETTER (Warehouse Bank)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
+                          <w:p w14:paraId="16BD3F28" w14:textId="370E51F6" w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="000000"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007649A9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                                 <w:bCs/>
                                 <w:caps/>
                                 <w:color w:val="000000"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>(Cash Purchase)</w:t>
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1554">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ASAP</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C675A4">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> plus</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB1554">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> MBS </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00771346">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">or </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007649A9">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                                <w:bCs/>
+                                <w:caps/>
+                                <w:color w:val="000000"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Cash Purchase)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00055F6D" w:rsidRPr="007649A9" w:rsidRDefault="00055F6D" w:rsidP="00FD2FF9">
+                          <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00055F6D" w:rsidRPr="007649A9" w:rsidRDefault="00055F6D" w:rsidP="00FD2FF9">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                                 <w:caps/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="5953D6BE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:326.5pt;margin-top:18.05pt;width:218.5pt;height:31.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCCXGw/PwIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+lwUCSVixRJSIqhJK&#10;IkGVs/F6wZLtcW3DLv36jr0LIWlPVS9mPPN2PG/eDNOHRityFM5LMAUd9PqUCMOhlGZX0B+b5Zd7&#10;SnxgpmQKjCjoSXj6MPv8aVrbXAxhD6oUjmAS4/PaFnQfgs2zzPO90Mz3wAqDwQqcZgGvbpeVjtWY&#10;Xats2O/fZjW40jrgwnv0PrZBOkv5q0rw8FxVXgSiCoq1hXS6dG7jmc2mLN85ZveSd2Wwf6hCM2nw&#10;0UuqRxYYOTj5RyotuQMPVehx0BlUleQicUA2g/4HNus9syJxweZ4e2mT/39p+dPxxRFZonaUGKZR&#10;oo1oAvkKDRnE7tTW5whaW4SFBt0R2fk9OiPppnI6/iIdgnHs8+nS25iMo3N4dzeajDHEMXYzuR+M&#10;xjFN9va1dT58E6BJNArqULvUUnZc+dBCz5D4mAcly6VUKl3ivIiFcuTIUGkVUo2Y/B1KGVIX9PYG&#10;y4gfGYift5mVwVoi15ZTtEKzbTqiWyhPyN9BOz/e8qXEIlfMhxfmcGCQFy5BeMajUoCPQGdRsgf3&#10;62/+iEcdMUpJjQNYUP/zwJygRH03qPBkMBrFiU2X0fhuiBd3HdleR8xBLwCZo4pYXTIjPqizWTnQ&#10;r7gr8/gqhpjh+HZBw9lchHYtcNe4mM8TCGfUsrAya8tj6ti0KMGmeWXOdjoFVPgJzqPK8g9ytdi2&#10;3fNDgEomLWOD2652fcf5TtPQ7WJcoOt7Qr39Y8x+AwAA//8DAFBLAwQUAAYACAAAACEALZb+beEA&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXBB1StSQhmwqhPiRuNG0IG5u&#10;vCQR8TqK3SS8Pe4JjrMzmv0m38ymEyMNrrWMsFxEIIgrq1uuEXbl03UKwnnFWnWWCeGHHGyK87Nc&#10;ZdpO/Ebj1tcilLDLFELjfZ9J6aqGjHIL2xMH78sORvkgh1rqQU2h3HTyJooSaVTL4UOjenpoqPre&#10;Hg3C51X98erm5/0Ur+L+8WUsb991iXh5Md/fgfA0+78wnPADOhSB6WCPrJ3oEJJVHLZ4hDhZgjgF&#10;onUULgeEdZqCLHL5f0LxCwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIJcbD8/AgAAeQQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC2W/m3hAAAA&#10;CgEAAA8AAAAAAAAAAAAAAAAAmQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:372.25pt;margin-top:18.35pt;width:173pt;height:31.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoNvwRLAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8Lwks0CUirCgrqkpo&#10;dyW22rNxbBLJ8bi2IaG/vmMnfHTbU9WLM/aM38y8ec78oa0VOQrrKtA5HQ5SSoTmUFR6n9Pvr+tP&#10;95Q4z3TBFGiR05Nw9GHx8cO8MZkYQQmqEJYgiHZZY3Jaem+yJHG8FDVzAzBCo1OCrZnHrd0nhWUN&#10;otcqGaXpNGnAFsYCF87h6WPnpIuIL6Xg/llKJzxROcXafFxtXHdhTRZzlu0tM2XF+zLYP1RRs0pj&#10;0gvUI/OMHGz1B1RdcQsOpB9wqBOQsuIi9oDdDNN33WxLZkTsBclx5kKT+3+w/Om4NS+W+PYLtDjA&#10;QEhjXObwMPTTSluHL1ZK0I8Uni60idYTjoej4Ww6ux9SwtF3h9Z4EmCS621jnf8qoCbByKnFsUS2&#10;2HHjfBd6DgnJHKiqWFdKxU2QglgpS44Mh6h8rBHBf4tSmjQ5nd5N0gisIVzvkJXGWq49Bcu3u7Zv&#10;dAfFCfu30EnDGb6usMgNc/6FWdQCtoz69s+4SAWYBHqLkhLsz7+dh3gcEXopaVBbOXU/DswKStQ3&#10;jcObDcfjIMa4GU8+j3Bjbz27W48+1CvAzpFgrC6aId6rsykt1G/4DJYhK7qY5pg7p/5srnyneHxG&#10;XCyXMQjlZ5jf6K3hATowHUbw2r4xa/o5eZzwE5xVyLJ34+piw00Ny4MHWcVZBoI7VnveUbpRDf0z&#10;C2/jdh+jrj+DxS8AAAD//wMAUEsDBBQABgAIAAAAIQB2E8fj4QAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCQuiCXQbqWl7oQQMIkb6wbiljWmrWiSqsna8vZkJzja/vT7+/P1&#10;rDs20uBaaxBuFgIYmcqq1tQIu/L5+g6Y89Io2VlDCD/kYF2cn+UyU3YybzRufc1CiHGZRGi87zPO&#10;XdWQlm5hezLh9mUHLX0Yh5qrQU4hXHf8VogV17I14UMje3psqPreHjXC51X98erml/0ULaP+aTOW&#10;ybsqES8v5od7YJ5m/wfDST+oQxGcDvZolGMdQhLHy4AiRKsE2AkQqQibA0KaxsCLnP+vUPwCAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqDb8ESwCAABUBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdhPH4+EAAAAKAQAADwAAAAAAAAAAAAAAAACG&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
+                    <w:p w14:paraId="2CEAEBFC" w14:textId="73DEE131" w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007649A9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>FORM OF BAILEE LETTER (Warehouse Bank)</w:t>
-[...29 lines deleted...]
-                        <w:fldChar w:fldCharType="end"/>
+                        <w:t>BAILEE LETTER (Warehouse Bank)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
+                    <w:p w14:paraId="16BD3F28" w14:textId="370E51F6" w:rsidR="003A1D3C" w:rsidRPr="007649A9" w:rsidRDefault="003A1D3C" w:rsidP="00FD2FF9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007649A9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
                           <w:bCs/>
                           <w:caps/>
                           <w:color w:val="000000"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>(Cash Purchase)</w:t>
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1554">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ASAP</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C675A4">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> plus</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB1554">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> MBS </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00771346">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">or </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007649A9">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                          <w:bCs/>
+                          <w:caps/>
+                          <w:color w:val="000000"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Cash Purchase)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00055F6D" w:rsidRPr="007649A9" w:rsidRDefault="00055F6D" w:rsidP="00FD2FF9">
+                    <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="00055F6D" w:rsidRPr="007649A9" w:rsidRDefault="00055F6D" w:rsidP="00FD2FF9">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                           <w:caps/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="3938711D" w14:textId="006E9908" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>FORM OF BAILEE LETTER (Warehouse Bank)</w:t>
+        <w:t>BAILEE LETTER (Warehouse Bank)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="72ABA20E" w14:textId="1B59C224" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="008E5B09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Cash Purchase)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ASAP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946088">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plus </w:t>
+      </w:r>
+      <w:r w:rsidR="001A4226">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MBS </w:t>
+      </w:r>
+      <w:r w:rsidR="00946088">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Cash </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgage Loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Purchase)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="6DA84EE5" w14:textId="14C94652" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="008E5B09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[insert date]</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4697" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="5DAB6C7B" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="00814292" w:rsidP="003A1D3C">
+    <w:p w14:paraId="1ECA5223" w14:textId="77777777" w:rsidR="00850239" w:rsidRPr="003A1D3C" w:rsidRDefault="00850239" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354E1CCC" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="00814292" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A28ED" w:rsidRPr="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="006A28ED">
+    <w:p w14:paraId="4857DC72" w14:textId="77777777" w:rsidR="006A28ED" w:rsidRPr="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A28ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Multifamily Certification and Custody Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A00179" w14:textId="08BE2525" w:rsidR="006A28ED" w:rsidRDefault="00962239" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A28ED">
-[...6 lines deleted...]
-        <w:t>Multifamily Certification and Custody Team</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21240 Ridgetop Circle</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A28ED" w:rsidRPr="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="006A28ED">
+    <w:p w14:paraId="296538BA" w14:textId="41C84A8A" w:rsidR="006A28ED" w:rsidRPr="00411F7F" w:rsidRDefault="00962239" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A28ED">
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> Drive</w:t>
+      <w:r w:rsidRPr="00411F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Suites 125-130</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A28ED" w:rsidRPr="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="006A28ED">
+    <w:p w14:paraId="7290FE7E" w14:textId="27032299" w:rsidR="003A1D3C" w:rsidRPr="006A28ED" w:rsidRDefault="00962239" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sterling</w:t>
+      </w:r>
+      <w:r w:rsidR="006A28ED" w:rsidRPr="006A28ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, VA 201</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64F60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>66</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A28ED">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="006A28ED" w:rsidRDefault="006A28ED" w:rsidP="006A28ED">
+    <w:p w14:paraId="0E0E595F" w14:textId="77777777" w:rsidR="00850239" w:rsidRPr="003A1D3C" w:rsidRDefault="00850239" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A28ED">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="006A28ED" w:rsidRPr="003A1D3C" w:rsidRDefault="006A28ED" w:rsidP="006A28ED">
+    <w:p w14:paraId="430AA0AF" w14:textId="585711A8" w:rsidR="009357C0" w:rsidRPr="003A1D3C" w:rsidRDefault="009357C0" w:rsidP="0011392B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Re:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00372E17" w:rsidRPr="00372E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender (the “Lender”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD84A36" w14:textId="3A877DFD" w:rsidR="00383369" w:rsidRDefault="00383369" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="00372E17" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment N</w:t>
+      </w:r>
+      <w:r w:rsidR="00372E17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>umber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00730D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E" w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E" w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E" w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E" w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E" w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00730D2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C32E8C" w14:textId="7AF9313E" w:rsidR="009357C0" w:rsidRPr="00962239" w:rsidRDefault="009357C0" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Borrower:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD6397" w14:textId="44E30BAA" w:rsidR="009357C0" w:rsidRDefault="009357C0" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date of Multifamily Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B424A36" w14:textId="55434136" w:rsidR="009357C0" w:rsidRPr="003A1D3C" w:rsidRDefault="009357C0" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Original</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Principal </w:t>
+      </w:r>
+      <w:r w:rsidR="007F5EA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Amount </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE96938" w14:textId="1029A743" w:rsidR="009357C0" w:rsidRPr="00962239" w:rsidRDefault="009357C0" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="5400"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="60" w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00740F8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0091742B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A05A809" w14:textId="6100003F" w:rsidR="003A1D3C" w:rsidRDefault="00FF236C" w:rsidP="00903D44">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="5400"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBFEC19" w14:textId="77777777" w:rsidR="00450D6C" w:rsidRDefault="00450D6C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="5DD52CDE" w14:textId="77777777" w:rsidR="00450D6C" w:rsidRPr="003A1D3C" w:rsidRDefault="00450D6C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1D3C">
-[...17 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="56174AD9" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Borrower: _____________________________________________</w:t>
+        <w:t>Ladies and Gentlemen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1D3C">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="0959119A" w14:textId="170086D4" w:rsidR="003A1D3C" w:rsidRDefault="000C663A" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1D3C">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...8 lines deleted...]
-        <w:t>___: $___________________</w:t>
+        <w:t xml:space="preserve">Pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the requirements of </w:t>
+      </w:r>
+      <w:r w:rsidR="0007614F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae’s </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily Selling and Servicing </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guide</w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(“Guide”)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Commitment </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF309E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number referenced above </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90C9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>undersigned warehouse bank (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3B69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="002E56C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is acknowledging that the Lender referenced above is </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>deliver</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the original Multifamily Note (the </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5D91" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evidencing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multifamily mortgage </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>loan</w:t>
+      </w:r>
+      <w:r w:rsidR="00142857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">described above </w:t>
+      </w:r>
+      <w:r w:rsidR="00142857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(the “Mortgage Loan”)</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with originals of certain other documents indicated in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae’s </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table of Contents </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Form 6502.Folder I and III) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgage Loan Delivery Package (the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7966">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) with respect to such </w:t>
+      </w:r>
+      <w:r w:rsidR="00142857">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage L</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oan. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13658">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lender and </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r w:rsidR="00F13658">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">advise Fannie Mae that </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has granted a security interest in the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional Documents to</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and for the benefit of </w:t>
+      </w:r>
+      <w:r w:rsidR="004E6D60">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="2500F8A7" w14:textId="77777777" w:rsidR="00740F8E" w:rsidRDefault="00740F8E" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1D3C">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="55E39D0C" w14:textId="00961E47" w:rsidR="003A1D3C" w:rsidRDefault="00B738E5" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003A1D3C">
-[...7 lines deleted...]
-        <w:t>Project Location: _____________________________________</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Each of the Lender and t</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7C37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">epresents and </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>warrants to Fannie Mae that</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neither party </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has assigned </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transferred the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents to any other party</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Warehouse Bank further represents and warrants to Fannie Mae that </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Warehouse Bank </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has not </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recorded its security interest in such </w:t>
+      </w:r>
+      <w:r w:rsidR="00723D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F1BF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> d</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uring the period in which Fannie Mae holds the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B15A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and Additional Documents as bailee, as described below, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will not assign or transfer the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s interest in such </w:t>
+      </w:r>
+      <w:r w:rsidR="00695AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents or record such security interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="48C4591E" w14:textId="77777777" w:rsidR="004F6BD6" w:rsidRPr="003A1D3C" w:rsidRDefault="004F6BD6" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
+    <w:p w14:paraId="791BDC55" w14:textId="6C75B5E8" w:rsidR="00AF6DD9" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hereby agrees to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hold the </w:t>
+      </w:r>
+      <w:r w:rsidR="00695AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and Additional Documents as bailee for the benefit of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> until (</w:t>
+      </w:r>
+      <w:r w:rsidR="004415F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0AA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae pays the </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">price </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specified in </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the Commitment</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> purchase </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mortgage Loan, as evidenced by the Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note (</w:t>
+      </w:r>
+      <w:r w:rsidR="004D4FAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Purchase Amount”) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by wire transfer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00026C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00026C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to </w:t>
+      </w:r>
+      <w:r w:rsidR="00354A29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the instructions below</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae returns to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and any Additional Documents delivered </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to Fannie Mae.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5AA8" w:rsidRPr="00C60ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">delivery by Fannie Mae of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>purchase amount</w:t>
+      </w:r>
+      <w:r w:rsidR="009C5AA8" w:rsidRPr="00C60ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pursuant to the instructions </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidR="00141087">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2A67" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and acknowledges </w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s security interest in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00131AAB" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents shall terminate and be cancelled without further action</w:t>
+      </w:r>
+      <w:r w:rsidR="00131AAB" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by any party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAEF578" w14:textId="77777777" w:rsidR="00131AAB" w:rsidRDefault="00131AAB" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30622BB5" w14:textId="6A64AE4A" w:rsidR="003E45A9" w:rsidRPr="00962239" w:rsidRDefault="00030D60" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="008A1544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20" w:rsidRPr="00962239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lender agree </w:t>
+      </w:r>
+      <w:r w:rsidR="008A1544">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and acknowledge </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20" w:rsidRPr="00962239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that the Purchase Amount may be less than the </w:t>
+      </w:r>
+      <w:r w:rsidR="00064CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">original </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20" w:rsidRPr="00962239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">principal amount of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00064CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20" w:rsidRPr="00962239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note, and that </w:t>
+      </w:r>
+      <w:r w:rsidR="00064CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2D20" w:rsidRPr="00962239">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Lender may have paid or advanced other funds to Fannie Mae in connection with the Commitment that are not included in the Purchase Amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32713CD1" w14:textId="77777777" w:rsidR="00474F96" w:rsidRDefault="00474F96" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2455D352" w14:textId="23E7F30C" w:rsidR="00C36E6E" w:rsidRDefault="003E51BE" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s submitt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wire transfer instructions </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00277833">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00421EF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benefit </w:t>
+      </w:r>
+      <w:r w:rsidR="006207B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to Fannie Mae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and which the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank hereby agrees and acknowledges are true and correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA74789" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblInd w:w="622" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00474F96" w14:paraId="309E4F21" w14:textId="77777777" w:rsidTr="00BC217D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D12F1A5" w14:textId="76DFD6DC" w:rsidR="00C36E6E" w:rsidRPr="00BC217D" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bank</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1388F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5ACD3336" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00474F96" w14:paraId="50F00A97" w14:textId="77777777" w:rsidTr="00BC217D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="66FB92E0" w14:textId="44960555" w:rsidR="00C36E6E" w:rsidRPr="00BC217D" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Federal Reserve (ABA) Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C3E9B47" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00474F96" w14:paraId="261E23E9" w14:textId="77777777" w:rsidTr="00BC217D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3A2B5084" w14:textId="22A23678" w:rsidR="00C36E6E" w:rsidRPr="00BC217D" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Account Number</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2ABCA4AE" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00474F96" w14:paraId="03055C9F" w14:textId="77777777" w:rsidTr="00BC217D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E91A164" w14:textId="02FDB01F" w:rsidR="00C36E6E" w:rsidRPr="00BC217D" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>For the Account of</w:t>
+            </w:r>
+            <w:r w:rsidR="00474F96" w:rsidRPr="00BC217D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="121212" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63E97914" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64C54153" w14:textId="77777777" w:rsidR="00AB490B" w:rsidRDefault="00AB490B" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C1B7AD" w14:textId="77906649" w:rsidR="00AF6DD9" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event that Fannie Mae does not purchase the </w:t>
+      </w:r>
+      <w:r w:rsidR="00632BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mortgage Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fannie Mae will</w:t>
+      </w:r>
+      <w:r w:rsidR="006B302B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F40C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no later than </w:t>
+      </w:r>
+      <w:r w:rsidR="00051DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irty</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD1092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F40C8" w:rsidRPr="00CD1092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C97278">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="005F40C8" w:rsidRPr="00CD1092">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0)</w:t>
+      </w:r>
+      <w:r w:rsidR="005F40C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days after the date of delivery of the Multifamily Note to Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="006B302B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">execute an assignment, in recordable form, of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00632BDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Security Instrument</w:t>
+      </w:r>
+      <w:r w:rsidR="00236BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">securing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00236BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00236BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003525A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007551AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">endorse the </w:t>
+      </w:r>
+      <w:r w:rsidR="00767AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note </w:t>
+      </w:r>
+      <w:r w:rsidR="00045805" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00045805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but only if </w:t>
+      </w:r>
+      <w:r w:rsidR="00045805" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00045805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="00045805" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note has been endorsed to Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00045805">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in blank</w:t>
+      </w:r>
+      <w:r w:rsidR="00767AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but without </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5137" w:rsidRPr="00EA7A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">warranty, except as expressly stated herein, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004E5137">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recourse</w:t>
+      </w:r>
+      <w:r w:rsidR="00475859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, and (c</w:t>
+      </w:r>
+      <w:r w:rsidR="00475859" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00475859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver the Assignment, endorsed Multifamily Note and Additional Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="005B518F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003525A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank’s </w:t>
+      </w:r>
+      <w:r w:rsidR="005B518F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">address set forth </w:t>
+      </w:r>
+      <w:r w:rsidR="003525A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>below</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.  Upon such delivery of the Multifamily Note</w:t>
+      </w:r>
+      <w:r w:rsidR="00001CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> endorsed to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00436273">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00436273" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001CC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00905DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the executed assignment of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4792C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Security Instrument, and </w:t>
+      </w:r>
+      <w:r w:rsidR="0033614B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE12EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agrees </w:t>
+      </w:r>
+      <w:r w:rsidR="0033614B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and acknowledges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00F961B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s status as bailee for </w:t>
+      </w:r>
+      <w:r w:rsidR="0033614B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall terminate and be cancelled without further action</w:t>
+      </w:r>
+      <w:r w:rsidR="00905DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by any party</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139BF48" w14:textId="77777777" w:rsidR="001C4F5B" w:rsidRDefault="001C4F5B" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2C2D93" w14:textId="2892EA3B" w:rsidR="001C4F5B" w:rsidRPr="003552B6" w:rsidRDefault="00251D6E" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="-3"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each of </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F5B" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F5B" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bank </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F5B" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">further agree and acknowledge that the delivery </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the Multifamily Note and the Additional Documents </w:t>
+      </w:r>
+      <w:r w:rsidR="001C4F5B" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>is without warranty, except as expressly stated herein, and without recourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD4AF6" w14:textId="77777777" w:rsidR="001C4F5B" w:rsidRDefault="001C4F5B" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B67BBF3" w14:textId="05AA08A6" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="00905DA0" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agree that the standard of care to be exercised by Fannie Mae in holding the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional Documents shall be to exercise the same degree of care and skill as Fannie Mae exercises when it holds mortgage loan documents on its own behalf.  The </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Lender understand that Fannie Mae is a bailee only and is not a representative, trustee</w:t>
+      </w:r>
+      <w:r w:rsidR="00C148DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiduciary</w:t>
+      </w:r>
+      <w:r w:rsidR="00C148DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or otherwise an agent, of or for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C148DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the benefit of </w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00436273">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00436273" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with respect to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C148DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and the Additional Documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F89963" w14:textId="77777777" w:rsidR="00C36E6E" w:rsidRDefault="00C36E6E" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7019D20E" w14:textId="125AB98E" w:rsidR="003552B6" w:rsidRDefault="003552B6" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No change in such instructions shall be requested by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, without the consent of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and no change shall be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>honored</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Fannie Mae unless </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00436273">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00436273" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has consented </w:t>
+      </w:r>
+      <w:r w:rsidR="00A139C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in writing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to such change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77971E84" w14:textId="77777777" w:rsidR="00A320AF" w:rsidRDefault="00A320AF" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F00420E" w14:textId="2B1FEDB1" w:rsidR="003552B6" w:rsidRDefault="003552B6" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In recognition of </w:t>
+      </w:r>
+      <w:r w:rsidR="000753EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the security interest held by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17008">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A320AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents</w:t>
+      </w:r>
+      <w:r w:rsidR="000753EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="000753EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fannie Mae</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00733C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agreeing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00733C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hold </w:t>
+      </w:r>
+      <w:r w:rsidR="00733C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidR="00733C02" w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note and Additional Documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as bailee, </w:t>
+      </w:r>
+      <w:r w:rsidR="00733C02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fannie Mae </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall not </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16BDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deliver </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="000753EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Multifamily </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Note and Additional Documents to a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> third party</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless directed in writing by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1554" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31119">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BAC2AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B951B69" w14:textId="77777777" w:rsidR="00122315" w:rsidRDefault="00122315" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DC4C02" w14:textId="0F6472CF" w:rsidR="00122315" w:rsidRDefault="00122315" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF402E7" w14:textId="77777777" w:rsidR="00122315" w:rsidRPr="003552B6" w:rsidRDefault="00122315" w:rsidP="00CD1092">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27BFE32A" w14:textId="5F14A1C9" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Very truly yours,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52057B85" w14:textId="77777777" w:rsidR="00122315" w:rsidRDefault="00122315" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F0E81BD" w14:textId="070D15D0" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert name of </w:t>
+      </w:r>
+      <w:r w:rsidR="00436273" w:rsidRPr="00436273">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
+      <w:r w:rsidR="00436273" w:rsidRPr="003A1D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008472BF" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C315F86" w14:textId="77777777" w:rsidR="00122315" w:rsidRPr="003552B6" w:rsidRDefault="00122315" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD6513D" w14:textId="09799A1C" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40278BBD" w14:textId="761CE186" w:rsidR="00122315" w:rsidRDefault="00122315" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E75C3E" w14:textId="17A88E0D" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62486C05" w14:textId="77777777" w:rsidR="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569B237D" w14:textId="3361CA5A" w:rsidR="001670D6" w:rsidRDefault="00436273" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Warehouse</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ladies and Gentlemen:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001670D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bank’s Address:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
-[...4 lines deleted...]
-        <w:suppressAutoHyphens/>
+    <w:p w14:paraId="74152927" w14:textId="77777777" w:rsidR="001670D6" w:rsidRDefault="001670D6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="003A1D3C">
+    <w:p w14:paraId="2FF3F8D3" w14:textId="293AAA06" w:rsidR="009A59B6" w:rsidRDefault="009A59B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDA5188" w14:textId="4C289721" w:rsidR="009A59B6" w:rsidRDefault="009A59B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F9BB4C" w14:textId="16784B25" w:rsidR="009A59B6" w:rsidRDefault="009A59B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7025D3B4" w14:textId="7EC6A0DF" w:rsidR="009A59B6" w:rsidRDefault="009A59B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attention:  __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F200BF8" w14:textId="2DC8709E" w:rsidR="001670D6" w:rsidRDefault="00823174" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Telephone:</w:t>
+      </w:r>
+      <w:r w:rsidR="00220E95">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38604247" w14:textId="5C252F79" w:rsidR="00C648D0" w:rsidRDefault="00823174" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="5040"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5399AE4B" w14:textId="561CED69" w:rsidR="001670D6" w:rsidRPr="003552B6" w:rsidRDefault="001670D6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0E79F4" w14:textId="6E151232" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="002B0E8A" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>greed</w:t>
+      </w:r>
+      <w:r w:rsidR="00823174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and acknowledged</w:t>
+      </w:r>
+      <w:r w:rsidR="003552B6" w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6599C160" w14:textId="77777777" w:rsidR="00823174" w:rsidRPr="009C58B4" w:rsidRDefault="00823174" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C59D8B7" w14:textId="68B2BD4C" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003A1D3C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> (the "Bank") deliver to Federal National Mortgage Association ("Fannie Mae") the original Multifamily Note (the "Note") evidencing the captioned loan, together with originals of certain other documents indicated in the Table of Contents for Mortgage Loan Delivery Package (the "Additional Documents") with respect to such loan. By this letter the DUS Lender and the Bank advise Fannie Mae that the DUS Lender has granted a security interest in the Note and Additional Documents to the Bank.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[Lender]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004F6BD6" w:rsidRPr="003A1D3C" w:rsidRDefault="004F6BD6" w:rsidP="003A1D3C">
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+    <w:p w14:paraId="1299C43A" w14:textId="77777777" w:rsidR="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5BF7B18C" w14:textId="77777777" w:rsidR="00903D44" w:rsidRPr="003552B6" w:rsidRDefault="00903D44" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="004F6BD6" w:rsidRPr="003A1D3C" w:rsidRDefault="004F6BD6" w:rsidP="003A1D3C">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4FEEAA23" w14:textId="06FFDBB4" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>By:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6DD9" w:rsidRDefault="003A1D3C" w:rsidP="003A1D3C">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="60F98C95" w14:textId="2AF77AF6" w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003552B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003552B6" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="003552B6">
-[...1 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p w14:paraId="14B9B145" w14:textId="6C40D8B9" w:rsidR="003A1D3C" w:rsidRPr="003552B6" w:rsidRDefault="003552B6" w:rsidP="008E5B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003552B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The "Mortgage Purchase Amount" means the price that Fannie Mae, pursuant to the Commitment and the Delegated Underwriting and Servicing Guide, agrees to pay to purchase the Note.  The Bank and the DUS Lender recognize and agree that the Mortgage Purchase Amount may be less than the full principal amount of the Note, and that the DUS Lender may have paid or advanced other funds to Fannie Mae in connection with the Commitment that are not included in the Mortgage Purchase Amount.</w:t>
-[...110 lines deleted...]
-      </w:pPr>
+        <w:t>Date</w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003552B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In the event that</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003552B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fannie Mae does not purchase the Note, the Note and Additional Documents should be returned to the Bank no later than twenty (20) days after the date of delivery of the Note to Fannie Mae, to the address set forth below:</w:t>
-[...587 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>_________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00122315">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1D3C" w:rsidRPr="003552B6" w:rsidSect="006148D8">
-      <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00477553" w:rsidRDefault="00477553" w:rsidP="00790E8C">
+    <w:p w14:paraId="2B5367BF" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00477553" w:rsidRDefault="00477553" w:rsidP="00790E8C">
+    <w:p w14:paraId="109802C6" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro SemiBold">
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro Semibold">
     <w:panose1 w:val="020B0603030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
-    <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00CF631D" w:rsidRPr="00FD2FF9" w:rsidRDefault="002147B2" w:rsidP="00FD2FF9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="424E30AB" w14:textId="52E327C2" w:rsidR="00B708B5" w:rsidRDefault="00B708B5">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD33CF1" wp14:editId="517023DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1549400" cy="342900"/>
+              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1980483308" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1549400" cy="342900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="720E9CFF" w14:textId="35A9E2D7" w:rsidR="00B708B5" w:rsidRPr="00B708B5" w:rsidRDefault="00B708B5" w:rsidP="00B708B5">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00B708B5">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3FD33CF1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:122pt;height:27pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzBNhwDQIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwkUqhIRVnRXVJXQ&#10;7kpstWfHsUkk22PZhoT++o6dAO22p6oX52VmPB9vnld3vVbkJJxvwZR0OskpEYZD3ZpDSb+/bD98&#10;psQHZmqmwIiSnoWnd+v371adLcQMGlC1cASTGF90tqRNCLbIMs8boZmfgBUGnRKcZgF/3SGrHesw&#10;u1bZLM8/ZR242jrgwnu0PgxOuk75pRQ8PEnpRSCqpNhbSKdLZxXPbL1ixcEx27R8bIP9QxeatQaL&#10;XlM9sMDI0bV/pNItd+BBhgkHnYGULRdpBpxmmr+ZZt8wK9IsSI63V5r8/0vLH097++xI6L9AjwuM&#10;hHTWFx6NcZ5eOh2/2ClBP1J4vtIm+kB4vLSYL+c5ujj6Ps5nS8SYJrvdts6HrwI0iaCkDteS2GKn&#10;nQ9D6CUkFjOwbZVKq1HmNwPmjJbs1mJEoa/6se8K6jOO42DYtLd822LNHfPhmTlcLbaJcg1PeEgF&#10;XUlhRJQ04H78zR7jkXH0UtKhVEpqUMuUqG8GNzFb4OxRWukPgbuAKoHpMl9Evznqe0AVTvFBWJ5g&#10;DA7qAqUD/Ypq3sRq6GKGY82SVhd4Hwbh4mvgYrNJQagiy8LO7C2PqSNZkcmX/pU5O9IdcFGPcBET&#10;K96wPsTGm95ujgG5TyuJxA5sjnyjAtNSx9cSJf7rf4q6ven1TwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEft4/XZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISLuxdNWoUNd0mgZD&#10;XOmQ4Jg2XlOtcbom28q/x3CBi62nZz1/r1hPrhcXHEPnScFinoBAarzpqFXwvt/dP4IIUZPRvSdU&#10;8IUB1uXtTaFz46/0hpcqtoJDKORagY1xyKUMjUWnw9wPSOwd/Oh0ZDm20oz6yuGul2mSZNLpjviD&#10;1QNuLTbH6uwUZE8vGzt8ZJ+nQxpeQ+2PsfLPSs3ups0KRMQp/h3DDz6jQ8lMtT+TCaJXwEXi72Qv&#10;XS5Z1goeeMuykP/hy28AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMwTYcA0CAAAbBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAR+3j9dkAAAAE&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="720E9CFF" w14:textId="35A9E2D7" w:rsidR="00B708B5" w:rsidRPr="00B708B5" w:rsidRDefault="00B708B5" w:rsidP="00B708B5">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B708B5">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73913E14" w14:textId="623C4C7E" w:rsidR="00CF631D" w:rsidRPr="00FD2FF9" w:rsidRDefault="002147B2" w:rsidP="00FD2FF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EE1CB2">
+    <w:r w:rsidR="00EC395F">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2019</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
@@ -1884,68 +6779,75 @@
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="001D18D5">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidR="00EE1CB2">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="007F446C" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="003A1D3C">
+    <w:r w:rsidR="00CE67F1">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>September 2019</w:t>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD1092">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Page </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -1980,106 +6882,106 @@
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00F91E18" w:rsidRPr="008E6807" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39B16ECA" w14:textId="110FA241" w:rsidR="00F91E18" w:rsidRPr="008E6807" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EE1CB2">
+    <w:r w:rsidR="00EC395F">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>2019</w:t>
+      <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
@@ -2090,68 +6992,75 @@
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="001D18D5">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r w:rsidR="00EE1CB2">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="007F446C" w:rsidRPr="008E6807">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
-    <w:r w:rsidR="003A1D3C">
+    <w:r w:rsidR="00656EFE">
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t>September 2019</w:t>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidR="00CD1092">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
-      <w:t xml:space="preserve">    Page </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -2187,92 +7096,102 @@
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00477553" w:rsidRDefault="00477553" w:rsidP="00790E8C">
+    <w:p w14:paraId="7BC7414B" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00477553" w:rsidRDefault="00477553" w:rsidP="00790E8C">
+    <w:p w14:paraId="567D4A09" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="149D1733" w14:textId="77777777" w:rsidR="00656EFE" w:rsidRDefault="00656EFE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FB78278" w14:textId="79A10D27" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="005759A0">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CF2D8B6" w14:textId="1E1DBB5B" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="005759A0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="741CF69E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04513FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="522CB826"/>
     <w:lvl w:ilvl="0" w:tplc="4C36491C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2975,50 +7894,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A76031"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="015090FC"/>
+    <w:lvl w:ilvl="0" w:tplc="AF2838C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="73F89612">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A120B616">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E8521B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B9D6BF34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E06658C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240ADDEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="871A94AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="83BC3A10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="531060F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D68808A"/>
     <w:lvl w:ilvl="0" w:tplc="AD9CEA8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="QAQuestion"/>
       <w:lvlText w:val="Q%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3115,51 +8120,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67754120"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7BC242C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="216"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -3263,51 +8268,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2304"/>
         </w:tabs>
         <w:ind w:left="2304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2664"/>
         </w:tabs>
         <w:ind w:left="2664" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="687C3777"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39D62F5E"/>
+    <w:lvl w:ilvl="0" w:tplc="9912EAFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6046EF1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="73889684">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F5BCC09E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DE1698CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0704643E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="25684B2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B9AC923E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D57EC8A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1020" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7139576A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="296674B2"/>
     <w:lvl w:ilvl="0" w:tplc="593CE4FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumHeading3"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3350,51 +8441,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EE5718D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47F618C8"/>
     <w:lvl w:ilvl="0" w:tplc="94A4ED98">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Note"/>
       <w:lvlText w:val="Note:"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:spacing w:val="20"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BE01166" w:tentative="1">
@@ -3496,377 +8587,664 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6264"/>
         </w:tabs>
         <w:ind w:left="6264" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C200275E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6984"/>
         </w:tabs>
         <w:ind w:left="6984" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="178593706">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1349137717">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1905947077">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1569071210">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="79497153">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="574049399">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="85616030">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="716317238">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="284164496">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1377581316">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="440343275">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="866911113">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1713840751">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="14" w16cid:durableId="217018416">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485680"/>
     <w:rsid w:val="0000133D"/>
+    <w:rsid w:val="00001CC5"/>
     <w:rsid w:val="000077D3"/>
+    <w:rsid w:val="00023782"/>
     <w:rsid w:val="00023B9C"/>
     <w:rsid w:val="000245AA"/>
+    <w:rsid w:val="00024640"/>
     <w:rsid w:val="00026B46"/>
+    <w:rsid w:val="00026C0C"/>
+    <w:rsid w:val="00030D60"/>
+    <w:rsid w:val="00032D61"/>
     <w:rsid w:val="00033A3A"/>
     <w:rsid w:val="0004197F"/>
+    <w:rsid w:val="00045805"/>
+    <w:rsid w:val="00046439"/>
+    <w:rsid w:val="00051BE3"/>
+    <w:rsid w:val="00051DB6"/>
     <w:rsid w:val="00055F6D"/>
     <w:rsid w:val="000616D1"/>
+    <w:rsid w:val="00064CE3"/>
     <w:rsid w:val="00067EB0"/>
     <w:rsid w:val="00072B46"/>
+    <w:rsid w:val="00073427"/>
+    <w:rsid w:val="000753EE"/>
+    <w:rsid w:val="0007614F"/>
+    <w:rsid w:val="000840E0"/>
+    <w:rsid w:val="00085717"/>
+    <w:rsid w:val="00087EB8"/>
     <w:rsid w:val="000937D4"/>
     <w:rsid w:val="00093D36"/>
+    <w:rsid w:val="000959C9"/>
     <w:rsid w:val="000B5765"/>
+    <w:rsid w:val="000B6947"/>
     <w:rsid w:val="000B777D"/>
     <w:rsid w:val="000C3B15"/>
+    <w:rsid w:val="000C663A"/>
+    <w:rsid w:val="000D3BDB"/>
     <w:rsid w:val="000D3E5B"/>
     <w:rsid w:val="000E38EC"/>
+    <w:rsid w:val="000E6F8B"/>
     <w:rsid w:val="000F0A17"/>
+    <w:rsid w:val="000F3B60"/>
+    <w:rsid w:val="001054E7"/>
     <w:rsid w:val="00110DF8"/>
+    <w:rsid w:val="0011392B"/>
+    <w:rsid w:val="00122315"/>
     <w:rsid w:val="001255ED"/>
+    <w:rsid w:val="00131AAB"/>
+    <w:rsid w:val="0013456A"/>
     <w:rsid w:val="00135C2A"/>
+    <w:rsid w:val="00141087"/>
+    <w:rsid w:val="00142857"/>
     <w:rsid w:val="00165719"/>
+    <w:rsid w:val="001670D6"/>
     <w:rsid w:val="00172C48"/>
     <w:rsid w:val="00173324"/>
+    <w:rsid w:val="00174665"/>
+    <w:rsid w:val="001824AE"/>
+    <w:rsid w:val="00182B0A"/>
     <w:rsid w:val="0019009A"/>
+    <w:rsid w:val="0019095C"/>
     <w:rsid w:val="00193021"/>
+    <w:rsid w:val="001A4226"/>
+    <w:rsid w:val="001A4340"/>
+    <w:rsid w:val="001B0AB6"/>
+    <w:rsid w:val="001B2E0B"/>
+    <w:rsid w:val="001C1E37"/>
+    <w:rsid w:val="001C4F5B"/>
     <w:rsid w:val="001D18D5"/>
     <w:rsid w:val="001E2F05"/>
+    <w:rsid w:val="001F0AD1"/>
     <w:rsid w:val="001F1485"/>
+    <w:rsid w:val="002049AB"/>
     <w:rsid w:val="002147B2"/>
+    <w:rsid w:val="00220E95"/>
     <w:rsid w:val="00225B87"/>
+    <w:rsid w:val="0023510C"/>
+    <w:rsid w:val="00236BAC"/>
+    <w:rsid w:val="00237A97"/>
     <w:rsid w:val="0024359C"/>
     <w:rsid w:val="0024479E"/>
+    <w:rsid w:val="00251D6E"/>
     <w:rsid w:val="00252BEB"/>
     <w:rsid w:val="00276B5B"/>
+    <w:rsid w:val="00277833"/>
+    <w:rsid w:val="00277CFA"/>
     <w:rsid w:val="00285128"/>
     <w:rsid w:val="002865DE"/>
+    <w:rsid w:val="00293876"/>
     <w:rsid w:val="002962E3"/>
+    <w:rsid w:val="002A73D4"/>
+    <w:rsid w:val="002B0E8A"/>
     <w:rsid w:val="002B2D70"/>
+    <w:rsid w:val="002C2B45"/>
     <w:rsid w:val="002E0564"/>
     <w:rsid w:val="002E1428"/>
+    <w:rsid w:val="002E56C0"/>
+    <w:rsid w:val="002E6473"/>
+    <w:rsid w:val="002F3B3B"/>
+    <w:rsid w:val="002F3EE5"/>
     <w:rsid w:val="00316612"/>
+    <w:rsid w:val="003339DD"/>
+    <w:rsid w:val="0033614B"/>
     <w:rsid w:val="0033756D"/>
     <w:rsid w:val="0034399D"/>
+    <w:rsid w:val="00343D44"/>
+    <w:rsid w:val="003525A2"/>
+    <w:rsid w:val="00354A29"/>
     <w:rsid w:val="003552B6"/>
+    <w:rsid w:val="00360928"/>
+    <w:rsid w:val="003609E7"/>
+    <w:rsid w:val="003615D5"/>
+    <w:rsid w:val="00365741"/>
+    <w:rsid w:val="003676B4"/>
     <w:rsid w:val="0037083D"/>
+    <w:rsid w:val="00372E17"/>
     <w:rsid w:val="00376F2D"/>
+    <w:rsid w:val="00383369"/>
+    <w:rsid w:val="003870E8"/>
+    <w:rsid w:val="003917E8"/>
     <w:rsid w:val="003927BD"/>
+    <w:rsid w:val="00394332"/>
     <w:rsid w:val="003A1D3C"/>
+    <w:rsid w:val="003B1698"/>
     <w:rsid w:val="003B70A7"/>
+    <w:rsid w:val="003C0342"/>
     <w:rsid w:val="003C2B03"/>
+    <w:rsid w:val="003E0491"/>
     <w:rsid w:val="003E11E3"/>
+    <w:rsid w:val="003E1AA0"/>
+    <w:rsid w:val="003E45A9"/>
+    <w:rsid w:val="003E51BE"/>
     <w:rsid w:val="003E7A68"/>
     <w:rsid w:val="003F1AF7"/>
     <w:rsid w:val="00401761"/>
     <w:rsid w:val="00405742"/>
     <w:rsid w:val="004117E7"/>
+    <w:rsid w:val="00411F7F"/>
+    <w:rsid w:val="00421EF2"/>
+    <w:rsid w:val="00422BFE"/>
+    <w:rsid w:val="0043381A"/>
+    <w:rsid w:val="00436273"/>
+    <w:rsid w:val="00440794"/>
+    <w:rsid w:val="004415F5"/>
     <w:rsid w:val="0044315E"/>
+    <w:rsid w:val="00450D6C"/>
+    <w:rsid w:val="004624AE"/>
     <w:rsid w:val="00467CDB"/>
+    <w:rsid w:val="00474F96"/>
+    <w:rsid w:val="00475859"/>
     <w:rsid w:val="00477553"/>
     <w:rsid w:val="00480A60"/>
+    <w:rsid w:val="00481AAF"/>
     <w:rsid w:val="00485680"/>
     <w:rsid w:val="00493247"/>
     <w:rsid w:val="004A0130"/>
+    <w:rsid w:val="004A0AA2"/>
+    <w:rsid w:val="004A7EE8"/>
     <w:rsid w:val="004C3C38"/>
     <w:rsid w:val="004C538C"/>
     <w:rsid w:val="004C6F8E"/>
     <w:rsid w:val="004C711A"/>
     <w:rsid w:val="004D27B2"/>
     <w:rsid w:val="004D335E"/>
+    <w:rsid w:val="004D40DD"/>
+    <w:rsid w:val="004D4FAA"/>
+    <w:rsid w:val="004E10DB"/>
+    <w:rsid w:val="004E5137"/>
+    <w:rsid w:val="004E6225"/>
+    <w:rsid w:val="004E6D60"/>
     <w:rsid w:val="004F5963"/>
     <w:rsid w:val="004F6BD6"/>
     <w:rsid w:val="00500138"/>
     <w:rsid w:val="0051530E"/>
     <w:rsid w:val="00523F64"/>
+    <w:rsid w:val="00532618"/>
+    <w:rsid w:val="0054484C"/>
     <w:rsid w:val="0054614B"/>
     <w:rsid w:val="00566BCD"/>
     <w:rsid w:val="00574EBC"/>
     <w:rsid w:val="005759A0"/>
     <w:rsid w:val="0058167D"/>
     <w:rsid w:val="00590753"/>
     <w:rsid w:val="005917E6"/>
+    <w:rsid w:val="005958EE"/>
     <w:rsid w:val="005A1D9D"/>
+    <w:rsid w:val="005B1FB0"/>
     <w:rsid w:val="005B2A38"/>
+    <w:rsid w:val="005B2C16"/>
+    <w:rsid w:val="005B406A"/>
+    <w:rsid w:val="005B518F"/>
     <w:rsid w:val="005B6FC8"/>
+    <w:rsid w:val="005B7582"/>
+    <w:rsid w:val="005D0F58"/>
     <w:rsid w:val="005D1A5C"/>
+    <w:rsid w:val="005F1BF6"/>
+    <w:rsid w:val="005F40C8"/>
     <w:rsid w:val="006148D8"/>
+    <w:rsid w:val="006207B7"/>
+    <w:rsid w:val="00632BDC"/>
     <w:rsid w:val="006334F9"/>
     <w:rsid w:val="0063396A"/>
     <w:rsid w:val="0063454F"/>
     <w:rsid w:val="00654670"/>
+    <w:rsid w:val="00656EFE"/>
+    <w:rsid w:val="00657725"/>
+    <w:rsid w:val="00665B33"/>
     <w:rsid w:val="00681838"/>
+    <w:rsid w:val="00692109"/>
+    <w:rsid w:val="00694505"/>
+    <w:rsid w:val="00695AEF"/>
     <w:rsid w:val="00696BDE"/>
     <w:rsid w:val="006A0E5F"/>
     <w:rsid w:val="006A28ED"/>
+    <w:rsid w:val="006A315F"/>
+    <w:rsid w:val="006A55E1"/>
+    <w:rsid w:val="006B15A1"/>
+    <w:rsid w:val="006B302B"/>
+    <w:rsid w:val="006B44BA"/>
+    <w:rsid w:val="006C1677"/>
+    <w:rsid w:val="006C69B1"/>
     <w:rsid w:val="006E6790"/>
     <w:rsid w:val="006F2097"/>
+    <w:rsid w:val="006F3B69"/>
+    <w:rsid w:val="0070150F"/>
+    <w:rsid w:val="00723D17"/>
+    <w:rsid w:val="00730D2E"/>
+    <w:rsid w:val="00733C02"/>
+    <w:rsid w:val="00740F8E"/>
     <w:rsid w:val="007520AC"/>
+    <w:rsid w:val="007535E6"/>
+    <w:rsid w:val="007551AD"/>
     <w:rsid w:val="00760B65"/>
     <w:rsid w:val="007649A9"/>
     <w:rsid w:val="00765248"/>
+    <w:rsid w:val="00766BE5"/>
+    <w:rsid w:val="00767AE4"/>
+    <w:rsid w:val="00771346"/>
     <w:rsid w:val="00775741"/>
+    <w:rsid w:val="00775E5F"/>
+    <w:rsid w:val="007909E8"/>
     <w:rsid w:val="00790E8C"/>
     <w:rsid w:val="007A0CBF"/>
     <w:rsid w:val="007A7D55"/>
     <w:rsid w:val="007B0B1B"/>
     <w:rsid w:val="007B2B6E"/>
     <w:rsid w:val="007C4BDD"/>
+    <w:rsid w:val="007D2450"/>
     <w:rsid w:val="007E1DCE"/>
+    <w:rsid w:val="007E23DB"/>
+    <w:rsid w:val="007E37F6"/>
+    <w:rsid w:val="007E6DB2"/>
+    <w:rsid w:val="007F10A0"/>
     <w:rsid w:val="007F446C"/>
+    <w:rsid w:val="007F5EA3"/>
+    <w:rsid w:val="00802B1A"/>
     <w:rsid w:val="00807C16"/>
     <w:rsid w:val="008100B7"/>
+    <w:rsid w:val="008129FF"/>
     <w:rsid w:val="00814292"/>
     <w:rsid w:val="00816CC3"/>
+    <w:rsid w:val="00816D06"/>
+    <w:rsid w:val="00823174"/>
     <w:rsid w:val="008245F5"/>
+    <w:rsid w:val="008472BF"/>
+    <w:rsid w:val="00850239"/>
+    <w:rsid w:val="00851E40"/>
+    <w:rsid w:val="008602D2"/>
+    <w:rsid w:val="008674DE"/>
     <w:rsid w:val="008718AE"/>
+    <w:rsid w:val="00875292"/>
     <w:rsid w:val="0088347D"/>
+    <w:rsid w:val="0088721F"/>
+    <w:rsid w:val="008A1544"/>
     <w:rsid w:val="008C6115"/>
+    <w:rsid w:val="008D1729"/>
+    <w:rsid w:val="008D29B6"/>
+    <w:rsid w:val="008E5B09"/>
     <w:rsid w:val="008E6807"/>
+    <w:rsid w:val="0090244D"/>
+    <w:rsid w:val="00902E4C"/>
     <w:rsid w:val="00902F97"/>
+    <w:rsid w:val="00903D44"/>
+    <w:rsid w:val="00905DA0"/>
+    <w:rsid w:val="00911C12"/>
+    <w:rsid w:val="009121CF"/>
+    <w:rsid w:val="0091742B"/>
     <w:rsid w:val="00934172"/>
+    <w:rsid w:val="009357C0"/>
     <w:rsid w:val="00941667"/>
     <w:rsid w:val="0094563D"/>
+    <w:rsid w:val="00946088"/>
     <w:rsid w:val="00947FBF"/>
+    <w:rsid w:val="00962239"/>
     <w:rsid w:val="00983909"/>
+    <w:rsid w:val="009839F6"/>
     <w:rsid w:val="00985195"/>
     <w:rsid w:val="009958C9"/>
+    <w:rsid w:val="009A59B6"/>
     <w:rsid w:val="009A689F"/>
     <w:rsid w:val="009A777D"/>
     <w:rsid w:val="009B222A"/>
+    <w:rsid w:val="009B5131"/>
+    <w:rsid w:val="009B59F7"/>
+    <w:rsid w:val="009B75E0"/>
     <w:rsid w:val="009C28FB"/>
+    <w:rsid w:val="009C58B4"/>
+    <w:rsid w:val="009C5AA8"/>
+    <w:rsid w:val="009D031F"/>
     <w:rsid w:val="009D18F2"/>
     <w:rsid w:val="009D1C36"/>
+    <w:rsid w:val="009D2D20"/>
+    <w:rsid w:val="009E09C4"/>
+    <w:rsid w:val="009E4E6D"/>
     <w:rsid w:val="009F150D"/>
+    <w:rsid w:val="00A139C4"/>
     <w:rsid w:val="00A16D21"/>
+    <w:rsid w:val="00A17008"/>
     <w:rsid w:val="00A2711B"/>
     <w:rsid w:val="00A30EA7"/>
+    <w:rsid w:val="00A320AF"/>
     <w:rsid w:val="00A37DF2"/>
+    <w:rsid w:val="00A47146"/>
+    <w:rsid w:val="00A477FE"/>
     <w:rsid w:val="00A521BC"/>
     <w:rsid w:val="00A52723"/>
     <w:rsid w:val="00A52D42"/>
     <w:rsid w:val="00A54BBA"/>
     <w:rsid w:val="00A5620A"/>
     <w:rsid w:val="00A56EAF"/>
+    <w:rsid w:val="00A64F60"/>
+    <w:rsid w:val="00A67B90"/>
     <w:rsid w:val="00A74F69"/>
+    <w:rsid w:val="00AA3B22"/>
+    <w:rsid w:val="00AB1554"/>
+    <w:rsid w:val="00AB490B"/>
     <w:rsid w:val="00AB5C77"/>
+    <w:rsid w:val="00AC2A67"/>
+    <w:rsid w:val="00AD7C37"/>
+    <w:rsid w:val="00AF309E"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rsid w:val="00AF7A9E"/>
     <w:rsid w:val="00B0399E"/>
+    <w:rsid w:val="00B0618D"/>
+    <w:rsid w:val="00B12E8E"/>
     <w:rsid w:val="00B21DD3"/>
+    <w:rsid w:val="00B24F9D"/>
+    <w:rsid w:val="00B26CE5"/>
+    <w:rsid w:val="00B448A9"/>
     <w:rsid w:val="00B450D7"/>
+    <w:rsid w:val="00B46CEA"/>
     <w:rsid w:val="00B578FA"/>
     <w:rsid w:val="00B63FBB"/>
     <w:rsid w:val="00B650C8"/>
+    <w:rsid w:val="00B708B5"/>
+    <w:rsid w:val="00B738E5"/>
+    <w:rsid w:val="00B743D4"/>
     <w:rsid w:val="00B7649E"/>
     <w:rsid w:val="00B80860"/>
     <w:rsid w:val="00B82D12"/>
+    <w:rsid w:val="00B86D82"/>
     <w:rsid w:val="00B94365"/>
     <w:rsid w:val="00BA1C54"/>
     <w:rsid w:val="00BA2714"/>
+    <w:rsid w:val="00BA2FB0"/>
     <w:rsid w:val="00BA3942"/>
+    <w:rsid w:val="00BA5167"/>
+    <w:rsid w:val="00BB4EEB"/>
     <w:rsid w:val="00BB6229"/>
+    <w:rsid w:val="00BC217D"/>
+    <w:rsid w:val="00BD51D5"/>
     <w:rsid w:val="00BD7FFA"/>
     <w:rsid w:val="00BF1CB5"/>
+    <w:rsid w:val="00C01BC8"/>
     <w:rsid w:val="00C0592B"/>
     <w:rsid w:val="00C12B6A"/>
+    <w:rsid w:val="00C148DA"/>
     <w:rsid w:val="00C24392"/>
+    <w:rsid w:val="00C25B91"/>
     <w:rsid w:val="00C3166D"/>
     <w:rsid w:val="00C3661C"/>
+    <w:rsid w:val="00C36E6E"/>
     <w:rsid w:val="00C37BC2"/>
+    <w:rsid w:val="00C4792C"/>
+    <w:rsid w:val="00C55D36"/>
+    <w:rsid w:val="00C648D0"/>
+    <w:rsid w:val="00C64B57"/>
+    <w:rsid w:val="00C675A4"/>
+    <w:rsid w:val="00C700EC"/>
+    <w:rsid w:val="00C8162B"/>
+    <w:rsid w:val="00C81C6E"/>
+    <w:rsid w:val="00C90C9E"/>
+    <w:rsid w:val="00C93127"/>
+    <w:rsid w:val="00C97278"/>
     <w:rsid w:val="00CA6F94"/>
+    <w:rsid w:val="00CB3E4F"/>
+    <w:rsid w:val="00CD0F52"/>
+    <w:rsid w:val="00CD1092"/>
     <w:rsid w:val="00CD2C32"/>
+    <w:rsid w:val="00CD4697"/>
+    <w:rsid w:val="00CD5163"/>
+    <w:rsid w:val="00CE12EB"/>
+    <w:rsid w:val="00CE67F1"/>
+    <w:rsid w:val="00CF0903"/>
     <w:rsid w:val="00CF631D"/>
     <w:rsid w:val="00D03A09"/>
+    <w:rsid w:val="00D16BDE"/>
+    <w:rsid w:val="00D24E95"/>
+    <w:rsid w:val="00D31E9E"/>
     <w:rsid w:val="00D35A08"/>
+    <w:rsid w:val="00D37B2D"/>
+    <w:rsid w:val="00D56B8D"/>
     <w:rsid w:val="00D64B1C"/>
+    <w:rsid w:val="00D6673D"/>
     <w:rsid w:val="00D71DFE"/>
     <w:rsid w:val="00D72280"/>
     <w:rsid w:val="00D766DB"/>
     <w:rsid w:val="00D90834"/>
     <w:rsid w:val="00D930C3"/>
     <w:rsid w:val="00D97447"/>
+    <w:rsid w:val="00DB3E6C"/>
     <w:rsid w:val="00DB6C03"/>
     <w:rsid w:val="00DC067B"/>
     <w:rsid w:val="00DC207A"/>
+    <w:rsid w:val="00DC5B54"/>
     <w:rsid w:val="00DC6D73"/>
+    <w:rsid w:val="00DD347D"/>
+    <w:rsid w:val="00DD4209"/>
     <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD734F"/>
     <w:rsid w:val="00DE6ECF"/>
+    <w:rsid w:val="00DF00D0"/>
     <w:rsid w:val="00E06450"/>
     <w:rsid w:val="00E11129"/>
+    <w:rsid w:val="00E1388F"/>
+    <w:rsid w:val="00E143A7"/>
     <w:rsid w:val="00E3254E"/>
+    <w:rsid w:val="00E33EB8"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E57E01"/>
+    <w:rsid w:val="00E60CA4"/>
     <w:rsid w:val="00E71AC8"/>
+    <w:rsid w:val="00E732FE"/>
+    <w:rsid w:val="00E76EAC"/>
     <w:rsid w:val="00E774EF"/>
+    <w:rsid w:val="00EA7A5D"/>
     <w:rsid w:val="00EB0F08"/>
+    <w:rsid w:val="00EB2F8D"/>
     <w:rsid w:val="00EC00F7"/>
     <w:rsid w:val="00EC19D0"/>
+    <w:rsid w:val="00EC395F"/>
+    <w:rsid w:val="00EC5FBE"/>
     <w:rsid w:val="00ED0B67"/>
+    <w:rsid w:val="00ED2E81"/>
     <w:rsid w:val="00ED3FAE"/>
     <w:rsid w:val="00ED738D"/>
     <w:rsid w:val="00EE1CB2"/>
+    <w:rsid w:val="00EE5D91"/>
     <w:rsid w:val="00F1049D"/>
+    <w:rsid w:val="00F13658"/>
     <w:rsid w:val="00F13F4C"/>
+    <w:rsid w:val="00F21949"/>
+    <w:rsid w:val="00F30A30"/>
+    <w:rsid w:val="00F31119"/>
     <w:rsid w:val="00F4210F"/>
     <w:rsid w:val="00F458CB"/>
+    <w:rsid w:val="00F45A6C"/>
     <w:rsid w:val="00F527D4"/>
+    <w:rsid w:val="00F611AD"/>
+    <w:rsid w:val="00F64552"/>
+    <w:rsid w:val="00F650F5"/>
+    <w:rsid w:val="00F664E8"/>
+    <w:rsid w:val="00F74D40"/>
     <w:rsid w:val="00F847CF"/>
     <w:rsid w:val="00F86282"/>
     <w:rsid w:val="00F91E18"/>
     <w:rsid w:val="00F945EF"/>
+    <w:rsid w:val="00F961B4"/>
     <w:rsid w:val="00FB659F"/>
     <w:rsid w:val="00FD031A"/>
     <w:rsid w:val="00FD09C0"/>
     <w:rsid w:val="00FD2FF9"/>
+    <w:rsid w:val="00FF236C"/>
+    <w:rsid w:val="00FF662C"/>
+    <w:rsid w:val="00FF7966"/>
+    <w:rsid w:val="0E110E9E"/>
+    <w:rsid w:val="17146045"/>
+    <w:rsid w:val="201AE8D3"/>
+    <w:rsid w:val="422C3084"/>
+    <w:rsid w:val="460045B7"/>
+    <w:rsid w:val="4B9D7094"/>
+    <w:rsid w:val="4BAC2AD8"/>
+    <w:rsid w:val="52BE87D0"/>
+    <w:rsid w:val="5E06B671"/>
+    <w:rsid w:val="5E86B118"/>
+    <w:rsid w:val="61D2485A"/>
+    <w:rsid w:val="651EDB95"/>
+    <w:rsid w:val="6D1A6AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="15870B32"/>
   <w15:docId w15:val="{4256D23A-B4DF-485A-BB4F-F6A27C360D64}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4198,50 +9576,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D97447"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00072B46"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="0"/>
@@ -4994,51 +10373,51 @@
     <w:name w:val="Navy Heading 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="00033A3A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NavyHeading2">
     <w:name w:val="Navy Heading 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00072B46"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NavyHeading3">
     <w:name w:val="Navy Heading 3"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00072B46"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NavyHeading4">
     <w:name w:val="Navy Heading 4"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00E71AC8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Source Sans Pro SemiBold" w:hAnsi="Source Sans Pro SemiBold"/>
+      <w:rFonts w:ascii="Source Sans Pro Semibold" w:hAnsi="Source Sans Pro Semibold"/>
       <w:b/>
       <w:color w:val="05304D" w:themeColor="text2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Note">
     <w:name w:val="Note"/>
     <w:basedOn w:val="BodyText"/>
     <w:qFormat/>
     <w:rsid w:val="00033A3A"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
         <w:left w:val="single" w:sz="4" w:space="7" w:color="3B9CBA"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="FFFFFF"/>
       </w:pBdr>
       <w:spacing w:before="120" w:line="260" w:lineRule="exact"/>
       <w:ind w:right="144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="21"/>
@@ -5083,63 +10462,61 @@
     <w:semiHidden/>
     <w:rsid w:val="00480A60"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480A60"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480A60"/>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00480A60"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00480A60"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
@@ -5238,55 +10615,65 @@
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:rsid w:val="00055F6D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="063D5F" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00AF6DD9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D1729"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="135727034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="271547229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5317,51 +10704,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1999382189">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Fannie Mae Color Palette 2">
       <a:dk1>
         <a:srgbClr val="121212"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="05304D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EDEBE9"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="085280"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="238196"/>
       </a:accent2>
       <a:accent3>
@@ -5533,68 +10920,290 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A38A39685083743A55D8D8F915C73B4" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c634fce7328e16ec2d6e9d36a8c6063">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f21e48a-f1f3-464e-8823-b1971a44b565" xmlns:ns3="60f587b6-3e2c-4190-82d5-9c37f09bd929" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25e46dd7d7aa1dc44094a4bcb97530cf" ns2:_="" ns3:_="">
+    <xsd:import namespace="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
+    <xsd:import namespace="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7f21e48a-f1f3-464e-8823-b1971a44b565" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60f587b6-3e2c-4190-82d5-9c37f09bd929" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3ad16803-63a4-4f04-bce1-4f8db1e0b6a9}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="60f587b6-3e2c-4190-82d5-9c37f09bd929">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="60f587b6-3e2c-4190-82d5-9c37f09bd929" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f21e48a-f1f3-464e-8823-b1971a44b565">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CB189258E817B40AA678A91EDB20B6E" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2c30b27cd20c3970dbea9b303c103b02">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f17ba45f-5e04-4eda-bf0a-85b54d18213c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="476e0af1977ec9acbe0fac774ae4adfa" ns2:_="">
     <xsd:import namespace="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f17ba45f-5e04-4eda-bf0a-85b54d18213c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -5718,124 +11327,182 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3490C40-F3A1-446D-9679-B5E7F40CAB3A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
+    <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FBCE39B-78F8-41D7-8074-833C4703E28C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89C93156-42EB-4FBA-82BD-6FDEDD96818C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
+    <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E87AB-8970-47D4-8FA7-B48B500204F9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86848519-49F7-4CA9-924A-54DA06835782}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>847</Words>
-  <Characters>4830</Characters>
+  <Words>933</Words>
+  <Characters>5323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5666</CharactersWithSpaces>
+  <CharactersWithSpaces>6244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008CB189258E817B40AA678A91EDB20B6E</vt:lpwstr>
+    <vt:lpwstr>0x0101003A38A39685083743A55D8D8F915C73B4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>f994ca,760bc6ec,4b5683e2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2025-09-04T15:43:03Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>9507c8cf-8f6f-46ba-9685-3379c746f677</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>