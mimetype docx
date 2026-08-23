--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1600,51 +1600,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ladies and Gentlemen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A39BBE3" w14:textId="77777777" w:rsidR="003A1D3C" w:rsidRPr="003A1D3C" w:rsidRDefault="003A1D3C" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0959119A" w14:textId="170086D4" w:rsidR="003A1D3C" w:rsidRDefault="000C663A" w:rsidP="00CD1092">
+    <w:p w14:paraId="0959119A" w14:textId="38AD99B2" w:rsidR="003A1D3C" w:rsidRDefault="000C663A" w:rsidP="00CD1092">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to </w:t>
       </w:r>
       <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
         <w:rPr>
@@ -1809,51 +1809,69 @@
       <w:r w:rsidR="002E56C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>”)</w:t>
       </w:r>
       <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B738E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">is acknowledging that the Lender referenced above is </w:t>
+        <w:t xml:space="preserve">is acknowledging that the Lender referenced above </w:t>
+      </w:r>
+      <w:r w:rsidR="00867D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(or its counsel) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B738E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="00B738E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="003A1D3C" w:rsidRPr="003A1D3C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3416,51 +3434,91 @@
       <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s security interest in the </w:t>
       </w:r>
       <w:r w:rsidR="00131AAB" w:rsidRPr="009C5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Multifamily </w:t>
       </w:r>
       <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Note and Additional Documents shall terminate and be cancelled without further action</w:t>
+        <w:t xml:space="preserve">Note and Additional Documents shall </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terminate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be cancelled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006B44BA" w:rsidRPr="009C5AA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without further action</w:t>
       </w:r>
       <w:r w:rsidR="00131AAB" w:rsidRPr="009C5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> by any party</w:t>
       </w:r>
       <w:r w:rsidRPr="009C5AA8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAEF578" w14:textId="77777777" w:rsidR="00131AAB" w:rsidRDefault="00131AAB" w:rsidP="00CD1092">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5522,67 +5580,57 @@
       </w:r>
       <w:r w:rsidRPr="4BAC2AD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fannie Mae</w:t>
       </w:r>
       <w:r w:rsidR="00D24E95">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="4BAC2AD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00733C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>agreeing</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">agreeing to </w:t>
       </w:r>
       <w:r w:rsidR="00B738E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hold </w:t>
       </w:r>
       <w:r w:rsidR="00733C02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the Multifamily </w:t>
       </w:r>
       <w:r w:rsidR="00733C02" w:rsidRPr="4BAC2AD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Note and Additional Documents </w:t>
       </w:r>
@@ -6416,58 +6464,58 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003A1D3C" w:rsidRPr="003552B6" w:rsidSect="006148D8">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="360" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5367BF" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
+    <w:p w14:paraId="026D33D4" w14:textId="77777777" w:rsidR="00217639" w:rsidRDefault="00217639" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="109802C6" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
+    <w:p w14:paraId="26E8BD0C" w14:textId="77777777" w:rsidR="00217639" w:rsidRDefault="00217639" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -6514,65 +6562,66 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro Semibold">
-    <w:panose1 w:val="020B0603030403020204"/>
+    <w:panose1 w:val="020B0603030403090204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calisto MT">
+    <w:panose1 w:val="02040603050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="424E30AB" w14:textId="52E327C2" w:rsidR="00B708B5" w:rsidRDefault="00B708B5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -6671,99 +6720,99 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00B708B5">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Fannie Mae Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="73913E14" w14:textId="623C4C7E" w:rsidR="00CF631D" w:rsidRPr="00FD2FF9" w:rsidRDefault="002147B2" w:rsidP="00FD2FF9">
+  <w:p w14:paraId="73913E14" w14:textId="5B6C0DC7" w:rsidR="00CF631D" w:rsidRPr="00FD2FF9" w:rsidRDefault="002147B2" w:rsidP="00FD2FF9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EC395F">
+    <w:r w:rsidR="00DC3BCF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
@@ -6884,99 +6933,99 @@
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="39B16ECA" w14:textId="110FA241" w:rsidR="00F91E18" w:rsidRPr="008E6807" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
+  <w:p w14:paraId="39B16ECA" w14:textId="0955C8D5" w:rsidR="00F91E18" w:rsidRPr="008E6807" w:rsidRDefault="00BF1CB5" w:rsidP="00BF1CB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="888888" w:themeColor="text1" w:themeTint="80"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="10800"/>
         <w:tab w:val="left" w:pos="9720"/>
         <w:tab w:val="left" w:pos="10440"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EC395F">
+    <w:r w:rsidR="00DC3BCF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t xml:space="preserve"> Fannie Mae. Trademarks of Fannie Mae.</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
@@ -7098,58 +7147,58 @@
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="008E6807">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BC7414B" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
+    <w:p w14:paraId="43F8B87D" w14:textId="77777777" w:rsidR="00217639" w:rsidRDefault="00217639" w:rsidP="00790E8C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="567D4A09" w14:textId="77777777" w:rsidR="009D031F" w:rsidRDefault="009D031F" w:rsidP="00790E8C">
+    <w:p w14:paraId="6D0473F4" w14:textId="77777777" w:rsidR="00217639" w:rsidRDefault="00217639" w:rsidP="00790E8C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="149D1733" w14:textId="77777777" w:rsidR="00656EFE" w:rsidRDefault="00656EFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FB78278" w14:textId="79A10D27" w:rsidR="00790E8C" w:rsidRDefault="00790E8C" w:rsidP="00D766DB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
@@ -8635,52 +8684,53 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="284164496">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1377581316">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="440343275">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="866911113">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1713840751">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="217018416">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00485680"/>
     <w:rsid w:val="0000133D"/>
     <w:rsid w:val="00001CC5"/>
@@ -8712,72 +8762,74 @@
     <w:rsid w:val="00087EB8"/>
     <w:rsid w:val="000937D4"/>
     <w:rsid w:val="00093D36"/>
     <w:rsid w:val="000959C9"/>
     <w:rsid w:val="000B5765"/>
     <w:rsid w:val="000B6947"/>
     <w:rsid w:val="000B777D"/>
     <w:rsid w:val="000C3B15"/>
     <w:rsid w:val="000C663A"/>
     <w:rsid w:val="000D3BDB"/>
     <w:rsid w:val="000D3E5B"/>
     <w:rsid w:val="000E38EC"/>
     <w:rsid w:val="000E6F8B"/>
     <w:rsid w:val="000F0A17"/>
     <w:rsid w:val="000F3B60"/>
     <w:rsid w:val="001054E7"/>
     <w:rsid w:val="00110DF8"/>
     <w:rsid w:val="0011392B"/>
     <w:rsid w:val="00122315"/>
     <w:rsid w:val="001255ED"/>
     <w:rsid w:val="00131AAB"/>
     <w:rsid w:val="0013456A"/>
     <w:rsid w:val="00135C2A"/>
     <w:rsid w:val="00141087"/>
     <w:rsid w:val="00142857"/>
+    <w:rsid w:val="001446C1"/>
     <w:rsid w:val="00165719"/>
     <w:rsid w:val="001670D6"/>
     <w:rsid w:val="00172C48"/>
     <w:rsid w:val="00173324"/>
     <w:rsid w:val="00174665"/>
     <w:rsid w:val="001824AE"/>
     <w:rsid w:val="00182B0A"/>
     <w:rsid w:val="0019009A"/>
     <w:rsid w:val="0019095C"/>
     <w:rsid w:val="00193021"/>
     <w:rsid w:val="001A4226"/>
     <w:rsid w:val="001A4340"/>
     <w:rsid w:val="001B0AB6"/>
     <w:rsid w:val="001B2E0B"/>
     <w:rsid w:val="001C1E37"/>
     <w:rsid w:val="001C4F5B"/>
     <w:rsid w:val="001D18D5"/>
     <w:rsid w:val="001E2F05"/>
     <w:rsid w:val="001F0AD1"/>
     <w:rsid w:val="001F1485"/>
     <w:rsid w:val="002049AB"/>
     <w:rsid w:val="002147B2"/>
+    <w:rsid w:val="00217639"/>
     <w:rsid w:val="00220E95"/>
     <w:rsid w:val="00225B87"/>
     <w:rsid w:val="0023510C"/>
     <w:rsid w:val="00236BAC"/>
     <w:rsid w:val="00237A97"/>
     <w:rsid w:val="0024359C"/>
     <w:rsid w:val="0024479E"/>
     <w:rsid w:val="00251D6E"/>
     <w:rsid w:val="00252BEB"/>
     <w:rsid w:val="00276B5B"/>
     <w:rsid w:val="00277833"/>
     <w:rsid w:val="00277CFA"/>
     <w:rsid w:val="00285128"/>
     <w:rsid w:val="002865DE"/>
     <w:rsid w:val="00293876"/>
     <w:rsid w:val="002962E3"/>
     <w:rsid w:val="002A73D4"/>
     <w:rsid w:val="002B0E8A"/>
     <w:rsid w:val="002B2D70"/>
     <w:rsid w:val="002C2B45"/>
     <w:rsid w:val="002E0564"/>
     <w:rsid w:val="002E1428"/>
     <w:rsid w:val="002E56C0"/>
     <w:rsid w:val="002E6473"/>
     <w:rsid w:val="002F3B3B"/>
@@ -8929,50 +8981,51 @@
     <w:rsid w:val="007B0B1B"/>
     <w:rsid w:val="007B2B6E"/>
     <w:rsid w:val="007C4BDD"/>
     <w:rsid w:val="007D2450"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007E23DB"/>
     <w:rsid w:val="007E37F6"/>
     <w:rsid w:val="007E6DB2"/>
     <w:rsid w:val="007F10A0"/>
     <w:rsid w:val="007F446C"/>
     <w:rsid w:val="007F5EA3"/>
     <w:rsid w:val="00802B1A"/>
     <w:rsid w:val="00807C16"/>
     <w:rsid w:val="008100B7"/>
     <w:rsid w:val="008129FF"/>
     <w:rsid w:val="00814292"/>
     <w:rsid w:val="00816CC3"/>
     <w:rsid w:val="00816D06"/>
     <w:rsid w:val="00823174"/>
     <w:rsid w:val="008245F5"/>
     <w:rsid w:val="008472BF"/>
     <w:rsid w:val="00850239"/>
     <w:rsid w:val="00851E40"/>
     <w:rsid w:val="008602D2"/>
     <w:rsid w:val="008674DE"/>
+    <w:rsid w:val="00867D13"/>
     <w:rsid w:val="008718AE"/>
     <w:rsid w:val="00875292"/>
     <w:rsid w:val="0088347D"/>
     <w:rsid w:val="0088721F"/>
     <w:rsid w:val="008A1544"/>
     <w:rsid w:val="008C6115"/>
     <w:rsid w:val="008D1729"/>
     <w:rsid w:val="008D29B6"/>
     <w:rsid w:val="008E5B09"/>
     <w:rsid w:val="008E6807"/>
     <w:rsid w:val="0090244D"/>
     <w:rsid w:val="00902E4C"/>
     <w:rsid w:val="00902F97"/>
     <w:rsid w:val="00903D44"/>
     <w:rsid w:val="00905DA0"/>
     <w:rsid w:val="00911C12"/>
     <w:rsid w:val="009121CF"/>
     <w:rsid w:val="0091742B"/>
     <w:rsid w:val="00934172"/>
     <w:rsid w:val="009357C0"/>
     <w:rsid w:val="00941667"/>
     <w:rsid w:val="0094563D"/>
     <w:rsid w:val="00946088"/>
     <w:rsid w:val="00947FBF"/>
     <w:rsid w:val="00962239"/>
@@ -9047,87 +9100,90 @@
     <w:rsid w:val="00BA1C54"/>
     <w:rsid w:val="00BA2714"/>
     <w:rsid w:val="00BA2FB0"/>
     <w:rsid w:val="00BA3942"/>
     <w:rsid w:val="00BA5167"/>
     <w:rsid w:val="00BB4EEB"/>
     <w:rsid w:val="00BB6229"/>
     <w:rsid w:val="00BC217D"/>
     <w:rsid w:val="00BD51D5"/>
     <w:rsid w:val="00BD7FFA"/>
     <w:rsid w:val="00BF1CB5"/>
     <w:rsid w:val="00C01BC8"/>
     <w:rsid w:val="00C0592B"/>
     <w:rsid w:val="00C12B6A"/>
     <w:rsid w:val="00C148DA"/>
     <w:rsid w:val="00C24392"/>
     <w:rsid w:val="00C25B91"/>
     <w:rsid w:val="00C3166D"/>
     <w:rsid w:val="00C3661C"/>
     <w:rsid w:val="00C36E6E"/>
     <w:rsid w:val="00C37BC2"/>
     <w:rsid w:val="00C4792C"/>
     <w:rsid w:val="00C55D36"/>
     <w:rsid w:val="00C648D0"/>
     <w:rsid w:val="00C64B57"/>
+    <w:rsid w:val="00C65D27"/>
     <w:rsid w:val="00C675A4"/>
     <w:rsid w:val="00C700EC"/>
     <w:rsid w:val="00C8162B"/>
     <w:rsid w:val="00C81C6E"/>
     <w:rsid w:val="00C90C9E"/>
     <w:rsid w:val="00C93127"/>
     <w:rsid w:val="00C97278"/>
     <w:rsid w:val="00CA6F94"/>
+    <w:rsid w:val="00CB2FD1"/>
     <w:rsid w:val="00CB3E4F"/>
     <w:rsid w:val="00CD0F52"/>
     <w:rsid w:val="00CD1092"/>
     <w:rsid w:val="00CD2C32"/>
     <w:rsid w:val="00CD4697"/>
     <w:rsid w:val="00CD5163"/>
     <w:rsid w:val="00CE12EB"/>
     <w:rsid w:val="00CE67F1"/>
     <w:rsid w:val="00CF0903"/>
     <w:rsid w:val="00CF631D"/>
     <w:rsid w:val="00D03A09"/>
     <w:rsid w:val="00D16BDE"/>
     <w:rsid w:val="00D24E95"/>
     <w:rsid w:val="00D31E9E"/>
     <w:rsid w:val="00D35A08"/>
     <w:rsid w:val="00D37B2D"/>
     <w:rsid w:val="00D56B8D"/>
     <w:rsid w:val="00D64B1C"/>
     <w:rsid w:val="00D6673D"/>
     <w:rsid w:val="00D71DFE"/>
     <w:rsid w:val="00D72280"/>
     <w:rsid w:val="00D766DB"/>
     <w:rsid w:val="00D90834"/>
     <w:rsid w:val="00D930C3"/>
     <w:rsid w:val="00D97447"/>
     <w:rsid w:val="00DB3E6C"/>
     <w:rsid w:val="00DB6C03"/>
     <w:rsid w:val="00DC067B"/>
     <w:rsid w:val="00DC207A"/>
+    <w:rsid w:val="00DC3BCF"/>
     <w:rsid w:val="00DC5B54"/>
     <w:rsid w:val="00DC6D73"/>
     <w:rsid w:val="00DD347D"/>
     <w:rsid w:val="00DD4209"/>
     <w:rsid w:val="00DD5743"/>
     <w:rsid w:val="00DD734F"/>
     <w:rsid w:val="00DE6ECF"/>
     <w:rsid w:val="00DF00D0"/>
     <w:rsid w:val="00E06450"/>
     <w:rsid w:val="00E11129"/>
     <w:rsid w:val="00E1388F"/>
     <w:rsid w:val="00E143A7"/>
     <w:rsid w:val="00E3254E"/>
     <w:rsid w:val="00E33EB8"/>
     <w:rsid w:val="00E571DA"/>
     <w:rsid w:val="00E57E01"/>
     <w:rsid w:val="00E60CA4"/>
     <w:rsid w:val="00E71AC8"/>
     <w:rsid w:val="00E732FE"/>
     <w:rsid w:val="00E76EAC"/>
     <w:rsid w:val="00E774EF"/>
     <w:rsid w:val="00EA7A5D"/>
     <w:rsid w:val="00EB0F08"/>
     <w:rsid w:val="00EB2F8D"/>
     <w:rsid w:val="00EC00F7"/>
@@ -9143,50 +9199,51 @@
     <w:rsid w:val="00F1049D"/>
     <w:rsid w:val="00F13658"/>
     <w:rsid w:val="00F13F4C"/>
     <w:rsid w:val="00F21949"/>
     <w:rsid w:val="00F30A30"/>
     <w:rsid w:val="00F31119"/>
     <w:rsid w:val="00F4210F"/>
     <w:rsid w:val="00F458CB"/>
     <w:rsid w:val="00F45A6C"/>
     <w:rsid w:val="00F527D4"/>
     <w:rsid w:val="00F611AD"/>
     <w:rsid w:val="00F64552"/>
     <w:rsid w:val="00F650F5"/>
     <w:rsid w:val="00F664E8"/>
     <w:rsid w:val="00F74D40"/>
     <w:rsid w:val="00F847CF"/>
     <w:rsid w:val="00F86282"/>
     <w:rsid w:val="00F91E18"/>
     <w:rsid w:val="00F945EF"/>
     <w:rsid w:val="00F961B4"/>
     <w:rsid w:val="00FB659F"/>
     <w:rsid w:val="00FD031A"/>
     <w:rsid w:val="00FD09C0"/>
     <w:rsid w:val="00FD2FF9"/>
     <w:rsid w:val="00FF236C"/>
+    <w:rsid w:val="00FF4A07"/>
     <w:rsid w:val="00FF662C"/>
     <w:rsid w:val="00FF7966"/>
     <w:rsid w:val="0E110E9E"/>
     <w:rsid w:val="17146045"/>
     <w:rsid w:val="201AE8D3"/>
     <w:rsid w:val="422C3084"/>
     <w:rsid w:val="460045B7"/>
     <w:rsid w:val="4B9D7094"/>
     <w:rsid w:val="4BAC2AD8"/>
     <w:rsid w:val="52BE87D0"/>
     <w:rsid w:val="5E06B671"/>
     <w:rsid w:val="5E86B118"/>
     <w:rsid w:val="61D2485A"/>
     <w:rsid w:val="651EDB95"/>
     <w:rsid w:val="6D1A6AB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -10929,50 +10986,226 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CB189258E817B40AA678A91EDB20B6E" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2c30b27cd20c3970dbea9b303c103b02">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f17ba45f-5e04-4eda-bf0a-85b54d18213c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="476e0af1977ec9acbe0fac774ae4adfa" ns2:_="">
+    <xsd:import namespace="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f17ba45f-5e04-4eda-bf0a-85b54d18213c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Category" ma:index="4" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Category" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Templates"/>
+              <xsd:enumeration value="Tip Sheets"/>
+              <xsd:enumeration value="Guidelines"/>
+              <xsd:enumeration value="Color Palette"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="6" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A38A39685083743A55D8D8F915C73B4" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9c634fce7328e16ec2d6e9d36a8c6063">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7f21e48a-f1f3-464e-8823-b1971a44b565" xmlns:ns3="60f587b6-3e2c-4190-82d5-9c37f09bd929" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="25e46dd7d7aa1dc44094a4bcb97530cf" ns2:_="" ns3:_="">
     <xsd:import namespace="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
     <xsd:import namespace="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -11135,349 +11368,172 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="60f587b6-3e2c-4190-82d5-9c37f09bd929" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7f21e48a-f1f3-464e-8823-b1971a44b565">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D85E87AB-8970-47D4-8FA7-B48B500204F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...163 lines deleted...]
-</ct:contentTypeSchema>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86848519-49F7-4CA9-924A-54DA06835782}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f17ba45f-5e04-4eda-bf0a-85b54d18213c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3490C40-F3A1-446D-9679-B5E7F40CAB3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
     <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FBCE39B-78F8-41D7-8074-833C4703E28C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89C93156-42EB-4FBA-82BD-6FDEDD96818C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60f587b6-3e2c-4190-82d5-9c37f09bd929"/>
     <ds:schemaRef ds:uri="7f21e48a-f1f3-464e-8823-b1971a44b565"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>933</Words>
-  <Characters>5323</Characters>
+  <Words>936</Words>
+  <Characters>5337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6244</CharactersWithSpaces>
+  <CharactersWithSpaces>6261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Form 4214</dc:title>
   <dc:subject/>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A38A39685083743A55D8D8F915C73B4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>f994ca,760bc6ec,4b5683e2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">