--- v0 (2025-10-04)
+++ v1 (2026-06-16)
@@ -1,57 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BFB1B34" w14:textId="77777777" w:rsidR="00E639F3" w:rsidRPr="00C10C8B" w:rsidRDefault="00093FDB" w:rsidP="00D47BEB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C10C8B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CAA89D4" wp14:editId="341A7BFF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3952875</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
@@ -123,51 +128,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7CAA89D4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:311.25pt;margin-top:0;width:245.25pt;height:44.9pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCD6+zQggIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfVLnRdbcaqmnadJ&#10;3YvU7gcQg2M0DAxI7K7af9+BkzTrNmma5g8YuOPh7p7nWF4NnUB7ZixXssTJRYwRk7WiXG5L/Pmh&#10;miwwso5ISoSSrMSPzOKr1etXy14XLFWtEpQZBCDSFr0uceucLqLI1i3riL1QmkkwNsp0xMHSbCNq&#10;SA/onYjSOJ5FvTJUG1Uza2H3djTiVcBvGla7j01jmUOixBCbC6MJ48aP0WpJiq0huuX1IQzyD1F0&#10;hEu49AR1SxxBO8N/gep4bZRVjbuoVReppuE1CzlANkn8Ipv7lmgWcoHiWH0qk/1/sPWH/SeDOC1x&#10;ipEkHVD0wAaH1mpAqa9Or20BTvca3NwA28ByyNTqO1V/sUiqm5bILbs2RvUtIxSiS/zJ6OzoiGM9&#10;yKZ/ryhcQ3ZOBaChMZ0vHRQDATqw9HhixodSw+ZlkmSz+RSjGmzTeZxeBuoiUhxPa2PdW6Y65Ccl&#10;NsB8QCf7O+t8NKQ4uvjLrBKcVlyIsDDbzY0waE9AJVX4QgIv3IT0zlL5YyPiuANBwh3e5sMNrD/l&#10;SZrF6zSfVLPFfJJV2XSSz+PFJE7ydT6Lszy7rb77AJOsaDmlTN5xyY4KTLK/Y/jQC6N2ggZRX+J8&#10;mk5Hiv6YZBy+3yXZcQcNKXhX4sXJiRSe2DeSQtqkcISLcR79HH6oMtTg+A9VCTLwzI8acMNmABSv&#10;jY2ijyAIo4AvYB1eEZi0ynzDqIeOLLH9uiOGYSTeSRBVnmSZb+GwyKbzFBbm3LI5txBZA1SJHUbj&#10;9MaNbb/Thm9buOko42sQYsWDRp6jOsgXui4kc3ghfFufr4PX8zu2+gEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGQ9Cj3dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok6BWIcSp&#10;KiouHJAoSHB0400cYa8t203D3+Oe4LajGc2+abeLNWzGECdHAspVAQypd2qiUcDH+/NdDSwmSUoa&#10;RyjgByNsu+urVjbKnekN50MaWS6h2EgBOiXfcB57jVbGlfNI2RtcsDJlGUaugjzncmt4VRQbbuVE&#10;+YOWHp809t+HkxXwafWk9uH1a1Bm3r8Mu7Vfghfi9mbZPQJLuKS/MFzwMzp0menoTqQiMwI2VbXO&#10;UQF50cUuy/t8HQXUDzXwruX/B3S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIPr7NCC&#10;AgAADwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGQ9&#10;Cj3dAAAACAEAAA8AAAAAAAAAAAAAAAAA3AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:311.25pt;margin-top:0;width:245.25pt;height:44.9pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWZfXs8wEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNEm33ULUdLV0VYS0&#10;LEgLH+A4TmKReMzYbVK+nrHTdqvlhsjB8njsN/PevKzvxr5jB4VOgyl4Nks5U0ZCpU1T8B/fd+/e&#10;c+a8MJXowKiCH5Xjd5u3b9aDzdUcWugqhYxAjMsHW/DWe5sniZOt6oWbgVWGkjVgLzyF2CQVioHQ&#10;+y6Zp+ltMgBWFkEq5+j0YUryTcSvayX917p2yrOu4NSbjyvGtQxrslmLvEFhWy1PbYh/6KIX2lDR&#10;C9SD8ILtUf8F1WuJ4KD2Mwl9AnWtpYociE2WvmLz3AqrIhcSx9mLTO7/wcqnw7P9hsyPH2GkAUYS&#10;zj6C/OmYgW0rTKPuEWFolaiocBYkSwbr8tPTILXLXQAphy9Q0ZDF3kMEGmvsgyrEkxE6DeB4EV2N&#10;nkk6vMmyxe1qyZmk3HKVzm/iVBKRn19bdP6Tgp6FTcGRhhrRxeHR+dCNyM9XQjEHna52uutigE25&#10;7ZAdBBlgF79I4NW1zoTLBsKzCTGcRJqB2cTRj+VIyUC3hOpIhBEmQ9EPQJsW8DdnA5mp4O7XXqDi&#10;rPtsSLQP2WIR3BeDxXI1pwCvM+V1RhhJUAX3nE3brZ8cu7eom5Yqncd0T0LvdNTgpatT32SYKM3J&#10;3MGR13G89fILbv4AAAD//wMAUEsDBBQABgAIAAAAIQBkPQo93QAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqJOgViHEqSoqLhyQKEhwdONNHGGvLdtNw9/jnuC2oxnNvmm3&#10;izVsxhAnRwLKVQEMqXdqolHAx/vzXQ0sJklKGkco4AcjbLvrq1Y2yp3pDedDGlkuodhIATol33Ae&#10;e41WxpXzSNkbXLAyZRlGroI853JreFUUG27lRPmDlh6fNPbfh5MV8Gn1pPbh9WtQZt6/DLu1X4IX&#10;4vZm2T0CS7ikvzBc8DM6dJnp6E6kIjMCNlW1zlEBedHFLsv7fB0F1A818K7l/wd0vwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAWZfXs8wEAAMoDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBkPQo93QAAAAgBAAAPAAAAAAAAAAAAAAAAAE0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
                     <w:p w14:paraId="2CE359F6" w14:textId="77777777" w:rsidR="00DC680B" w:rsidRPr="00DC680B" w:rsidRDefault="00DC680B" w:rsidP="00C10C8B">
                       <w:pPr>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DC680B">
                         <w:rPr>
                           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                         </w:rPr>
                         <w:t>INSTRUCTIONS FOR PERFORMING A</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="28FEFD5F" w14:textId="77777777" w:rsidR="00DC680B" w:rsidRDefault="00DC680B" w:rsidP="00C10C8B">
                       <w:pPr>
                         <w:jc w:val="right"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00DC680B">
                         <w:rPr>
                           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                         </w:rPr>
                         <w:t>MULTIFAMILY PROPERTY CONDITION ASSESSMENT</w:t>
@@ -1173,51 +1178,58 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="51315D97" w14:textId="77777777" w:rsidR="00FF5166" w:rsidRPr="00FF5166" w:rsidRDefault="00FF5166" w:rsidP="00FF5166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6DE05500" w14:textId="77777777" w:rsidR="00FF5166" w:rsidRPr="00FF5166" w:rsidRDefault="00FF5166" w:rsidP="00FF5166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5229D776" w14:textId="77777777" w:rsidR="00FF5166" w:rsidRPr="00FF5166" w:rsidRDefault="00FF5166" w:rsidP="00FF5166">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A3BAA74" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00FF5166" w:rsidRDefault="00C769E4" w:rsidP="00FF5166">
+          <w:p w14:paraId="73BECE89" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRDefault="00C769E4" w:rsidP="00FF5166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A3BAA74" w14:textId="77777777" w:rsidR="004B6F54" w:rsidRPr="004B6F54" w:rsidRDefault="004B6F54" w:rsidP="004B6F54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0B28" w:rsidRPr="00C10C8B" w14:paraId="378E7FD4" w14:textId="77777777" w:rsidTr="00FE0B28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1603"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7850F125" w14:textId="6D5A18D1" w:rsidR="00FE0B28" w:rsidRPr="00C10C8B" w:rsidRDefault="00FE0B28" w:rsidP="00FE0B28">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
@@ -1258,146 +1270,146 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE0B28" w:rsidRPr="00C10C8B" w14:paraId="79F4E1CF" w14:textId="77777777" w:rsidTr="00FE0B28">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="982"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -1429,146 +1441,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="23795A24" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1000"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -1602,146 +1614,146 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E508E8B" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
@@ -1789,146 +1801,146 @@
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BB8D052" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00FE0B28">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
@@ -3044,146 +3056,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
@@ -3216,146 +3228,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="7FE5E6FB" w14:textId="77777777" w:rsidTr="00D25B0B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1117"/>
           <w:jc w:val="center"/>
@@ -3394,146 +3406,146 @@
               </w:rPr>
               <w:t xml:space="preserve">Building Code  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown         </w:t>
             </w:r>
             <w:r w:rsidR="00660E98">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                 </w:t>
             </w:r>
             <w:r w:rsidR="009A7188">
               <w:rPr>
@@ -3547,315 +3559,307 @@
               </w:rPr>
               <w:t xml:space="preserve"> Fire Code    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42382B67" w14:textId="7A0D69CF" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidR="00DC6CE8">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Zoning  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="3E619AA1" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
@@ -3909,56 +3913,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Ye</w:t>
             </w:r>
             <w:r w:rsidR="009A7188">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00660E98">
               <w:rPr>
@@ -3966,56 +3970,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="771B0835" w14:textId="77777777" w:rsidTr="005E7626">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1202"/>
           <w:jc w:val="center"/>
@@ -4074,107 +4078,107 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes</w:t>
             </w:r>
             <w:r w:rsidR="003110FA">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62519732" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4284,101 +4288,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="4FBD754B" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
@@ -4432,101 +4436,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="4B2303C3" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
@@ -4592,101 +4596,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="4B123DEE" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
@@ -4764,101 +4768,101 @@
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="18976C93" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -5212,101 +5216,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Are Utilities Adequate for Property Uses?                    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="4ED6EE17" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="820"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -5360,101 +5364,101 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -5656,146 +5660,146 @@
               </w:rPr>
               <w:t xml:space="preserve">Landscaping Contract?          </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="639B7A48" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
@@ -5872,146 +5876,146 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -6029,101 +6033,101 @@
               </w:rPr>
               <w:t xml:space="preserve">If present,  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Manual      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Automated  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="027AA770" w14:textId="430B3C4E" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
               </w:rPr>
@@ -6146,101 +6150,101 @@
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Seasonal   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Year-round   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="077DB2B2" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -6265,146 +6269,146 @@
               </w:rPr>
               <w:t xml:space="preserve">Asphalt/Concrete Parking Pavement is Present?                </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="1999D17B" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -6497,101 +6501,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Sidewalks connect to neighborhood?   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="6D710897" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -6624,146 +6628,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -6856,236 +6860,236 @@
               </w:rPr>
               <w:t xml:space="preserve">Athletic Court(s) are Present? </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Basketball  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Volleyball   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Racquetball </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tennis </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other:  ______________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="30E0B1EB" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -7178,101 +7182,101 @@
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -7302,101 +7306,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
@@ -7432,101 +7436,101 @@
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="15AA35FF" w14:textId="77777777" w:rsidTr="00E00DD3">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:trPr>
@@ -7584,101 +7588,101 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes    </w:t>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00C769E4" w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5688" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7731,101 +7735,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D89573" w14:textId="77777777" w:rsidR="00E00DD3" w:rsidRPr="00C10C8B" w:rsidRDefault="00E00DD3" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7841,101 +7845,101 @@
               </w:rPr>
               <w:t xml:space="preserve">In-Unit (assumes property supplied): </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AA9F85F" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -7982,101 +7986,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="19DD9EDC" w14:textId="77777777" w:rsidTr="00563A79">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
@@ -8429,101 +8433,101 @@
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes         </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62ACBEAC" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8654,101 +8658,101 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes         </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67638F8F" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -8817,160 +8821,160 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Photocell technology</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27E5C253" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Programmable/Timer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="345CA93E" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other (please provide type):  ________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61D5871D" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -9085,139 +9089,125 @@
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11111" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="2AEEA8D3" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:spacing w:after="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>Roof Warranty(</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">                                  </w:t>
+              <w:t xml:space="preserve">Roof Warranty(ies)                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                               </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No       Term of Roof Warranty ___________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="61B8061D" w14:textId="77777777" w:rsidTr="000765AB">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
@@ -9257,101 +9247,101 @@
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                               </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="751A94D6" w14:textId="77777777" w:rsidTr="000765AB">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
@@ -9405,65 +9395,51 @@
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11111" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
           </w:tcPr>
           <w:p w14:paraId="17CCC8AF" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description of energy efficient technologies such as roof top gardens or white roofs with </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> SRI rating, etc.</w:t>
+              <w:t>Description of energy efficient technologies such as roof top gardens or white roofs with a SRI rating, etc.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="263BADA1" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="CommentText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
@@ -9575,101 +9551,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Electrical Metering                                     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Individually Metered Units             </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Master Metered</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="05C2B54C" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
@@ -9783,59 +9759,59 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                                    </w:t>
@@ -9846,59 +9822,59 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
@@ -9986,146 +9962,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Electric    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">   Natural Gas   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other (include description)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10195,101 +10171,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Are HVAC Units ENERGY STAR Rated?                            </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="15619ADC" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
@@ -10349,107 +10325,107 @@
               </w:rPr>
               <w:t xml:space="preserve">Water/Sanitary Sewer Material Type: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Copper</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>PVC</w:t>
             </w:r>
             <w:r w:rsidR="0028494D">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -10457,56 +10433,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Galvanized Metal</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -10514,56 +10490,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Cast Iron</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
           <w:p w14:paraId="036B8112" w14:textId="39B7CF2A" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
@@ -10590,56 +10566,56 @@
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Polybutylene</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="0028494D">
               <w:rPr>
@@ -10647,56 +10623,56 @@
               </w:rPr>
               <w:t xml:space="preserve">                  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="4E195BD6" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="973"/>
         </w:trPr>
         <w:tc>
@@ -10733,92 +10709,93 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Individual </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
+              <w:t>Count</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>Count  _</w:t>
+              <w:t xml:space="preserve">  __</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve">________ #   </w:t>
+              <w:t xml:space="preserve">_______ #   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="268C9F5D" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7BCA70BF" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:tab/>
               <w:t>Capacity _______ gallons</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10835,86 +10812,86 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Central      </w:t>
+              <w:t xml:space="preserve"> Central      Count</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t>Count  _</w:t>
+              <w:t xml:space="preserve">  _________ #</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
-              <w:t xml:space="preserve">________ #   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EBD3752" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1C002F0A" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Capacity _______ gallons</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="01DFC892" w14:textId="77777777" w:rsidTr="000765AB">
@@ -10949,146 +10926,146 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Electric  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Natural Gas  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5328" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -11117,56 +11094,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -11174,56 +11151,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -11308,56 +11285,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Are hot water lines insulated?  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -11365,56 +11342,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11479,56 +11456,56 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -11536,56 +11513,56 @@
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="003D6D10">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11781,101 +11758,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Sprinkler System:      </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5508" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="31BA4EC7" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
@@ -11893,101 +11870,101 @@
               </w:rPr>
               <w:t xml:space="preserve">Type:    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Wet                 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Dry</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="4843C48A" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
@@ -12121,101 +12098,101 @@
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hard-Wired           </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Battery Operated   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="79989FAE" w14:textId="77777777" w:rsidTr="000765AB">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
         </w:tblPrEx>
@@ -12245,125 +12222,126 @@
               <w:t>Maintenance Routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="6B2E8BF7" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="1153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4613" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="6F32DD3B" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:spacing w:after="300"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Are CO Monitors Required? </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes    </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6498" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0D5E0690" w14:textId="17300AC2" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
@@ -12379,145 +12357,144 @@
               </w:rPr>
               <w:t xml:space="preserve">CO Monitors Installed? (if applicable)  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes        </w:t>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
-[...4 lines deleted...]
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="1F659A44" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11111" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="73BC71C5" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>INTERIOR/COMMON AREAS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E7626" w:rsidRPr="00C10C8B" w14:paraId="676F777C" w14:textId="77777777" w:rsidTr="000765AB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11111" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17DBD462" w14:textId="77777777" w:rsidR="005E7626" w:rsidRPr="00C10C8B" w:rsidRDefault="005E7626" w:rsidP="005E7626">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
@@ -12933,59 +12910,59 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  Yes                           </w:t>
@@ -12996,59 +12973,59 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="30"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="003110FA">
+            <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  No</w:t>
@@ -13422,71 +13399,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cost of Improvement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E680AA" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:after="1500"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for Improvement, ie. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> improve property marketability</w:t>
+              <w:t>Reason for Improvement, ie. proactive, deferred maintenance, improve property marketability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="43A2FB27" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DFF3BB8" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:after="1500"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13701,71 +13658,51 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estimated Cost (if bid or contract in place, please provide a copy)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BE690EB" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:after="0"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C10C8B">
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reason for Improvement, ie. </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> improve property marketability</w:t>
+              <w:t>Reason for Improvement, ie. proactive, deferred maintenance, improve property marketability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w14:paraId="70924B2D" w14:textId="77777777" w:rsidTr="00563A79">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11016" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3996FDC5" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00563A79">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:after="1500"/>
               <w:rPr>
                 <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -14238,366 +14175,680 @@
       </w:r>
       <w:r w:rsidRPr="00C10C8B">
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0DC8F1" w14:textId="77777777" w:rsidR="00563A79" w:rsidRPr="00C10C8B" w:rsidRDefault="00563A79" w:rsidP="00563A79">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E2A395" w14:textId="77777777" w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidRDefault="00C769E4" w:rsidP="00DB011B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C769E4" w:rsidRPr="00C10C8B" w:rsidSect="00C10C8B">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="356" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51039715" w14:textId="77777777" w:rsidR="00C61DD8" w:rsidRDefault="00C61DD8">
+    <w:p w14:paraId="704A44CF" w14:textId="77777777" w:rsidR="009A1D44" w:rsidRDefault="009A1D44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BAA788B" w14:textId="77777777" w:rsidR="00C61DD8" w:rsidRDefault="00C61DD8">
+    <w:p w14:paraId="3B02B145" w14:textId="77777777" w:rsidR="009A1D44" w:rsidRDefault="009A1D44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AGaramond">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="392376D4" w14:textId="4DFB6F79" w:rsidR="00C10C8B" w:rsidRPr="00C10C8B" w:rsidRDefault="00C10C8B" w:rsidP="00C10C8B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02DCCA2E" w14:textId="7045F43B" w:rsidR="00A21FC9" w:rsidRDefault="00A21FC9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46B75DD0" wp14:editId="31FD4D4C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="279023262" name="Text Box 3" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6954B6F9" w14:textId="71FC4F1D" w:rsidR="00A21FC9" w:rsidRPr="00A21FC9" w:rsidRDefault="00A21FC9" w:rsidP="00A21FC9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A21FC9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="46B75DD0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6954B6F9" w14:textId="71FC4F1D" w:rsidR="00A21FC9" w:rsidRPr="00A21FC9" w:rsidRDefault="00A21FC9" w:rsidP="00A21FC9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A21FC9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="392376D4" w14:textId="12104AD5" w:rsidR="00C10C8B" w:rsidRPr="00C10C8B" w:rsidRDefault="004B6F54" w:rsidP="00C10C8B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>© 201</w:t>
+      <w:t>Fannie Mae Confidential</w:t>
     </w:r>
-    <w:r w:rsidR="005A1624">
-[...15 lines deleted...]
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="004B6F54">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Form 4099.B – </w:t>
+      <w:t xml:space="preserve">Form 4099.B </w:t>
     </w:r>
-    <w:r w:rsidR="003110FA">
+    <w:r w:rsidRPr="004B6F54">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>August</w:t>
+      <w:t xml:space="preserve">June </w:t>
     </w:r>
-    <w:r w:rsidR="00FF5166">
+    <w:r w:rsidR="00A21FC9" w:rsidRPr="004B6F54">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
-        <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2019</w:t>
+      <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">© </w:t>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> Date \@ "yyyy" </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="007577BF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Fannie Mae      </w:t>
+    </w:r>
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
+      <w:rPr>
+        <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00045573">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00045573">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidRPr="00C10C8B">
+    <w:r w:rsidR="00C10C8B" w:rsidRPr="00C10C8B">
       <w:rPr>
         <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro" w:cs="Arial"/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="742B79CC" w14:textId="5431BA36" w:rsidR="00A21FC9" w:rsidRDefault="00A21FC9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12C18ABA" wp14:editId="4F57D5CA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1984959381" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7801988D" w14:textId="70464F02" w:rsidR="00A21FC9" w:rsidRPr="00A21FC9" w:rsidRDefault="00A21FC9" w:rsidP="00A21FC9">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A21FC9">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="12C18ABA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBlVlEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kk0HZ7mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T16789Bukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm54Pwb7hyk0aww2&#10;vZS6Z4GRg2v+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukB4vDSbz29uMMQx9nk6m04Trtn1tnU+fBegSTRK6pCWhBY7&#10;bnzAjpg6pMRmBtaNUokaZd44MDF6suuI0QrdriNN9Wr8HVQn3MrBmXBv+brB1hvmwxNzyDBOi6oN&#10;j3hIBW1JobcoqcH9+ps/5iPwGKWkRcWU1KCkKVE/DBIymU3zPCos/aHhBmOXjPHXfBbj5qDvAMU4&#10;xndheTJjclCDKR3oFxT1KnbDEDMce5Z0N5h34axffBRcrFYpCcVkWdiYreWxdMQsAvrcvTBne9QD&#10;8vUAg6ZY8Q78c2686e3qEJCCxEzE94xmDzsKMRHWP5qo9Nf/Kev6tJe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5ji&#10;Wg4h/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQ&#10;NRnde0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMk&#10;k053xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4B&#10;PxKvl710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQGVWUS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7&#10;Q6TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="7801988D" w14:textId="70464F02" w:rsidR="00A21FC9" w:rsidRPr="00A21FC9" w:rsidRDefault="00A21FC9" w:rsidP="00A21FC9">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A21FC9">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C90E286" w14:textId="77777777" w:rsidR="00C61DD8" w:rsidRDefault="00C61DD8">
+    <w:p w14:paraId="031F21CE" w14:textId="77777777" w:rsidR="009A1D44" w:rsidRDefault="009A1D44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABEF6BB" w14:textId="77777777" w:rsidR="00C61DD8" w:rsidRDefault="00C61DD8">
+    <w:p w14:paraId="7D6B688F" w14:textId="77777777" w:rsidR="009A1D44" w:rsidRDefault="009A1D44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EAB1878" w14:textId="77777777" w:rsidR="004B6F54" w:rsidRDefault="004B6F54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="273BBECB" w14:textId="77777777" w:rsidR="004B6F54" w:rsidRDefault="004B6F54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DFD510F" w14:textId="77777777" w:rsidR="004B6F54" w:rsidRDefault="004B6F54">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15354B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1424E9E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15090,82 +15341,82 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1562399567">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1096099082">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="845021274">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="581304415">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="187"/>
   <w:drawingGridVerticalSpacing w:val="187"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="1699"/>
   <w:drawingGridVerticalOrigin w:val="1987"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CC211A"/>
     <w:rsid w:val="0001544D"/>
     <w:rsid w:val="00034AF0"/>
     <w:rsid w:val="00035D17"/>
     <w:rsid w:val="00041B34"/>
     <w:rsid w:val="0004378F"/>
@@ -15190,53 +15441,55 @@
     <w:rsid w:val="002707B6"/>
     <w:rsid w:val="00280CAB"/>
     <w:rsid w:val="0028494D"/>
     <w:rsid w:val="002C07E8"/>
     <w:rsid w:val="002D4733"/>
     <w:rsid w:val="002F68F3"/>
     <w:rsid w:val="003110FA"/>
     <w:rsid w:val="00336B83"/>
     <w:rsid w:val="00337258"/>
     <w:rsid w:val="00357CE5"/>
     <w:rsid w:val="0037304A"/>
     <w:rsid w:val="003C45BD"/>
     <w:rsid w:val="003C7B5D"/>
     <w:rsid w:val="003D69D5"/>
     <w:rsid w:val="003D6D10"/>
     <w:rsid w:val="003F1452"/>
     <w:rsid w:val="003F69C6"/>
     <w:rsid w:val="00426F84"/>
     <w:rsid w:val="00427039"/>
     <w:rsid w:val="004437BA"/>
     <w:rsid w:val="00455F86"/>
     <w:rsid w:val="00456843"/>
     <w:rsid w:val="00465297"/>
     <w:rsid w:val="004755F8"/>
     <w:rsid w:val="0047654D"/>
+    <w:rsid w:val="00476997"/>
     <w:rsid w:val="00497D05"/>
     <w:rsid w:val="004A39FB"/>
     <w:rsid w:val="004B14E7"/>
+    <w:rsid w:val="004B6F54"/>
     <w:rsid w:val="004E65C8"/>
     <w:rsid w:val="004F51CE"/>
     <w:rsid w:val="0050628B"/>
     <w:rsid w:val="00531CED"/>
     <w:rsid w:val="00536E40"/>
     <w:rsid w:val="005401A8"/>
     <w:rsid w:val="00543A9A"/>
     <w:rsid w:val="00544C3F"/>
     <w:rsid w:val="005451BA"/>
     <w:rsid w:val="00556890"/>
     <w:rsid w:val="00563A79"/>
     <w:rsid w:val="005641E8"/>
     <w:rsid w:val="005A1624"/>
     <w:rsid w:val="005B17BE"/>
     <w:rsid w:val="005B233E"/>
     <w:rsid w:val="005E29A2"/>
     <w:rsid w:val="005E7626"/>
     <w:rsid w:val="00602D0B"/>
     <w:rsid w:val="00603326"/>
     <w:rsid w:val="00610EDA"/>
     <w:rsid w:val="00614986"/>
     <w:rsid w:val="00640021"/>
     <w:rsid w:val="00660E98"/>
     <w:rsid w:val="00662158"/>
     <w:rsid w:val="00681172"/>
@@ -15246,58 +15499,63 @@
     <w:rsid w:val="006B5171"/>
     <w:rsid w:val="006C1AA9"/>
     <w:rsid w:val="006C40C4"/>
     <w:rsid w:val="006D4EAE"/>
     <w:rsid w:val="006E29C5"/>
     <w:rsid w:val="006F134A"/>
     <w:rsid w:val="006F4CF5"/>
     <w:rsid w:val="007219CC"/>
     <w:rsid w:val="0073674A"/>
     <w:rsid w:val="0078136B"/>
     <w:rsid w:val="00783F96"/>
     <w:rsid w:val="007A7818"/>
     <w:rsid w:val="007C0F60"/>
     <w:rsid w:val="007F4C50"/>
     <w:rsid w:val="00814A8A"/>
     <w:rsid w:val="0083370A"/>
     <w:rsid w:val="00836C32"/>
     <w:rsid w:val="00844547"/>
     <w:rsid w:val="00853CBC"/>
     <w:rsid w:val="0085456B"/>
     <w:rsid w:val="00862C47"/>
     <w:rsid w:val="00874CEB"/>
     <w:rsid w:val="00876DB0"/>
     <w:rsid w:val="008B0DF3"/>
     <w:rsid w:val="008B39BD"/>
+    <w:rsid w:val="008B60F6"/>
     <w:rsid w:val="008D1E1B"/>
     <w:rsid w:val="00912061"/>
     <w:rsid w:val="00931415"/>
     <w:rsid w:val="00967A5A"/>
     <w:rsid w:val="00977332"/>
+    <w:rsid w:val="00997F50"/>
+    <w:rsid w:val="009A1D44"/>
     <w:rsid w:val="009A7188"/>
     <w:rsid w:val="009D5529"/>
     <w:rsid w:val="009E40F1"/>
+    <w:rsid w:val="00A14A08"/>
+    <w:rsid w:val="00A21FC9"/>
     <w:rsid w:val="00A42D94"/>
     <w:rsid w:val="00A47381"/>
     <w:rsid w:val="00A47BBF"/>
     <w:rsid w:val="00A61C43"/>
     <w:rsid w:val="00A62A97"/>
     <w:rsid w:val="00A7035E"/>
     <w:rsid w:val="00A73057"/>
     <w:rsid w:val="00A75B72"/>
     <w:rsid w:val="00A930FF"/>
     <w:rsid w:val="00AA6544"/>
     <w:rsid w:val="00B6073A"/>
     <w:rsid w:val="00B710E5"/>
     <w:rsid w:val="00BA165C"/>
     <w:rsid w:val="00BA1B5A"/>
     <w:rsid w:val="00BB3BF6"/>
     <w:rsid w:val="00BB5916"/>
     <w:rsid w:val="00BC5EEA"/>
     <w:rsid w:val="00BD2DDF"/>
     <w:rsid w:val="00BE3905"/>
     <w:rsid w:val="00BE4EE0"/>
     <w:rsid w:val="00BE7AF5"/>
     <w:rsid w:val="00C10C8B"/>
     <w:rsid w:val="00C3092A"/>
     <w:rsid w:val="00C45E65"/>
     <w:rsid w:val="00C54754"/>
@@ -15346,75 +15604,75 @@
     <w:rsid w:val="00F92D57"/>
     <w:rsid w:val="00FB6BFA"/>
     <w:rsid w:val="00FD2530"/>
     <w:rsid w:val="00FE0B28"/>
     <w:rsid w:val="00FE52DE"/>
     <w:rsid w:val="00FF0AF0"/>
     <w:rsid w:val="00FF5166"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="605F6E98"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C2C3ADAB-735C-4704-84EF-E8823F0EDA68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15649,50 +15907,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CC211A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA6AC9"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -15946,57 +16205,57 @@
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="003C45BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="003C45BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energystar.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -16267,67 +16526,58 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Comment xmlns="d11920e2-c0b5-4376-82db-51334cfb2cc4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A21C1F8B85CA3A47850D09AA5E2349DE" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c1fbf35147da98bcc8920a0baccec7e4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d11920e2-c0b5-4376-82db-51334cfb2cc4" xmlns:ns3="11781a47-a25f-4b7e-a91f-b6bf732d5223" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="136a0c4f15e65ff355db1bb167ecc701" ns2:_="" ns3:_="">
     <xsd:import namespace="d11920e2-c0b5-4376-82db-51334cfb2cc4"/>
     <xsd:import namespace="11781a47-a25f-4b7e-a91f-b6bf732d5223"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16502,160 +16752,202 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02735C22-695F-4601-BC35-4570F1938E1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="d11920e2-c0b5-4376-82db-51334cfb2cc4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D180F8-7259-44D8-B7EF-86F0633DE142}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d11920e2-c0b5-4376-82db-51334cfb2cc4"/>
     <ds:schemaRef ds:uri="11781a47-a25f-4b7e-a91f-b6bf732d5223"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A33D825A-B540-45F6-9B55-E5C074C55D71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B28FB1A-9F30-4EE7-A505-63896C035254}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1557</Words>
-  <Characters>12743</Characters>
+  <Characters>8692</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>28</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>373</Lines>
+  <Paragraphs>257</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>[date]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14272</CharactersWithSpaces>
+  <CharactersWithSpaces>11582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3145762</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>82</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.energystar.gov/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>[date]</dc:title>
   <dc:subject/>
   <dc:creator>y2uham</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100A21C1F8B85CA3A47850D09AA5E2349DE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Comment">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Comment">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>76501395,10a18e9e,7b6607bb</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-06-12T21:27:55Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>77265c9d-4cb1-46b0-a17f-1e262a705a92</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>